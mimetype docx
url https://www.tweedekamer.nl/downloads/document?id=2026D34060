--- v0 (2026-07-01)
+++ v1 (2026-08-15)
@@ -1,5790 +1,1707 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00133E5E" w:rsidP="00A80741" w14:paraId="3FD72ADC" w14:textId="77777777">
+    <w:p w:rsidRPr="00E11045" w:rsidR="00E11045" w:rsidP="00E11045" w:rsidRDefault="00D9295F" w14:paraId="5CC21721" w14:textId="562D0BF8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk232416659" w:id="0"/>
       <w:bookmarkStart w:name="_Hlk232150023" w:id="1"/>
-      <w:r>
-[...71 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11045" w:rsidR="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>847</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11045" w:rsidR="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E11045" w:rsidR="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Integrale visie op de woningmarkt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E11045" w:rsidR="00E11045" w:rsidP="00E11045" w:rsidRDefault="00E11045" w14:paraId="5035F087" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11045" w:rsidR="00D9295F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1493</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Volkshuisvesting en Ruimtelijke Ordening</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E11045" w:rsidR="00E11045" w:rsidP="00E11045" w:rsidRDefault="00E11045" w14:paraId="47BF4370" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E11045" w:rsidR="00D9295F" w:rsidP="00E11045" w:rsidRDefault="00E11045" w14:paraId="2A372D67" w14:textId="675406A5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 1 juli 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11045" w:rsidR="00D9295F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E11045" w:rsidR="00D9295F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Iedereen verdient een eigen thuis. Het kabinet wil daarom meer, sneller en betaalbaar bouwen. Het is daarbij van belang te monitoren hoe de woningmarkt in Nederland zich ontwikkelt. Daartoe deel ik met uw Kamer de uitkomsten van de jaarlijkse regionale bevolkings- huishoudensprognose Primos (ABF Research), de ‘Landelijke Monitor Voortgang Woningbouw’ (LMVW, voorjaar 2026) en de ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11045" w:rsidR="00D9295F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Toelichting op de herijkingsopgave woondeals tot en met 2036</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11045" w:rsidR="00D9295F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">’. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A80741" w:rsidP="00A80741" w14:paraId="3C942213" w14:textId="77777777"/>
-[...363 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+    <w:p w:rsidRPr="00E11045" w:rsidR="00D9295F" w:rsidP="00E11045" w:rsidRDefault="00D9295F" w14:paraId="21D595AC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E11045" w:rsidR="00D9295F" w:rsidP="00E11045" w:rsidRDefault="00D9295F" w14:paraId="19DBA561" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uit de prognose van ABF Research blijkt dat het woningtekort voor het tweede jaar op rij is gedaald: dit jaar van 4,8 procent in 2025 naar 4,6 procent in 2026. ABF Research verwacht dat het tekort gestaag blijft afnemen. Daarnaast verwacht ABF Research dat er in 2027 100.000 woningen gerealiseerd kunnen worden. Dat zou voor het eerst sinds 1990</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn. Een doorbraak. Om deze prognose om te zetten in resultaten, moeten de komende tijd alle krachten gebundeld worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E11045" w:rsidR="00D9295F" w:rsidP="00E11045" w:rsidRDefault="00D9295F" w14:paraId="1A642F11" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E11045" w:rsidR="00D9295F" w:rsidP="00E11045" w:rsidRDefault="00D9295F" w14:paraId="106E54D4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Naast het Primos-rapport bied ik u de ‘Landelijke Monitor Voortgang Woningbouw’ (LMVW, voorjaar 2026) aan, met inzicht in de beschikbare plancapaciteit.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daaruit blijkt dat er genoeg plancapaciteit is om jaarlijks 100.000 woningen te bouwen. Voor een deel van deze bouwplannen moeten gemeenteraden de wijziging van het omgevingsplan nog vaststellen. Vanuit het kabinet ondersteunen wij gemeenten om dit zo spoedig mogelijk te realiseren. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00177BA9" w:rsidP="00133E5E" w14:paraId="3D0C9560" w14:textId="77777777">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00E11045" w:rsidR="00D9295F" w:rsidP="00E11045" w:rsidRDefault="00D9295F" w14:paraId="73B8FE96" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Tot slot ontvangt u de ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="005925FB">
-[...35 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Toelichting op de herijkingsopgave woondeals tot en met 2036</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>’ waarin de woningbouwopgave regionaal is vertaald.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E700A">
-[...57 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit rapport dient als het startpunt voor de gesprekken met provincies en gemeenten over de actualisatie van de woondeals tot en met 2036. Hieronder licht ik alle bovenstaande punten en uitdagingen nader toe, ook ga ik kort in op enkele demografische ontwikkelingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E11045" w:rsidR="00D9295F" w:rsidP="00E11045" w:rsidRDefault="00D9295F" w14:paraId="1B0BBBD4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidRPr="004E5BFB" w:rsidR="00211014" w:rsidP="00211014" w14:paraId="6321C3CA" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+    <w:p w:rsidRPr="00E11045" w:rsidR="00D9295F" w:rsidP="00E11045" w:rsidRDefault="00D9295F" w14:paraId="2C3166E5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gezamenlijk inzetten op woningbouw </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E11045" w:rsidR="00D9295F" w:rsidP="00E11045" w:rsidRDefault="00D9295F" w14:paraId="7E451F7A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ABF Research verwacht dat - op basis van verschillende indicatoren zoals de in het recente verleden afgegeven bouwvergunningen - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">er in 2027 bijna 100.000 (99.700) woningen gerealiseerd kunnen worden. Een belangrijke mijlpaal en goed nieuws voor alle woningzoekenden. Al mijn inspanningen zijn erop gericht om de jaarlijkse bouw van 100.000 woningen te halen en vervolgens langdurig vast te houden. Het is daarom nodig dat we voortvarend knelpunten zoals netcongestie, stikstof en lange procedures aanpakken en alles op alles zetten om in Nederland meer, sneller en beter te bouwen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E11045" w:rsidR="00D9295F" w:rsidP="00E11045" w:rsidRDefault="00D9295F" w14:paraId="3CD585AE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E11045" w:rsidR="00D9295F" w:rsidP="00E11045" w:rsidRDefault="00D9295F" w14:paraId="66762F83" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In haar prognose verwacht ABF Research dat na 2027 de productie weer wat terug kan vallen. Ik wil met alle betrokken partijen nauw en intensief samenwerken om de productie op peil te houden. Dit vraagt om verenigde krachten binnen het kabinet en een gezamenlijke inzet met medeoverheden, corporaties en marktpartijen. In april (TK 32.847 nr. 1448) heb ik u geïnformeerd over de Ministeriële Taskforce Versnelling Woningbouw en de eerste resultaten die zijn geboekt. In september stuur ik uw Kamer het Actieplan Versnelling Woningbouw, met daarin de koers richting de realisatie van langdurig 100.000 woningen per jaar en de vertaling naar een operationeel plan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E11045" w:rsidR="00D9295F" w:rsidP="00E11045" w:rsidRDefault="00D9295F" w14:paraId="5F09A37B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E11045" w:rsidR="00D9295F" w:rsidP="00E11045" w:rsidRDefault="00D9295F" w14:paraId="0FD19F4C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een woningtekort van 4,6 procent in 2026 betekent dat er nog veel werk te doen is om op een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">woningtekort van twee procent te komen. Twee procent wordt gezien als een situatie waarbij er </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>sprake is van een normale spanning op de woningmarkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Om dit te bereiken zouden per direct 213 duizend extra woningen nodig zijn. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk232407231" w:id="2"/>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rekening houdend met de huishoudensgroei en de sloop van woningen wordt bij een realisatie van 100.000 woningen per jaar in de loop van 2034 het evenwichtige niveau van twee procent bereikt, zo blijkt uit Primos 2026. Dit benadrukt de urgentie om op nationaal niveau vast te houden aan de koers om 100.000 woningen per jaar te realiseren.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w:rsidRPr="00E11045" w:rsidR="00D9295F" w:rsidP="00E11045" w:rsidRDefault="00D9295F" w14:paraId="77D8D284" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E11045" w:rsidR="00D9295F" w:rsidP="00E11045" w:rsidRDefault="00D9295F" w14:paraId="5410FCBA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voldoende woningbouwplannen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E11045" w:rsidR="00D9295F" w:rsidP="00E11045" w:rsidRDefault="00D9295F" w14:paraId="2ABC3F44" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De bijgevoegde LMVW (voorjaar 2026, ABF Research), laat zien dat er voor de middellange termijn op nationaal niveau voldoende plancapaciteit beschikbaar is om 100.000 woningen per jaar te realiseren. Omdat woningbouwplannen vertraging op kunnen lopen of niet doorgaan, moet er 30 procent meer plancapaciteit beschikbaar zijn dan de bouwopgave. Voor de periode 2026 tot en met 2030 (resterende looptijd van de huidige woondeals) is de geraamde plancapaciteit 823.400 woningen (126 procent). Een punt van zorg is dat een groot deel van deze plannen nog niet bestuurlijk hard is (grafiek 1). De totale harde plancapaciteit tot en met 2030 bedraagt 386.200 woningen. Dat is 59 procent van de restopgave in de woondeals en dit aandeel varieert sterk tussen provincies. Om de afspraken t/m 2030 te kunnen nakomen, moet er gewerkt worden aan het hard maken van de woningbouwplannen en het vervolgens vergunnen ervan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E11045" w:rsidR="00D9295F" w:rsidP="00E11045" w:rsidRDefault="00D9295F" w14:paraId="12D3E96D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een ander aandachtspunt is dat na 2031 de beschikbare plancapaciteit flink daalt. Omdat het gemiddeld 10 jaar duurt voordat een woningbouwplan het hele proces tot oplevering heeft doorlopen, moet er tijdig duidelijkheid komen over de opgave na 2031 en de daarvoor benodigde plancapaciteit. Mede daarom ben ik met provincies en gemeenten gestart met de actualisatie van de woondeals voor de periode t/m 2036. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E11045" w:rsidR="00D9295F" w:rsidP="00E11045" w:rsidRDefault="00D9295F" w14:paraId="66AEA647" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D9295F" w:rsidP="00E11045" w:rsidRDefault="00D9295F" w14:paraId="552DEE06" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Naast het realiseren van voldoende woningen is het noodzakelijk dat de gerealiseerde woningen ook betaalbaar zijn. Op basis van de inventarisatie is van de woningen waarvan de eigendomsvorm bekend is, 69 procent betaalbaar. Voor zover het woningtype bekend is, bestaat de plancapaciteit voor 30 procent uit eengezinswoningen en 70 procent uit appartementen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E11045" w:rsidR="00E11045" w:rsidP="00E11045" w:rsidRDefault="00E11045" w14:paraId="0051830F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E11045" w:rsidR="00D9295F" w:rsidP="00E11045" w:rsidRDefault="00D9295F" w14:paraId="5E113C29" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...834 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grafiek 1. Realisaties en bruto plancapaciteit, verwacht opleverjaar en planstatus </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000347D0" w:rsidP="000347D0" w14:paraId="1A6D4F25" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00E11045" w:rsidR="00D9295F" w:rsidP="00E11045" w:rsidRDefault="00D9295F" w14:paraId="563DE4E2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="63255150" wp14:editId="05A02740">
+            <wp:extent cx="5597065" cy="2464904"/>
+            <wp:effectExtent l="0" t="0" r="3810" b="0"/>
             <wp:docPr id="1963103345" name="Afbeelding 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1963103345" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+                    <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4467091" cy="1967272"/>
+                      <a:ext cx="5682439" cy="2502502"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00024EDE" w:rsidR="000347D0" w:rsidP="000347D0" w14:paraId="6E81F79C" w14:textId="77777777">
-[...30 lines deleted...]
-          <w:szCs w:val="14"/>
+    <w:p w:rsidRPr="00E11045" w:rsidR="00D9295F" w:rsidP="00E11045" w:rsidRDefault="00D9295F" w14:paraId="1F8292D6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bron: BAG en Landelijke Monitor Voortgang Woningbouw Voorjaar 2026, bewerking ABF Research</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C540CF" w:rsidP="00C540CF" w14:paraId="0B050C38" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+    <w:p w:rsidRPr="00E11045" w:rsidR="00D9295F" w:rsidP="00E11045" w:rsidRDefault="00D9295F" w14:paraId="6F47E252" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E11045" w:rsidR="00D9295F" w:rsidP="00E11045" w:rsidRDefault="00D9295F" w14:paraId="33C2680A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Actualisatie woondealafspraken</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007B2A07" w:rsidR="00C540CF" w:rsidP="00C540CF" w14:paraId="67151C57" w14:textId="77777777">
-[...54 lines deleted...]
-    <w:p w:rsidRPr="00923995" w:rsidR="00C540CF" w:rsidP="00C540CF" w14:paraId="2FED2061" w14:textId="77777777">
+    <w:p w:rsidRPr="00E11045" w:rsidR="00D9295F" w:rsidP="00E11045" w:rsidRDefault="00D9295F" w14:paraId="441E1209" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>In het kader van de actualisatie van de woondeals worden afspraken gemaakt tussen gemeenten, provincies en rijk over de woningbouwprogrammering voor de periode tot en met 2036. Concreet betreft het:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E11045" w:rsidR="00D9295F" w:rsidP="00E11045" w:rsidRDefault="00D9295F" w14:paraId="50A6CB45" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...15 lines deleted...]
-    <w:p w:rsidRPr="00923995" w:rsidR="00C540CF" w:rsidP="00C540CF" w14:paraId="36FFFCDC" w14:textId="77777777">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het aantal te realiseren woningen per woondealregio voor de periode 2027-2036.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E11045" w:rsidR="00D9295F" w:rsidP="00E11045" w:rsidRDefault="00D9295F" w14:paraId="29D0F467" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...75 lines deleted...]
-    <w:p w:rsidR="00C540CF" w:rsidP="00C540CF" w14:paraId="159452AD" w14:textId="77777777">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Afspraken over de programmering van betaalbare woningen conform de kaders van de Wet versterking regie volkshuisvesting, zodat deze de basis bieden voor de volkshuisvestelijke programma’s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E11045" w:rsidR="00D9295F" w:rsidP="00E11045" w:rsidRDefault="00D9295F" w14:paraId="503CE131" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...39 lines deleted...]
-    <w:p w:rsidRPr="00923995" w:rsidR="00C540CF" w:rsidP="00C540CF" w14:paraId="763466A6" w14:textId="77777777">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Afspraken over het aantal te realiseren woningen voor ouderen en studenten in de woningbouw en in de bestaande woningvoorraad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E11045" w:rsidR="00D9295F" w:rsidP="00E11045" w:rsidRDefault="00D9295F" w14:paraId="4A980378" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een samenwerkingsagenda op de woningbouwvoorwaarden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E11045" w:rsidR="00D9295F" w:rsidP="00E11045" w:rsidRDefault="00D9295F" w14:paraId="44C9F74C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E11045" w:rsidR="00D9295F" w:rsidP="00E11045" w:rsidRDefault="00D9295F" w14:paraId="1320FD3F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hierbij houden we vast aan het doel van het realiseren van 100.000 woningen per jaar om zo het woningtekort zo snel mogelijk terug te dringen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E11045" w:rsidR="00D9295F" w:rsidP="00E11045" w:rsidRDefault="00D9295F" w14:paraId="73A01D2B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Als startpunt voor het maken van afspraken is de regionale woningbouwopgave voor de periode 2027-2036 in beeld gebracht, met als uitgangspunt het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> terugdringen van het woningtekort naar 2 procent in elke woondealregio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (bijlage: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Toelichting op de herijkingsopgave woondeals tot en met 2036, ABF Research</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...102 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E11045" w:rsidR="00D9295F" w:rsidP="00E11045" w:rsidRDefault="00D9295F" w14:paraId="608BFF2B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E11045" w:rsidR="00D9295F" w:rsidP="00E11045" w:rsidRDefault="00D9295F" w14:paraId="75C8FAE5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vergrijzing en latente vraag thuiswonende (jong) volwassenen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E11045" w:rsidR="00D9295F" w:rsidP="00E11045" w:rsidRDefault="00D9295F" w14:paraId="3A4E2112" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Demografische ontwikkelingen en verwachtingen vormen de basis voor de inschatting van de woningbehoefte. In de nationale CBS-bevolkingsprognose van december 2025 is de verwachte bevolkingsgroei beperkt lager dan in de vorige. De bevolking groeit van 2026 t/m 2040 met ruim 1 miljoen naar 19,2 miljoen personen. De Primos-prognose vertaalt de nationale CBS-bevolkingsprognose naar een regionale bevolkings- en huishoudensprognose. De verwachte bevolkingsgroei is zowel relatief als absoluut het grootst in de regio’s in de Randstad en in de flanken daarvan. In de andere gebieden zal de bevolking naar verwachting minder sterk toenemen. Het groeiverschil tussen de Randstad en de andere delen is de afgelopen jaren echter wel iets kleiner geworden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E11045" w:rsidR="00D9295F" w:rsidP="00E11045" w:rsidRDefault="00D9295F" w14:paraId="62578F5F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De huishoudensgroei is de belangrijkste drijver achter de woningbouwopgave. Het aantal huishoudens neemt naar verwachting met 795 duizend toe van 8,5 miljoen naar bijna 9,3 miljoen door bevolkingsgroei en doordat huishoudens kleiner worden. 44 procent van de woningbouw is nodig om de verwachte bevolkingsgroei te accommoderen, 25 procent vanwege het kleiner worden van huishoudens, 17 procent om het huidige tekort in te lopen en 14 procent is nodig voor de vervanging van gesloopte woningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E11045" w:rsidR="00D9295F" w:rsidP="00E11045" w:rsidRDefault="00D9295F" w14:paraId="54241590" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E11045" w:rsidR="00D9295F" w:rsidP="00E11045" w:rsidRDefault="00D9295F" w14:paraId="075C1E4A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een belangrijke trend die aandacht van ons vraagt is de vergrijzing. De komende vijftien jaar neemt het aantal 75-plussers met 43 procent toe. Het gaat om een toename van 788 duizend personen: van 1,82 miljoen in 2026 tot 2,60 miljoen in 2041. Het aantal 75-plus huishoudens neemt in de komende 15 jaar toe met 614 duizend, waarvan 383 duizend eenpersoonshuishoudens. Er zal dus veel moeten gebeuren om de woningvoorraad geschikt te maken voor oudere huishoudens. De opgave voor het realiseren van 290.000 voor ouderen geschikte woningen zal deels via woningbouw gebeuren en deels via aanpassing van woningen in de bestaande voorraad. Bij de actualisatie van de woondeals worden afspraken gemaakt over deze opgave voor de komende 10 jaar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E11045" w:rsidR="00D9295F" w:rsidP="00E11045" w:rsidRDefault="00D9295F" w14:paraId="7402C2B7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E11045" w:rsidR="00D9295F" w:rsidP="00E11045" w:rsidRDefault="00D9295F" w14:paraId="28F4CB69" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sinds 2010 is het aandeel thuiswonende (jong)volwassenen sterk toegenomen. Volgens het Woononderzoek Nederland (WoON 2024) heeft 60 procent van de thuiswonende (jong)volwassenen de wens om een eigen woning te betrekken. ABF Research geeft aan dat het denkbaar is dat de inschatting van het aantal (jong)volwassenen dat het ouderlijk huis verlaat in de prognose wat onderschat is. Bij een verruiming van de woningmarkt kan deze latente vraag zich alsnog manifesteren. Hierdoor kan de vraag naar woningen dan mogelijk groter worden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E11045" w:rsidR="00D9295F" w:rsidP="00E11045" w:rsidRDefault="00D9295F" w14:paraId="522C4865" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E11045" w:rsidR="00D9295F" w:rsidP="00E11045" w:rsidRDefault="00D9295F" w14:paraId="07E22EF3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...829 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Tot slot </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E11045" w:rsidR="00D9295F" w:rsidP="00E11045" w:rsidRDefault="00D9295F" w14:paraId="0B2FD51B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik informeer u jaarlijks over de uitkomsten van de Primos-prognose om daarmee te kwantificeren hoe omvangrijk de opgave is. Omdat prognoses onzekerheden kennen is het belangrijk om dit regelmatig in beeld te brengen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ontwikkelingen zoals migratie, economische veranderingen en veranderende woonwensen kunnen invloed hebben op de vraag naar woningen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het is noodzakelijk om de vinger aan de pols te houden, zodat we tijdig kunnen inspelen op veranderingen en zodat de juiste woningen op de juiste plekken worden gebouwd. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidR="005354CC" w14:paraId="38480C19" w14:textId="77777777">
-[...10 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00E11045" w:rsidR="00D9295F" w:rsidP="00E11045" w:rsidRDefault="00D9295F" w14:paraId="70A9BE70" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E11045" w:rsidR="00D9295F" w:rsidP="00E11045" w:rsidRDefault="00D9295F" w14:paraId="3AFBCA05" w14:textId="3E18982A">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11045" w:rsidR="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Volkshuisvesting en Ruimtelijke Ordening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005354CC" w14:paraId="47DE67A3" w14:textId="77777777"/>
-[...21 lines deleted...]
-      <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00E11045" w:rsidR="00D9295F" w:rsidP="00E11045" w:rsidRDefault="00D9295F" w14:paraId="429F1A6B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>E. Boekholt-O'Sullivan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E11045" w:rsidR="004E5D09" w:rsidP="00E11045" w:rsidRDefault="004E5D09" w14:paraId="6CC542CD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00E11045" w:rsidR="004E5D09">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="7B6FC65E" w14:textId="77777777" w:rsidR="00BF252A" w:rsidRDefault="00BF252A" w:rsidP="00D9295F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="20BBBE2D" w14:textId="77777777" w:rsidR="00BF252A" w:rsidRDefault="00BF252A" w:rsidP="00D9295F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...27 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="0025258F" w14:paraId="0BCD1D81" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68120D3C" w14:textId="77777777" w:rsidR="00D9295F" w:rsidRPr="00D9295F" w:rsidRDefault="00D9295F" w:rsidP="00D9295F">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="005354CC" w14:paraId="399FC51E" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="714FBA82" w14:textId="77777777" w:rsidR="00D9295F" w:rsidRPr="00D9295F" w:rsidRDefault="00D9295F" w:rsidP="00D9295F">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="0025258F" w14:paraId="0CC903A0" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6A623CCB" w14:textId="77777777" w:rsidR="00D9295F" w:rsidRPr="00D9295F" w:rsidRDefault="00D9295F" w:rsidP="00D9295F">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...3 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="7D142229" w14:textId="77777777" w:rsidR="00BF252A" w:rsidRDefault="00BF252A" w:rsidP="00D9295F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="37F01951" w14:textId="77777777" w:rsidR="00BF252A" w:rsidRDefault="00BF252A" w:rsidP="00D9295F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="2">
-[...12 lines deleted...]
-          <w:szCs w:val="14"/>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="0E682116" w14:textId="77777777" w:rsidR="00D9295F" w:rsidRPr="00E11045" w:rsidRDefault="00D9295F" w:rsidP="00A80741">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00541B5A">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bron: CBS </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:anchor="/CBS/nl/dataset/82235NED/table?ts=1782291933161" w:history="1">
-        <w:r w:rsidRPr="00541B5A">
+        <w:r w:rsidRPr="00E11045">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="14"/>
-            <w:szCs w:val="14"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
-          <w:t>StatLine</w:t>
-[...7 lines deleted...]
-          <w:t xml:space="preserve"> - Voorraad woningen; standen en mutaties vanaf 1921</w:t>
+          <w:t>StatLine - Voorraad woningen; standen en mutaties vanaf 1921</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="3">
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="4BCA0263" w14:textId="77777777" w:rsidR="00D9295F" w:rsidRPr="00E11045" w:rsidRDefault="00D9295F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="004B796F">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00E11045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Het statistische woningtekort is een maat voor de spanning op de woningmarkt. Bij een woningtekort lager dan 2% ontstaan en risico’s op leegstand, waardedaling en leefbaarheidsproblematiek.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="0025258F" w14:paraId="51F2D960" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1960A3C9" w14:textId="77777777" w:rsidR="00D9295F" w:rsidRPr="00D9295F" w:rsidRDefault="00D9295F" w:rsidP="00D9295F">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...464 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3883EE20" w14:textId="77777777" w:rsidR="00D9295F" w:rsidRPr="00D9295F" w:rsidRDefault="00D9295F" w:rsidP="00D9295F">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="005354CC" w14:paraId="2DF930E8" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F1D490D" w14:textId="77777777" w:rsidR="00D9295F" w:rsidRPr="00D9295F" w:rsidRDefault="00D9295F" w:rsidP="00D9295F">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1277 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...9 lines deleted...]
-      <w:lvlText w:val="%1."/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B013CE6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3EB8AAEE"/>
+    <w:lvl w:ilvl="0" w:tplc="9A2E71CC">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="425" w:hanging="425"/>
-[...88 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="1C24DE54">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="B816B44E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="§"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="901AB68E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="·"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="DCE86240">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="94CCFA4C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="§"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="BA143884">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="·"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="7194A300">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...129 lines deleted...]
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
-[...71 lines deleted...]
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="A128E99E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
-[...90 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="1244803831">
+  <w:num w:numId="1" w16cid:durableId="1459494054">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00590967"/>
-[...326 lines deleted...]
-    <w:rsid w:val="00FD4EF1"/>
+    <w:rsidRoot w:val="00D9295F"/>
+    <w:rsid w:val="00156113"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00735D42"/>
+    <w:rsid w:val="0091667E"/>
+    <w:rsid w:val="00BF252A"/>
+    <w:rsid w:val="00D9295F"/>
+    <w:rsid w:val="00E11045"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="39884C5D"/>
-  <w15:docId w15:val="{76C4C476-7F96-4DA2-ACE0-98D635AA796B}"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="45E175B5"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D4911F1F-890D-47FE-9000-B54092F0E73B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5793,77 +1710,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5888,75 +1805,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5991,55 +1908,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -6102,800 +2019,724 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D9295F"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...18 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading2">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00D9295F"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading3">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D9295F"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D9295F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D9295F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D9295F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D9295F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D9295F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D9295F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...13 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D9295F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D9295F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D9295F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D9295F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D9295F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D9295F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D9295F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D9295F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D9295F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D9295F"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...105 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00D9295F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D9295F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
-[...23 lines deleted...]
-        <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00D9295F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="00D9295F"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00D9295F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D9295F"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...7 lines deleted...]
-    <w:uiPriority w:val="3"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
     <w:qFormat/>
+    <w:rsid w:val="00D9295F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D9295F"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00D9295F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D9295F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D9295F"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
+    <w:name w:val="Witregel W1 (bodytekst)"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00D9295F"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...130 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...25 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D9295F"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="24"/>
-[...22 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D9295F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="18"/>
-[...64 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D9295F"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00590967"/>
+    <w:rsid w:val="00D9295F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00590967"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:rsid w:val="00D9295F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00590967"/>
+    <w:rsid w:val="00D9295F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00590967"/>
-[...25 lines deleted...]
-    <w:rsid w:val="00DE5AA2"/>
+    <w:rsid w:val="00D9295F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E11045"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...107 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
-<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opendata.cbs.nl/" TargetMode="External" /></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" /></Relationships>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opendata.cbs.nl/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -7172,68 +3013,60 @@
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1502</ap:Words>
-  <ap:Characters>8414</ap:Characters>
+  <ap:Words>1555</ap:Words>
+  <ap:Characters>8555</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>168</ap:Lines>
-  <ap:Paragraphs>36</ap:Paragraphs>
+  <ap:Lines>71</ap:Lines>
+  <ap:Paragraphs>20</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9880</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>10090</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-06-11T08:52:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>