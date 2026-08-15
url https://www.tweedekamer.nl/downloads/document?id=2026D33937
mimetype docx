--- v0 (2026-06-30)
+++ v1 (2026-08-15)
@@ -1,5702 +1,1671 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="002342C7" w:rsidP="000F3564" w:rsidRDefault="002342C7" w14:paraId="396BE3BF" w14:textId="77777777">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3331"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="4327"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D51DFF" w14:paraId="3F459536" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6733" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="07825154" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WEEDE </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>K</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>AMER DER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>TATEN-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ENERAAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4327" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="2D76BD36" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="88"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w14:paraId="458D3F64" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidP="004742EF" w:rsidRDefault="00500F90" w14:paraId="6B7A153A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vergaderjaar </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F95FC9" w:rsidR="00F95FC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="002F0F5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F95FC9" w:rsidR="00F95FC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>-202</w:t>
+            </w:r>
+            <w:r w:rsidR="002F0F5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w14:paraId="7A747741" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="56C5B9C4" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w14:paraId="3D86F323" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="610FFDC2" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w14:paraId="1EDE5EF6" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="7D2A629F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="5E1676F4" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="77F3BAD4" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidP="00222CF9" w:rsidRDefault="00275E96" w14:paraId="53EDC18F" w14:textId="2B1795E3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>36 980</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00275E96" w:rsidR="00BD6FD6" w:rsidP="00222CF9" w:rsidRDefault="00275E96" w14:paraId="63275BA5" w14:textId="2B2135EE">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00275E96">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Goedkeuring van het op 27 augustus 2025 te ‘s-Gravenhage tot stand gekomen Verdrag tussen de regering van het Koninkrijk der Nederlanden en de regering van de Bondsrepubliek Duitsland betreffende de exploitatie van grensoverschrijdende koolwaterstoffenvelden in de Noordzee, met Bijlagen (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00275E96">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Trb</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00275E96">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>. 2025, 68)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="32A71A77" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="5C535AD0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="04CFCAE3" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="007852AD" w14:paraId="246E36BB" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="241"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="4FAF2351" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="0CEABD56" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="46FEA1DD" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="33365709" w14:textId="0BC58D53">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nr. </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC5876">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="46B5C977" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADVIES </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF5731">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFDELING ADVISERING </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>RAAD VAN STATE EN NADER RAPPORT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="573AAEAE" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="319467A3" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="2558B594" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="1DA8D879" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="014C20BB" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidP="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="60905F67" w14:textId="0A4E459E">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="355"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hieronder zijn opgenomen het advies van de Afdeling advisering van de Raad van State d.d. </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA3B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11 februari 2026 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>en het nader rapport d.d.</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC5876">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 22 juni 2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>, aangeboden aan de Koning door de minister van</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC5876">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Buitenlandse Zaken</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>, mede namens de minister van</w:t>
+            </w:r>
+            <w:r w:rsidR="00C145AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Klimaat en Groene Groei</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>. Het advies van de Afdeling advisering van de Raad van State is cursief afgedrukt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="3E1F2349" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="71856808" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="25F4DF16" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="142F40C2" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="4B998E9F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="5D014134" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="6CB4899D" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="73D41649" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="2A67D71F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidRPr="00C145AC" w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="65104591" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="006214C6" w:rsidR="000F3564" w:rsidP="000F3564" w:rsidRDefault="000F3564" w14:paraId="591CAB0B" w14:textId="15FA2BB8">
+    <w:p w:rsidRPr="003B115A" w:rsidR="003B115A" w:rsidP="003B115A" w:rsidRDefault="003B115A" w14:paraId="115601DB" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006214C6">
-[...5 lines deleted...]
-        <w:t>Afdeling Verdragen</w:t>
+      <w:r w:rsidRPr="003B115A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Blijkens de mededeling van de Directeur van Uw kabinet van 19 december 2025, no. 2025002943, machtigde Uwe Majesteit de Afdeling advisering van de Raad van State haar advies inzake het bovenvermelde voorstel van wet rechtstreeks aan mij te doen toekomen. Dit advies, gedateerd 11 februari 2026, nr. W19.25.00370/IV, bied ik U hierbij aan. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006214C6" w:rsidR="000F3564" w:rsidP="000F3564" w:rsidRDefault="00D0627F" w14:paraId="3BDABC35" w14:textId="0D8E5B42">
+    <w:p w:rsidRPr="003B115A" w:rsidR="003B115A" w:rsidP="003B115A" w:rsidRDefault="003B115A" w14:paraId="2B91E868" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...29 lines deleted...]
-        <w:t>560</w:t>
+    </w:p>
+    <w:p w:rsidRPr="003B115A" w:rsidR="003B115A" w:rsidP="003B115A" w:rsidRDefault="003B115A" w14:paraId="178D99F4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B115A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>De tekst van het advies treft U hieronder cursief weergegeven aan, voorzien van mijn reactie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003310AD" w:rsidR="000F3564" w:rsidP="000F3564" w:rsidRDefault="000F3564" w14:paraId="473B6609" w14:textId="77777777">
+    <w:p w:rsidRPr="003B115A" w:rsidR="003B115A" w:rsidP="003B115A" w:rsidRDefault="003B115A" w14:paraId="2E57D3A6" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...23 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000F3564" w:rsidP="000F3564" w:rsidRDefault="000F3564" w14:paraId="5AE9C8A2" w14:textId="0EB951E0">
+    <w:p w:rsidRPr="003B115A" w:rsidR="003B115A" w:rsidP="003B115A" w:rsidRDefault="003B115A" w14:paraId="7A5F4F02" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006214C6">
-[...21 lines deleted...]
-        <w:t>oorstel van wet houdende goedkeuring van het op 27 augustus 2025 te ‘s-Gravenhage tot stand gekomen Verdrag tussen de regering van het Koninkrijk der Nederlanden en de regering van de Bondsrepubliek Duitsland betreffende de exploitatie van grensoverschrijdende koolwaterstoffenvelden in de Noordzee, met Bijlagen (</w:t>
+      <w:r w:rsidRPr="003B115A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Bij Kabinetsmissive van 19 december 2025, no.2025002943, heeft Uwe Majesteit, op voordracht van de Minister van Buitenlandse Zaken, mede namens de Minister van Klimaat en Groene Groei, bij de Afdeling advisering van de Raad van State ter overweging aanhangig gemaakt het voorstel van wet houdende Goedkeuring van het op 27 augustus 2025 te 's-Gravenhage tot stand gekomen Verdrag tussen de regering van het Koninkrijk der Nederlanden en de regering van de Bondsrepubliek Duitsland betreffende de exploitatie van grensoverschrijdende koolwaterstoffenvelden in de Noordzee, met Bijlagen (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000873E8" w:rsidR="000873E8">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="003B115A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Trb</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000873E8" w:rsidR="000873E8">
-[...426 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="003B115A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...42 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>. 2025, 68), met memorie van toelichting.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000873E8" w:rsidR="000873E8" w:rsidP="000873E8" w:rsidRDefault="000873E8" w14:paraId="1D16990C" w14:textId="77777777">
+    <w:p w:rsidRPr="003B115A" w:rsidR="003B115A" w:rsidP="003B115A" w:rsidRDefault="003B115A" w14:paraId="3566F969" w14:textId="77777777">
       <w:pPr>
-        <w:ind w:left="1418"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000873E8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="003B115A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000873E8" w:rsidR="000873E8" w:rsidP="000873E8" w:rsidRDefault="000873E8" w14:paraId="06FA21F4" w14:textId="77777777">
+    <w:p w:rsidRPr="003B115A" w:rsidR="003B115A" w:rsidP="003B115A" w:rsidRDefault="003B115A" w14:paraId="4A7B0A62" w14:textId="77777777">
       <w:pPr>
-        <w:ind w:left="1418"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000873E8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="003B115A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>De Afdeling advisering van de Raad van State heeft geen opmerkingen over het voorstel van wet en adviseert het voorstel bij de Tweede Kamer der Staten-Generaal in te dienen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000873E8" w:rsidR="000873E8" w:rsidP="000873E8" w:rsidRDefault="000873E8" w14:paraId="44F530C8" w14:textId="77777777">
+    <w:p w:rsidRPr="003B115A" w:rsidR="003B115A" w:rsidP="003B115A" w:rsidRDefault="003B115A" w14:paraId="6D4A3840" w14:textId="77777777">
       <w:pPr>
-        <w:ind w:left="1418"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="005C5F06" w:rsidR="005C5F06" w:rsidP="000873E8" w:rsidRDefault="000873E8" w14:paraId="2D7919DF" w14:textId="4EE3A743">
+    <w:p w:rsidRPr="003B115A" w:rsidR="003B115A" w:rsidP="003B115A" w:rsidRDefault="003B115A" w14:paraId="535CE99B" w14:textId="77777777">
       <w:pPr>
-        <w:ind w:left="1418"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000873E8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="003B115A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">De </w:t>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vice-president van de Raad van State,, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    </w:p>
+    <w:p w:rsidRPr="003B115A" w:rsidR="003B115A" w:rsidP="003B115A" w:rsidRDefault="003B115A" w14:paraId="2E7AD0FA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B115A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...33 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Th. C. de Graaf</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E7399C" w:rsidP="00892EF0" w:rsidRDefault="00E7399C" w14:paraId="72A62801" w14:textId="77777777">
+    <w:p w:rsidRPr="003B115A" w:rsidR="003B115A" w:rsidP="003B115A" w:rsidRDefault="003B115A" w14:paraId="38AFCF5A" w14:textId="77777777">
       <w:pPr>
-        <w:ind w:left="1418"/>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00591DE5" w:rsidP="00892EF0" w:rsidRDefault="00430770" w14:paraId="63A9229A" w14:textId="6E2E364D">
+    <w:p w:rsidR="003B115A" w:rsidRDefault="003B115A" w14:paraId="291379D1" w14:textId="77777777">
       <w:pPr>
-        <w:ind w:left="1418"/>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:widowControl/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00430770">
-[...6 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...11 lines deleted...]
-        <w:t>geeft de Afdeling advisering van de Raad van State geen aanleiding tot het maken van inhoudelijke opmerkingen.</w:t>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00430770" w:rsidR="00430770" w:rsidP="00892EF0" w:rsidRDefault="00430770" w14:paraId="74951B8C" w14:textId="77777777">
+    <w:p w:rsidRPr="003B115A" w:rsidR="003B115A" w:rsidP="003B115A" w:rsidRDefault="003B115A" w14:paraId="4BB282F1" w14:textId="7CE645DF">
       <w:pPr>
-        <w:ind w:left="1418"/>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B115A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Het voorstel van wet geeft de Afdeling advisering van de Raad van State geen aanleiding tot het maken van inhoudelijke opmerkingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003B115A" w:rsidR="003B115A" w:rsidP="003B115A" w:rsidRDefault="003B115A" w14:paraId="1A5629D3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000F3564" w:rsidP="000F3564" w:rsidRDefault="000F3564" w14:paraId="1E75AA7D" w14:textId="05FE119B">
+    <w:p w:rsidR="003B115A" w:rsidP="003B115A" w:rsidRDefault="003B115A" w14:paraId="457AB2FB" w14:textId="77777777">
       <w:pPr>
-        <w:ind w:left="1418"/>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006214C6">
-[...70 lines deleted...]
-        <w:t xml:space="preserve"> te zenden. </w:t>
+    </w:p>
+    <w:p w:rsidRPr="003B115A" w:rsidR="003B115A" w:rsidP="003B115A" w:rsidRDefault="003B115A" w14:paraId="768F480F" w14:textId="106D203E">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B115A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik verzoek U, mede namens de Minister van Klimaat en Groene Groei, het hierbij gevoegde voorstel van wet en de memorie van toelichting aan de Tweede Kamer der Staten-Generaal te zenden. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006214C6" w:rsidR="00530A7C" w:rsidP="000F3564" w:rsidRDefault="00530A7C" w14:paraId="76FFD56D" w14:textId="77777777">
+    <w:p w:rsidRPr="003B115A" w:rsidR="003B115A" w:rsidP="003B115A" w:rsidRDefault="003B115A" w14:paraId="71CC616E" w14:textId="77777777">
       <w:pPr>
-        <w:ind w:left="1418"/>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000F3564" w:rsidP="000F3564" w:rsidRDefault="000F3564" w14:paraId="231A383B" w14:textId="77777777">
+    <w:p w:rsidRPr="003B115A" w:rsidR="003B115A" w:rsidP="003B115A" w:rsidRDefault="003B115A" w14:paraId="48C2AE13" w14:textId="77777777">
       <w:pPr>
-        <w:ind w:left="1418"/>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00461134" w:rsidR="000F3564" w:rsidP="000F3564" w:rsidRDefault="000F3564" w14:paraId="5ACE0F63" w14:textId="77777777">
+    <w:p w:rsidRPr="003B115A" w:rsidR="003B115A" w:rsidP="003B115A" w:rsidRDefault="003B115A" w14:paraId="6F9CE524" w14:textId="77777777">
       <w:pPr>
-        <w:ind w:left="1418"/>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00461134">
-[...53 lines deleted...]
-        <w:t>,</w:t>
+      <w:r w:rsidRPr="003B115A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>De Minister van Buitenlandse Zaken,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009C5E6A" w:rsidR="007E3B6C" w:rsidP="00C77F13" w:rsidRDefault="007E3B6C" w14:paraId="2E313BE8" w14:textId="77777777">
+    <w:p w:rsidR="00C145AC" w:rsidRDefault="003B115A" w14:paraId="260DF5A7" w14:textId="524A88C0">
       <w:pPr>
-        <w:pStyle w:val="XML"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+        </w:rPr>
       </w:pPr>
-    </w:p>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>T.B.W. Berendsen</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="009C5E6A" w:rsidR="00D62C92" w:rsidSect="009C5E6A">
-[...7 lines deleted...]
-      <w:pgMar w:top="2398" w:right="1983" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
+    <w:sectPr w:rsidR="00C145AC">
+      <w:endnotePr>
+        <w:numFmt w:val="decimal"/>
+      </w:endnotePr>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="360" w:right="566" w:bottom="1417" w:left="420" w:header="360" w:footer="1440" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="360"/>
+      <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B5B5421" w14:textId="77777777" w:rsidR="003E6DDC" w:rsidRDefault="003E6DDC">
+    <w:p w14:paraId="5017FFE4" w14:textId="77777777" w:rsidR="00512563" w:rsidRDefault="00512563">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="exact"/>
+      </w:pPr>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="525D0C3D" w14:textId="77777777" w:rsidR="00512563" w:rsidRDefault="00512563">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+      </w:pPr>
       <w:r>
-        <w:separator/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B74230" w14:textId="77777777" w:rsidR="003E6DDC" w:rsidRDefault="003E6DDC"/>
   </w:endnote>
-  <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79CE7639" w14:textId="77777777" w:rsidR="003E6DDC" w:rsidRDefault="003E6DDC">
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="080733E6" w14:textId="77777777" w:rsidR="00512563" w:rsidRDefault="00512563">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+      </w:pPr>
       <w:r>
-        <w:continuationSeparator/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="009A65D7" w14:textId="77777777" w:rsidR="003E6DDC" w:rsidRDefault="003E6DDC"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...35 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...427 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58AC6F7D" w14:textId="77777777" w:rsidR="003E6DDC" w:rsidRDefault="003E6DDC">
+    <w:p w14:paraId="10B670DB" w14:textId="77777777" w:rsidR="00512563" w:rsidRDefault="00512563">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+      </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A3E035F" w14:textId="77777777" w:rsidR="003E6DDC" w:rsidRDefault="003E6DDC"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C38E38B" w14:textId="77777777" w:rsidR="003E6DDC" w:rsidRDefault="003E6DDC">
+    <w:p w14:paraId="1FFAE123" w14:textId="77777777" w:rsidR="00512563" w:rsidRDefault="00512563">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D7E2E40" w14:textId="77777777" w:rsidR="003E6DDC" w:rsidRDefault="003E6DDC"/>
   </w:footnote>
 </w:footnotes>
-</file>
-[...3314 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
-  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
+  <w:embedSystemFonts/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="3004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...1 lines deleted...]
-  <w:hyphenationZone w:val="425"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="1109"/>
+  <w:doNotHyphenateCaps/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:doNotShadeFormData/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:ignoreMixedContent/>
-[...5 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009C5E6A"/>
-[...603 lines deleted...]
-    <w:rsid w:val="00FF1D3B"/>
+    <w:rsidRoot w:val="00275E96"/>
+    <w:rsid w:val="000703FD"/>
+    <w:rsid w:val="000A73CB"/>
+    <w:rsid w:val="00187EF3"/>
+    <w:rsid w:val="00212071"/>
+    <w:rsid w:val="002234F9"/>
+    <w:rsid w:val="00244AA3"/>
+    <w:rsid w:val="00275E96"/>
+    <w:rsid w:val="002B3CFE"/>
+    <w:rsid w:val="002C313D"/>
+    <w:rsid w:val="002C5C9B"/>
+    <w:rsid w:val="002F0F5F"/>
+    <w:rsid w:val="002F1F47"/>
+    <w:rsid w:val="00311EC2"/>
+    <w:rsid w:val="003B115A"/>
+    <w:rsid w:val="003D1E89"/>
+    <w:rsid w:val="003D63C0"/>
+    <w:rsid w:val="00414CF8"/>
+    <w:rsid w:val="004742EF"/>
+    <w:rsid w:val="00500F90"/>
+    <w:rsid w:val="00512563"/>
+    <w:rsid w:val="00557F24"/>
+    <w:rsid w:val="005A60A9"/>
+    <w:rsid w:val="0062757D"/>
+    <w:rsid w:val="006309C6"/>
+    <w:rsid w:val="00663BC7"/>
+    <w:rsid w:val="00703A6D"/>
+    <w:rsid w:val="00710AFA"/>
+    <w:rsid w:val="007852AD"/>
+    <w:rsid w:val="007B0F78"/>
+    <w:rsid w:val="00855392"/>
+    <w:rsid w:val="008952A6"/>
+    <w:rsid w:val="008A750C"/>
+    <w:rsid w:val="008D17C0"/>
+    <w:rsid w:val="008E54B8"/>
+    <w:rsid w:val="00923CD4"/>
+    <w:rsid w:val="0095093B"/>
+    <w:rsid w:val="009633D2"/>
+    <w:rsid w:val="009748E4"/>
+    <w:rsid w:val="00A2611F"/>
+    <w:rsid w:val="00A51448"/>
+    <w:rsid w:val="00A53675"/>
+    <w:rsid w:val="00A54155"/>
+    <w:rsid w:val="00A55F71"/>
+    <w:rsid w:val="00A56126"/>
+    <w:rsid w:val="00A84587"/>
+    <w:rsid w:val="00AA3B04"/>
+    <w:rsid w:val="00AC5876"/>
+    <w:rsid w:val="00AD2CD4"/>
+    <w:rsid w:val="00B0451E"/>
+    <w:rsid w:val="00B90937"/>
+    <w:rsid w:val="00BD6FD6"/>
+    <w:rsid w:val="00BF5EAA"/>
+    <w:rsid w:val="00C145AC"/>
+    <w:rsid w:val="00CB1E97"/>
+    <w:rsid w:val="00CD7550"/>
+    <w:rsid w:val="00CF0F08"/>
+    <w:rsid w:val="00D40D07"/>
+    <w:rsid w:val="00D51DFF"/>
+    <w:rsid w:val="00DB3DC4"/>
+    <w:rsid w:val="00DD5F58"/>
+    <w:rsid w:val="00E010A1"/>
+    <w:rsid w:val="00E75C18"/>
+    <w:rsid w:val="00E94529"/>
+    <w:rsid w:val="00EA4728"/>
+    <w:rsid w:val="00EB3552"/>
+    <w:rsid w:val="00EF5731"/>
+    <w:rsid w:val="00F173B2"/>
+    <w:rsid w:val="00F34411"/>
+    <w:rsid w:val="00F900D9"/>
+    <w:rsid w:val="00F95FC9"/>
+    <w:rsid w:val="00F973C7"/>
+    <w:rsid w:val="00FA5DCB"/>
+    <w:rsid w:val="00FC3AC2"/>
+    <w:rsid w:val="00FE3E6C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PersonName"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="41985" fill="f" fillcolor="white" stroke="f">
-[...2 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="328D0F5B"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{0CEF77C1-741A-4614-9FCA-89E8BD7BBCD8}"/>
+  <w14:docId w14:val="1809BD75"/>
+  <w15:docId w15:val="{B1FB0F0A-79C1-47DD-A72E-EB19A848EE17}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:qFormat="1"/>
-[...8 lines deleted...]
-    <w:lsdException w:name="caption" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -5875,1251 +1844,836 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000F3564"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
-[...23 lines deleted...]
-      <w:kern w:val="32"/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="18"/>
-[...174 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Eindnoottekst">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:semiHidden/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Eindnootmarkering">
+    <w:name w:val="endnote reference"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:semiHidden/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Voetnootverwijzing">
+    <w:name w:val="Voetnootverwijzing"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="wetsvoorstel">
+    <w:name w:val="wetsvoorstel"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-1440"/>
+        <w:tab w:val="left" w:pos="-720"/>
+        <w:tab w:val="left" w:pos="0"/>
+        <w:tab w:val="left" w:pos="288"/>
+        <w:tab w:val="left" w:pos="720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer1">
+    <w:name w:val="Alineanummer 1"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Bibliografie1">
+    <w:name w:val="Bibliografie1"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument5">
+    <w:name w:val="Dokument 5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument6">
+    <w:name w:val="Dokument 6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument4">
+    <w:name w:val="Dokument 4"/>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer2">
+    <w:name w:val="Alineanummer 2"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dokument1">
+    <w:name w:val="Dokument 1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer3">
+    <w:name w:val="Alineanummer 3"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer4">
+    <w:name w:val="Alineanummer 4"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer5">
+    <w:name w:val="Alineanummer 5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer6">
+    <w:name w:val="Alineanummer 6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument2">
+    <w:name w:val="Dokument 2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer7">
+    <w:name w:val="Alineanummer 7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer8">
+    <w:name w:val="Alineanummer 8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Techninit">
+    <w:name w:val="Techn init"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokuinit">
+    <w:name w:val="Doku init"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument3">
+    <w:name w:val="Dokument 3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument7">
+    <w:name w:val="Dokument 7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument8">
+    <w:name w:val="Dokument 8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch1">
+    <w:name w:val="Technisch 1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch2">
+    <w:name w:val="Technisch 2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch3">
+    <w:name w:val="Technisch 3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch5">
+    <w:name w:val="Technisch 5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch6">
+    <w:name w:val="Technisch 6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch7">
+    <w:name w:val="Technisch 7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch4">
+    <w:name w:val="Technisch 4"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch8">
+    <w:name w:val="Technisch 8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Amendement">
+    <w:name w:val="Amendement"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="3310"/>
+        <w:tab w:val="left" w:pos="3600"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg1">
+    <w:name w:val="inhopg 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="480"/>
+      <w:ind w:left="720" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg2">
+    <w:name w:val="inhopg 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg3">
+    <w:name w:val="inhopg 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="2160" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg4">
+    <w:name w:val="inhopg 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="2880" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg5">
+    <w:name w:val="inhopg 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="3600" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg6">
+    <w:name w:val="inhopg 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg7">
+    <w:name w:val="inhopg 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg8">
+    <w:name w:val="inhopg 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg9">
+    <w:name w:val="inhopg 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index1">
+    <w:name w:val="index 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="1440"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index2">
+    <w:name w:val="index 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bronvermelding">
+    <w:name w:val="bronvermelding"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bijschrift">
+    <w:name w:val="bijschrift"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EquationCaption">
+    <w:name w:val="_Equation Caption"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00264424"/>
+    <w:basedOn w:val="Standaard"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00264424"/>
+    <w:basedOn w:val="Standaard"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...2 lines deleted...]
-    <w:rsid w:val="00264424"/>
+  <w:style w:type="paragraph" w:styleId="Plattetekstinspringen">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="PlattetekstinspringenChar"/>
+    <w:rsid w:val="00C145AC"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...541 lines deleted...]
-    <w:pPr>
+      <w:widowControl/>
+      <w:spacing w:line="280" w:lineRule="exact"/>
       <w:ind w:left="1418"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-    <w:rsid w:val="000F3564"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlattetekstinspringenChar">
+    <w:name w:val="Platte tekst inspringen Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Plattetekstinspringen"/>
+    <w:rsid w:val="00C145AC"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-    </w:rPr>
-[...22 lines deleted...]
-      <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\GriffieSjablonen\rvs.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Kantoor">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Kantoor">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>316</ap:Words>
-  <ap:Characters>1797</ap:Characters>
+  <ap:Words>384</ap:Words>
+  <ap:Characters>2113</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>14</ap:Lines>
+  <ap:Lines>17</ap:Lines>
   <ap:Paragraphs>4</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr>rvs</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>2109</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>2493</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
-  <dc:subject/>
   <dc:creator/>
-  <keywords/>
   <lastModifiedBy/>
   <revision/>
+  <lastPrinted>2026-07-02T09:43:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
+  <dc:subject/>
+  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>