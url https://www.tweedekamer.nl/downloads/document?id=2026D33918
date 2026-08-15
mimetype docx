--- v0 (2026-06-30)
+++ v1 (2026-08-15)
@@ -1,3494 +1,2427 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelzonderranden"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="07E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="1" w:noVBand="1"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="980"/>
-        <w:gridCol w:w="6561"/>
+        <w:gridCol w:w="3331"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="4327"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E90C7B" w:rsidTr="00C5691E" w14:paraId="71FAEDF1" w14:textId="77777777">
+      <w:tr w:rsidR="003B5E4B" w14:paraId="2A03C8F8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="905" w:type="dxa"/>
+            <w:tcW w:w="6733" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E90C7B" w:rsidP="00C5691E" w:rsidRDefault="00E90C7B" w14:paraId="3BE59F6C" w14:textId="77777777">
+          <w:p w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="5C45933B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Datum</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WEEDE </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>K</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>AMER DER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>TATEN-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ENERAAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6561" w:type="dxa"/>
+            <w:tcW w:w="4327" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E90C7B" w:rsidP="00C5691E" w:rsidRDefault="00B84299" w14:paraId="7321C7CD" w14:textId="5FB6E048">
-[...7 lines deleted...]
-            </w:fldSimple>
+          <w:p w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="742E29BA" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="88"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E90C7B" w:rsidTr="00C5691E" w14:paraId="0060E4F1" w14:textId="77777777">
+      <w:tr w:rsidR="003B5E4B" w14:paraId="68344415" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E90C7B" w:rsidP="00C5691E" w:rsidRDefault="00E90C7B" w14:paraId="42873B19" w14:textId="77777777">
+          <w:p w:rsidR="003B5E4B" w:rsidP="008A0302" w:rsidRDefault="008E5F4D" w14:paraId="6E41AA6F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Betreft</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vergaderjaar </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008000F5" w:rsidR="008000F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF78E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008000F5" w:rsidR="008000F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>-202</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF78E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B5E4B" w14:paraId="73D4CAF4" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="3824B8DD" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B5E4B" w14:paraId="14790B9F" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="457AD638" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B5E4B" w14:paraId="77B46A4A" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="02BF8E1C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="09BB7642" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008277D3" w14:paraId="2C5453A4" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00491CF6" w:rsidR="008277D3" w:rsidP="008277D3" w:rsidRDefault="003D3A40" w14:paraId="5F5E7F13" w14:textId="69347A50">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>36 979</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6485" w:type="dxa"/>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00E90C7B" w:rsidP="00C5691E" w:rsidRDefault="00E90C7B" w14:paraId="58F3145C" w14:textId="281019D7">
-[...7 lines deleted...]
-              <w:t> </w:t>
+          <w:p w:rsidRPr="003D3A40" w:rsidR="008277D3" w:rsidP="003D3A40" w:rsidRDefault="003D3A40" w14:paraId="473DE3AE" w14:textId="773F9FB6">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D3A40">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Wijziging van de Vreemdelingenwet 2000 in verband met het opnemen van een horizonbepaling met betrekking tot de bevoegdheid om biometrische gegevens van vreemdelingen af te nemen en te verwerken</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="003B5E4B" w14:paraId="626BBB72" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00491CF6" w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="3A1994B8" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00491CF6" w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="026B1E08" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B5E4B" w14:paraId="20CE73FD" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00491CF6" w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="5A02FA81" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00491CF6" w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="3F50FB88" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B5E4B" w14:paraId="6FE44130" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00491CF6" w:rsidR="003B5E4B" w:rsidRDefault="00B3559D" w14:paraId="2B4473BF" w14:textId="2E66D5AD">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00491CF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Nr.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00491CF6" w:rsidR="008277D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D3A40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00491CF6" w:rsidR="003B5E4B" w:rsidP="00F83D82" w:rsidRDefault="003B5E4B" w14:paraId="7C19411F" w14:textId="3C0A33F7">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00491CF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ADVIES</w:t>
+            </w:r>
+            <w:r w:rsidR="00F83D82">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> AFDELING ADVISERING </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00491CF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>RAAD VAN STATE EN NADER RAPPORT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B5E4B" w14:paraId="5A22E021" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="22A5C341" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="4C404EFB" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B5E4B" w14:paraId="55FDD06C" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="06FD2FE1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00491CF6" w:rsidR="003B5E4B" w:rsidP="001D469A" w:rsidRDefault="003B5E4B" w14:paraId="3A226EB4" w14:textId="6E786936">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="355"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00491CF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00491CF6" w:rsidR="009D0215">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hieronder zijn opgenomen het advies van de Afdeling advisering van de Raad van State d.d. </w:t>
+            </w:r>
+            <w:r w:rsidR="003D3A40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>3 juni 2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00491CF6" w:rsidR="008277D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en het nader rapport d.d.</w:t>
+            </w:r>
+            <w:r w:rsidR="003D3A40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 26 juni 2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00491CF6" w:rsidR="008277D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, aangeboden aan de Koning door de </w:t>
+            </w:r>
+            <w:r w:rsidR="003D3A40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00491CF6" w:rsidR="008277D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>inister van</w:t>
+            </w:r>
+            <w:r w:rsidR="003D3A40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Asiel en Migratie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00491CF6" w:rsidR="009D0215">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>. Het advies van de Afdeling advisering van de Raad van State is cursief afgedrukt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B5E4B" w14:paraId="25975538" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="0531A1B2" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="5C14D0B3" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B5E4B" w14:paraId="7C8AADD5" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="39AD184A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="4089ABA5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B5E4B" w14:paraId="01BA4C34" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="6F3BBCDC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="61C9471F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00490C55" w:rsidP="00490C55" w:rsidRDefault="00490C55" w14:paraId="497CF884" w14:textId="77777777"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00490C55" w:rsidP="00490C55" w:rsidRDefault="00490C55" w14:paraId="4D30A643" w14:textId="367EB2A3">
+    <w:p w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="630A157F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:ind w:left="3310" w:hanging="3310"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="5642934E" w14:textId="77777777">
       <w:r>
-        <w:t xml:space="preserve">Blijkens de mededeling van de Directeur van Uw Kabinet van </w:t>
-[...11 lines deleted...]
-        <w:t>, nr.</w:t>
+        <w:t>Blijkens de mededeling van de Directeur van Uw Kabinet van 22 april 2026, nr.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F65946">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008B110F">
-[...1 lines deleted...]
-      </w:r>
       <w:r>
-        <w:t xml:space="preserve">, machtigde Uwe Majesteit de Afdeling advisering van de Raad van State haar advies inzake het bovenvermelde ontwerp van een algemene maatregel van bestuur rechtstreeks aan mij te doen toekomen. Dit advies, gedateerd op </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>2026000881, machtigde Uwe Majesteit de Afdeling advisering van de Raad van State haar advies inzake het bovenvermelde ontwerp van een algemene maatregel van bestuur rechtstreeks aan mij te doen toekomen. Dit advies, gedateerd op 3 juni 2026, nr. W03.26.00098/II, bied ik U hierbij aan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="5319FEA9" w14:textId="77777777"/>
+    <w:p w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="274B85BE" w14:textId="77777777">
       <w:r>
-        <w:t xml:space="preserve">, nr. </w:t>
-[...781 lines deleted...]
-    <w:p w:rsidR="008B110F" w:rsidP="008B110F" w:rsidRDefault="00130DBC" w14:paraId="00F868D3" w14:textId="5539F5AF">
+        <w:t xml:space="preserve">De tekst van het advies treft u hieronder cursief aan, voorzien van mijn reactie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="17569687" w14:textId="77777777"/>
+    <w:p w:rsidRPr="008B110F" w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="6FD97DF9" w14:textId="73AD4A10">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B110F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Bij Kabinetsmissive van 22 april 2026, no.2026000881, heeft Uwe Majesteit, op voordracht van de Minister van Asiel en Migratie, bij de Afdeling advisering van de Raad van State ter overweging aanhangig gemaakt het voorstel van wet houdende wijziging van de Vreemdelingenwet 2000 in verband met het opnemen van een horizonbepaling met betrekking tot de bevoegdheid om biometrische gegevens van vreemdelingen af te nemen en te verwerken, met memorie van toelichting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B110F" w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="05C2BDDC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B110F" w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="1AFA52E7" w14:textId="296519BB">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B110F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het wetsvoorstel introduceert een horizonbepaling op grond waarvan de bevoegdheid om biometrische gegevens van vreemdelingen af te nemen en te verwerken, na vijf jaar komt te vervallen. De bevoegdheid was oorspronkelijk ook met een tijdelijke wet ingevoerd, maar is eerder dit jaar permanent gemaakt. Het parlement ging onder grote tijdsdruk akkoord met deze permanentmaking, maar wenste op een later tijdstip alsnog in staat te worden gesteld een zorgvuldige afweging te maken over de wenselijkheid daarvan. Met het huidige wetsvoorstel komt de regering daaraan tegemoet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B110F" w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="104B2151" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B110F" w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="2D49D926" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B110F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>De Afdeling advisering van de Raad van State merkt op dat het wetstraject tot permanentmaking van de genoemde bevoegdheid onzorgvuldig is verlopen. Om te voorkomen dat dit weer gebeurt, moet de regering het wetsvoorstel van een duidelijke motivering voorzien, zodat het parlement daarop kan reageren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B110F" w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="051C4D8A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B110F" w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="29D76C98" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B110F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>In dit verband valt op dat de toelichting bij het wetsvoorstel geheel is gericht op het behoud van de bevoegdheid om biometrische gegevens af te nemen en te verwerken, en geen onderbouwing geeft van hetgeen wordt voorgesteld met de tekst, namelijk de herinvoering van een horizonbepaling. De Afdeling vindt die discrepantie onwenselijk, omdat het wetstraject daarmee opnieuw op onzorgvuldige wijze dreigt te verlopen. Zij adviseert de voorliggende wettekst alsnog dragend te onderbouwen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B110F" w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="486DC54E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B110F" w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="3637231E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B110F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>In verband daarmee dient het wetsvoorstel nader te worden overwogen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B110F" w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="7C4B114F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B110F" w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="66E3F49D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B110F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B110F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008B110F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Inhoud en achtergrond van het wetsvoorstel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B110F" w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="522C210C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B110F" w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="01FCA66D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B110F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ingevolge de Vreemdelingenwet 2000 kan de minister biometrische gegevens van vreemdelingen afnemen en verwerken, voor zover dat niet mogelijk is op grond van Europese verordeningen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B110F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="008B110F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het gaat om tien vingerafdrukken en een gezichtsopname. Deze gegevens worden opgeslagen in de Basis Voorziening Vreemdelingen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B110F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="008B110F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daarnaast worden de gezichtsopnames in een systeem genaamd CATCH-vreemdelingen geplaatst, zodat zij kunnen worden gebruikt in het kader van de opsporing en vervolging van strafbare feiten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B110F" w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="548947A3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B110F" w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="318E2038" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B110F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>De bevoegdheid tot het afnemen en verwerken van biometrische gegevens (hierna: de verwerkingsbevoegdheid) is in 2014 ingevoerd met een tijdelijke wet, en in 2021 met vijf jaar verlengd. Om te voorkomen dat de bevoegdheid per 1 maart 2026 zou vervallen, heeft de wetgever daaraan eerder dit jaar een permanent karakter gegeven.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B110F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="008B110F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Met het huidige wetsvoorstel beoogt de regering dit permanente karakter weer weg te nemen, en in plaats daarvan te regelen dat de bevoegdheid over vijf jaar zal vervallen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B110F" w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="3476D352" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B110F" w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="4D95B57F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B110F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Reden hiervoor is dat de parlementaire behandeling van de permanentmaking onder grote tijdsdruk heeft plaatsgevonden. Had de behandeling langer geduurd, dan was de verwerkingsbevoegdheid tussentijds van rechtswege vervallen. Het parlement heeft dit willen voorkomen en is alleen daarom akkoord gegaan met de permanentmaking. De regering heeft het parlement toen toegezegd met een nieuw wetsvoorstel te komen, aan de hand waarvan het parlementaire debat over de wenselijkheid van de verwerkingsbevoegdheid alsnog kan worden gevoerd. Met het huidige wetsvoorstel komt de regering die toezegging na.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B110F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B110F" w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="0360B8A2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B110F" w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="3097DD1E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B110F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B110F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008B110F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Eerdere advisering en noodzaak volwaardig parlementair debat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B110F" w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="4D0A9F90" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B110F" w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="2B984516" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B110F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>De Afdeling merkt op dat verschillende instanties kritiek hebben geuit op het eerdere voorstel van de regering om de verwerkingsbevoegdheid permanent te maken. Ook de Afdeling bracht in haar advies over de permanentmaking verschillende punten van zorg onder de aandacht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B110F" w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="0B9F1471" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B110F" w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="70DFF669" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B110F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ten eerste merkte zij op dat de noodzaak van de verwerkingsbevoegdheid nader moest worden gemotiveerd in het licht van al bestaande verwerkingsbevoegdheden op grond van Europese verordeningen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B110F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="008B110F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="5AFCFF4C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B110F" w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="36DAE8D7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B110F" w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="07235EF8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B110F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ten tweede vroeg de Afdeling aandacht voor het feit dat de met de verwerkingsbevoegdheid verwerkte gezichtsopnamen worden gekopieerd naar een separaat systeem, genaamd CATCH-vreemdelingen, met als doel de eventuele opsporing en vervolging van strafbare feiten. Het advies luidde om zeker te stellen dat het bestaan van dit systeem, de vormgeving ervan en het gebruik ervan in individuele gevallen voldoen aan de vereisten die het Unierecht daaraan stelt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B110F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B110F" w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="72FF01EB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B110F" w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="3BF98C8F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B110F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ten derde wees de Afdeling op een evaluatie van de verwerkingsbevoegdheid, waaruit is gebleken dat biometrische gegevens van vreemdelingen niet altijd tijdig worden vernietigd. Zij adviseerde om concreet uiteen te zetten hoe dit in de toekomst wordt voorkomen, en een evaluatiebepaling in het wetsvoorstel op te nemen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B110F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B110F" w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="6F920AE9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B110F" w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="50B978FD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B110F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Mede vanwege deze adviesopmerkingen heeft de tijdelijke commissie Grondrechten en Constitutionele toetsing van de Tweede Kamer een advies opgesteld over de permanentmaking van de verwerkingsbevoegdheid.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B110F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="008B110F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Niettemin hebben zowel de Tweede als de Eerste Kamer het wetsvoorstel onder grote tijdsdruk moeten behandelen, zonder zorgvuldig op de gegeven adviezen te kunnen reflecteren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B110F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B110F" w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="766374EC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B110F" w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="60897AF7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B110F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>De Afdeling merkt op dat het wetstraject tot nu toe onzorgvuldig is verlopen. Zij onderschrijft dan ook het doel van de regering om alsnog een inhoudelijk debat over de verwerkingsbevoegdheid mogelijk te maken. Met het oog hierop is het noodzakelijk dat de regering het wetsvoorstel van een duidelijke motivering voorziet, zodat het parlement daarop kan reageren. De Afdeling bespreekt die motivering hieronder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B110F" w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="153F520A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B110F" w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="393B0A39" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B110F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B110F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008B110F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Motivering van het huidige wetsvoorstel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B110F" w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="2903F637" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B110F" w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="180956BA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B110F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Volgens de toelichting bij het wetsvoorstel blijft de regering bij het standpunt dat het behoud van de verwerkingsbevoegdheid noodzakelijk is om de openbare veiligheid te beschermen en wanordelijkheden en strafbare feiten te voorkomen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B110F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="008B110F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Weliswaar zijn er enkele knelpunten in de uitvoering, maar die zullen worden weggenomen met interne controlemechanismen en procedures rond gegevensbeheer, zo stelt de toelichting.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B110F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B110F" w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="3950E0A2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B110F" w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="6EC67021" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B110F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ook wijst de regering op een uitvoeringstoets van de IND, die op verzoek van de Eerste Kamer is verricht. Daaruit blijkt dat het opnieuw tijdelijk maken van de verwerkingsbevoegdheid negatieve consequenties heeft voor de uitvoerbaarheid. De IND en ketenpartners zullen zich immers moeten voorbereiden op een mogelijke beëindiging van de verwerkingsbevoegdheid, hetgeen onzekerheid en druk op de uitvoeringscapaciteit teweegbrengt. De regering stelt dat deze voorbereidingen niet kunnen worden verlangd zolang de toekomst van de verwerkingsbevoegdheid nog ongewis is. Zij wenst daarom tijdig duidelijkheid te bieden door ruim voor het verstrijken van de termijn van de voorgestelde horizonbepaling een besluit te nemen over het al dan niet in procedure brengen van een wetsvoorstel waarmee de horizonbepaling wordt verlengd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B110F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B110F" w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="4DC8948E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B110F" w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="22F7DB16" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B110F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>De Afdeling merkt op dat deze toelichting geheel is gericht op het behoud van de verwerkingsbevoegdheid, niet op de herinvoering van een horizonbepaling. De toelichting sluit met andere woorden niet aan op de inhoud van de voorgestelde wettekst.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B110F" w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="199CAA1E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B110F" w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="2A37138C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B110F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Deze discrepantie lijkt verklaarbaar vanuit de gedachte dat het wetsvoorstel dient als een vehikel waarmee de wenselijkheid van de verwerkingsbevoegdheid weer onder de aandacht van het parlement wordt gebracht. Die verklaarbaarheid is echter geen reden om af te zien van een inhoudelijke motivering van het wetsvoorstel. Het wetstraject dreigt hierdoor namelijk opnieuw op een onzorgvuldige wijze te verlopen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B110F" w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="1DF5A2C0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B110F" w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="73715EC3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B110F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Met het oog hierop dient de regering de kerninhoud van het wetsvoorstel, de horizonbepaling, van een motivering te voorzien. De Afdeling adviseert daarbij aansluiting te zoeken bij de reeds geïntroduceerde evaluatiebepaling, op grond waarvan het gebruik van de verwerkingsbevoegdheid na drie jaar zal worden geëvalueerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B110F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B110F" w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="5F4D55D3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="34E26A93" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B110F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>De Afdeling adviseert gelet op al het voorgaande om de voorliggende wettekst alsnog dragend te motiveren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="6D1F6AF5" w14:textId="387CDE33">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="695725DF" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Dit advies is opgevolgd. In hoofdstuk 2 van de memorie van toelichting is de herinvoering van de horizonbepaling inhoudelijk gemotiveerd, waarbij ook aansluiting is gezocht bij de bestaande evaluatieverplichting. Hoewel het achterliggende doel van de totstandkoming van dit wetsvoorstel onverminderd blijft dat uitvoering wordt gegeven aan de toezegging om de Kamers alsnog in de gelegenheid te stellen een zorgvuldige inhoudelijke afweging te maken over de wenselijkheid van de nationale bevoegdheid om biometrische gegevens van vreemdelingen af te nemen en te verwerken, laat dit onverlet dat aan de herinvoering van de horizonbepaling voordelen zijn verbonden. Een </w:t>
       </w:r>
       <w:r w:rsidRPr="00A06DF9">
         <w:t xml:space="preserve">horizonbepaling verplicht de wetgever immers binnen gestelde termijn expliciet te beoordelen of voortzetting, aanpassing of beëindiging van de </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">verleende </w:t>
       </w:r>
       <w:r w:rsidRPr="00A06DF9">
         <w:t>bevoegdheden gerechtvaardigd is</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B110F" w:rsidR="00130DBC" w:rsidP="008B110F" w:rsidRDefault="00130DBC" w14:paraId="778474C0" w14:textId="77777777">
-[...59 lines deleted...]
-    <w:p w:rsidR="00490C55" w:rsidP="009F30FA" w:rsidRDefault="009F30FA" w14:paraId="319174F6" w14:textId="1F30A05B">
+    <w:p w:rsidRPr="008B110F" w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="4F54D95E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B110F" w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="0523C092" w14:textId="520DB767">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B110F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Afdeling advisering van de Raad van State heeft een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B110F" w:rsidDel="0000781F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>aantal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B110F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bezwaren bij het voorstel en adviseert het voorstel niet bij de Tweede Kamer der Staten-Generaal in te dienen, tenzij het is aangepast.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B110F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="3E913873" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009F30FA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">De </w:t>
-      </w:r>
+        <w:t>De vice-president van de Raad van State,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="479F5736" w14:textId="061354F0">
       <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Th.C</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>. de Graaf</w:t>
+      </w:r>
       <w:r w:rsidRPr="009F30FA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>vice-president</w:t>
-[...13 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F30FA" w:rsidP="009F30FA" w:rsidRDefault="009F30FA" w14:paraId="164817C0" w14:textId="6B64F8C2">
+    <w:p w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="46E198F8" w14:textId="77777777">
       <w:r>
-        <w:t xml:space="preserve">Van de gelegenheid is gebruik gemaakt om </w:t>
-[...6 lines deleted...]
-    <w:p w:rsidR="009F30FA" w:rsidP="009F30FA" w:rsidRDefault="009F30FA" w14:paraId="1BAFDDD3" w14:textId="6555394D">
+        <w:t xml:space="preserve">Van de gelegenheid is gebruik gemaakt om in de memorie van toelichting enkele tekstuele verbeteringen aan te brengen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="57B64094" w14:textId="77777777"/>
+    <w:p w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="05D8497B" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Ik verzoek U het hierbij gevoegde voorstel van wet en de gewijzigde memorie van toelichting aan de Tweede Kamer der Staten-Generaal te zenden. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F38D1" w:rsidP="00490C55" w:rsidRDefault="006F38D1" w14:paraId="127BEA07" w14:textId="77777777"/>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00E90C7B" w:rsidR="00490C55" w:rsidP="00490C55" w:rsidRDefault="00490C55" w14:paraId="357CE511" w14:textId="613FD7D0">
+    <w:p w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="5587B3BF" w14:textId="77777777"/>
+    <w:p w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="52078BD7" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00E90C7B" w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="068C8EB3" w14:textId="77777777">
       <w:r w:rsidRPr="00E90C7B">
-        <w:t xml:space="preserve">De </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00E90C7B">
+        <w:t>De Minister van Asiel en</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> Migratie, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E90C7B" w:rsidR="00490C55" w:rsidP="00490C55" w:rsidRDefault="00490C55" w14:paraId="51CD188B" w14:textId="77777777"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00E90C7B" w:rsidR="00490C55" w:rsidP="00490C55" w:rsidRDefault="00B84299" w14:paraId="47438DA0" w14:textId="5E48487A">
+    <w:p w:rsidRPr="00E90C7B" w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="227005DA" w14:textId="1E90D913">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Bart</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E90C7B">
+        <w:t xml:space="preserve">G. </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> van den </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00E90C7B">
+        <w:t>van den Brink</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E90C7B" w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="3E9D4B3F" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Brink</w:t>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00E90C7B" w:rsidR="009B29F2" w:rsidRDefault="009B29F2" w14:paraId="019304AC" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E90C7B" w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="335C7B91" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E90C7B" w:rsidR="009B29F2" w:rsidRDefault="009B29F2" w14:paraId="0026F72E" w14:textId="77777777">
-[...10 lines deleted...]
-      <w:pgMar w:top="3764" w:right="2777" w:bottom="1077" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidR="00410482" w:rsidP="00410482" w:rsidRDefault="00410482" w14:paraId="7DFD2EAE" w14:textId="77777777"/>
+    <w:p w:rsidR="00410482" w:rsidRDefault="00410482" w14:paraId="35608FB7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:ind w:left="3310" w:hanging="3310"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00410482">
+      <w:endnotePr>
+        <w:numFmt w:val="decimal"/>
+      </w:endnotePr>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="360" w:right="566" w:bottom="1417" w:left="420" w:header="360" w:footer="1440" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05A16EC5" w14:textId="77777777" w:rsidR="008F7242" w:rsidRDefault="008F7242">
-[...5 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="2CAEECDB" w14:textId="77777777" w:rsidR="00677BF4" w:rsidRDefault="00677BF4">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="exact"/>
+      </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69970D41" w14:textId="77777777" w:rsidR="008F7242" w:rsidRDefault="008F7242">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0BDCF171" w14:textId="77777777" w:rsidR="00677BF4" w:rsidRDefault="00677BF4">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
-        <w:continuationSeparator/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="1A0C0C0F" w14:textId="77777777" w:rsidR="00677BF4" w:rsidRDefault="00677BF4">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...8 lines deleted...]
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lohit Hindi">
-[...8 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...24 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2126F7AE" w14:textId="77777777" w:rsidR="008F7242" w:rsidRDefault="008F7242">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="21E51686" w14:textId="77777777" w:rsidR="00677BF4" w:rsidRDefault="00677BF4">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50F57331" w14:textId="77777777" w:rsidR="008F7242" w:rsidRDefault="008F7242">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="005C8971" w14:textId="77777777" w:rsidR="00677BF4" w:rsidRDefault="00677BF4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="4D29612C" w14:textId="77777777" w:rsidR="008B110F" w:rsidRPr="00776511" w:rsidRDefault="008B110F" w:rsidP="008B110F">
+    <w:p w14:paraId="74F4D493" w14:textId="77777777" w:rsidR="00410482" w:rsidRPr="00410482" w:rsidRDefault="00410482" w:rsidP="00410482">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00776511">
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00410482">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00776511">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00410482">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Artikel 106a Vreemdelingenwet 2000.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="4781A8FB" w14:textId="77777777" w:rsidR="008B110F" w:rsidRPr="00776511" w:rsidRDefault="008B110F" w:rsidP="008B110F">
+    <w:p w14:paraId="6F8C05E8" w14:textId="77777777" w:rsidR="00410482" w:rsidRPr="00410482" w:rsidRDefault="00410482" w:rsidP="00410482">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00776511">
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00410482">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00776511">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00410482">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Artikel 107, eerste lid, onder a, Vreemdelingenwet 2000.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="543C7069" w14:textId="77777777" w:rsidR="008B110F" w:rsidRPr="00776511" w:rsidRDefault="008B110F" w:rsidP="008B110F">
+    <w:p w14:paraId="69CB94E2" w14:textId="77777777" w:rsidR="00410482" w:rsidRPr="00410482" w:rsidRDefault="00410482" w:rsidP="00410482">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00776511">
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00410482">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00776511">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00410482">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Stb. 2026, 47.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="2DB15412" w14:textId="77777777" w:rsidR="008B110F" w:rsidRPr="00776511" w:rsidRDefault="008B110F" w:rsidP="008B110F">
+    <w:p w14:paraId="421B88D4" w14:textId="77777777" w:rsidR="00410482" w:rsidRPr="00410482" w:rsidRDefault="00410482" w:rsidP="00410482">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00776511">
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00410482">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00776511">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00410482">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Toelichting bij het wetsvoorstel, paragraaf 1 en 2; Kamerstukken I 2025/26, 36859, nr. D; Handelingen I 2025/26, nr. 18, item 9, p. 12.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="06F30DE9" w14:textId="77777777" w:rsidR="008B110F" w:rsidRDefault="008B110F" w:rsidP="008B110F">
+    <w:p w14:paraId="355D07FB" w14:textId="77777777" w:rsidR="00410482" w:rsidRPr="00410482" w:rsidRDefault="00410482" w:rsidP="00410482">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00776511">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00410482">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00776511">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00410482">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Advies van de Afdeling van 8 oktober 2025, (W03.25.00170/II), Kamerstukken II 2025/26, 36859, nr. 4, punt 2.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="35694F2E" w14:textId="77777777" w:rsidR="008B110F" w:rsidRPr="00776511" w:rsidRDefault="008B110F" w:rsidP="008B110F">
+    <w:p w14:paraId="4D07EF4A" w14:textId="77777777" w:rsidR="00410482" w:rsidRPr="00410482" w:rsidRDefault="00410482" w:rsidP="00410482">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00776511">
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00410482">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00776511">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00410482">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Advies van de Afdeling van 8 oktober 2025, (W03.25.00170/II), Kamerstukken II 2025/26, 36859, nr. 4, punt 3.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="240F5FA5" w14:textId="77777777" w:rsidR="008B110F" w:rsidRPr="00776511" w:rsidRDefault="008B110F" w:rsidP="008B110F">
+    <w:p w14:paraId="4473D22F" w14:textId="77777777" w:rsidR="00410482" w:rsidRPr="00410482" w:rsidRDefault="00410482" w:rsidP="00410482">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00776511">
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00410482">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00776511">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00410482">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Advies van de Afdeling van 8 oktober 2025, (W03.25.00170/II), Kamerstukken II 2025/26, 36859, nr. 4, punt 4.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="7CD4FECD" w14:textId="77777777" w:rsidR="008B110F" w:rsidRPr="00776511" w:rsidRDefault="008B110F" w:rsidP="008B110F">
+    <w:p w14:paraId="2A5328EC" w14:textId="77777777" w:rsidR="00410482" w:rsidRPr="00410482" w:rsidRDefault="00410482" w:rsidP="00410482">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00776511">
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00410482">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00776511">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00410482">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 36859, nr. 9.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="123FF1B7" w14:textId="77777777" w:rsidR="008B110F" w:rsidRPr="00776511" w:rsidRDefault="008B110F" w:rsidP="008B110F">
+    <w:p w14:paraId="5355A306" w14:textId="77777777" w:rsidR="00410482" w:rsidRPr="00410482" w:rsidRDefault="00410482" w:rsidP="00410482">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00776511">
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00410482">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00776511">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00410482">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> De Tweede Kamer heeft de permanentmaking als hamerstuk afgedaan. Zie besluitenlijst procedurevergadering vaste commissie Asiel en Migratie van 22 januari 2026, website Tweede Kamer, agendapunt 5.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="3A28BB0B" w14:textId="77777777" w:rsidR="008B110F" w:rsidRPr="00776511" w:rsidRDefault="008B110F" w:rsidP="008B110F">
+    <w:p w14:paraId="175C0D5A" w14:textId="77777777" w:rsidR="00410482" w:rsidRPr="00410482" w:rsidRDefault="00410482" w:rsidP="00410482">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00776511">
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00410482">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00776511">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00410482">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Toelichting bij het wetsvoorstel, paragraaf 2.4.1.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="479C6C5D" w14:textId="77777777" w:rsidR="008B110F" w:rsidRDefault="008B110F" w:rsidP="008B110F">
+    <w:p w14:paraId="4178E5F3" w14:textId="77777777" w:rsidR="00410482" w:rsidRPr="00410482" w:rsidRDefault="00410482" w:rsidP="00410482">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00776511">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00410482">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00776511">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00410482">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Toelichting bij het wetsvoorstel, paragraaf 2.1.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="56F5FDAE" w14:textId="77777777" w:rsidR="008B110F" w:rsidRPr="00776511" w:rsidRDefault="008B110F" w:rsidP="008B110F">
+    <w:p w14:paraId="561A7437" w14:textId="77777777" w:rsidR="00410482" w:rsidRPr="00410482" w:rsidRDefault="00410482" w:rsidP="00410482">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00776511">
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00410482">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00776511">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00410482">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Toelichting bij het wetsvoorstel, paragraaf 3.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="3611EA82" w14:textId="77777777" w:rsidR="008B110F" w:rsidRDefault="008B110F" w:rsidP="008B110F">
+    <w:p w14:paraId="4FE9531F" w14:textId="77777777" w:rsidR="00410482" w:rsidRPr="00410482" w:rsidRDefault="00410482" w:rsidP="00410482">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00776511">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00410482">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00776511">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00410482">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Artikel II in Stb. 2026, 47.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1622 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:embedSystemFonts/>
   <w:proofState w:spelling="clean"/>
-  <w:defaultTabStop w:val="708"/>
-  <w:hyphenationZone w:val="425"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="1109"/>
+  <w:doNotHyphenateCaps/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:doNotShadeFormData/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00392D9A"/>
-[...79 lines deleted...]
-    <w:rsid w:val="00F97FFC"/>
+    <w:rsidRoot w:val="003D3A40"/>
+    <w:rsid w:val="000868FF"/>
+    <w:rsid w:val="000F07AD"/>
+    <w:rsid w:val="00112DF8"/>
+    <w:rsid w:val="0011450B"/>
+    <w:rsid w:val="00114BBD"/>
+    <w:rsid w:val="00194D11"/>
+    <w:rsid w:val="00196F25"/>
+    <w:rsid w:val="001D39DF"/>
+    <w:rsid w:val="001D469A"/>
+    <w:rsid w:val="00211B8D"/>
+    <w:rsid w:val="002332C3"/>
+    <w:rsid w:val="00251A6D"/>
+    <w:rsid w:val="003038A3"/>
+    <w:rsid w:val="003B5E4B"/>
+    <w:rsid w:val="003D3A40"/>
+    <w:rsid w:val="00410482"/>
+    <w:rsid w:val="004539C2"/>
+    <w:rsid w:val="00463B6E"/>
+    <w:rsid w:val="00491CF6"/>
+    <w:rsid w:val="004936A4"/>
+    <w:rsid w:val="004C200A"/>
+    <w:rsid w:val="0052547E"/>
+    <w:rsid w:val="005D6764"/>
+    <w:rsid w:val="00644963"/>
+    <w:rsid w:val="00677BF4"/>
+    <w:rsid w:val="00755D6E"/>
+    <w:rsid w:val="0079685E"/>
+    <w:rsid w:val="007A34B2"/>
+    <w:rsid w:val="007E50B1"/>
+    <w:rsid w:val="008000F5"/>
+    <w:rsid w:val="00807DEB"/>
+    <w:rsid w:val="008277D3"/>
+    <w:rsid w:val="008A0302"/>
+    <w:rsid w:val="008A3AA1"/>
+    <w:rsid w:val="008B5A27"/>
+    <w:rsid w:val="008E5F4D"/>
+    <w:rsid w:val="00954341"/>
+    <w:rsid w:val="009871E2"/>
+    <w:rsid w:val="009A5586"/>
+    <w:rsid w:val="009D0215"/>
+    <w:rsid w:val="009D1BBA"/>
+    <w:rsid w:val="00A55F71"/>
+    <w:rsid w:val="00A56A7B"/>
+    <w:rsid w:val="00A85583"/>
+    <w:rsid w:val="00A91022"/>
+    <w:rsid w:val="00AA1ACB"/>
+    <w:rsid w:val="00B214BC"/>
+    <w:rsid w:val="00B3559D"/>
+    <w:rsid w:val="00C04A31"/>
+    <w:rsid w:val="00C34B4B"/>
+    <w:rsid w:val="00C47845"/>
+    <w:rsid w:val="00C87B49"/>
+    <w:rsid w:val="00CC69C9"/>
+    <w:rsid w:val="00D67F15"/>
+    <w:rsid w:val="00D73680"/>
+    <w:rsid w:val="00DF78E1"/>
+    <w:rsid w:val="00E7157E"/>
+    <w:rsid w:val="00EA2B16"/>
+    <w:rsid w:val="00EA4728"/>
+    <w:rsid w:val="00F53634"/>
+    <w:rsid w:val="00F83D82"/>
+    <w:rsid w:val="00F9021D"/>
+    <w:rsid w:val="00FE2FBD"/>
+    <w:rsid w:val="00FE7D01"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="38C018C3"/>
-  <w15:docId w15:val="{6B7A6CC5-08A3-47C6-BA14-0F44DA246630}"/>
+  <w14:docId w14:val="3D6FECB8"/>
+  <w15:docId w15:val="{3082323A-6BD9-40B9-8ED5-918E89321B66}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...4 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3510,1479 +2443,74 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-[...1403 lines deleted...]
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5131,438 +2659,846 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="paragraph" w:styleId="Eindnoottekst">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:semiHidden/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Eindnootmarkering">
+    <w:name w:val="endnote reference"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Voetnootverwijzing">
+    <w:name w:val="Voetnootverwijzing"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="wetsvoorstel">
+    <w:name w:val="wetsvoorstel"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-1440"/>
+        <w:tab w:val="left" w:pos="-720"/>
+        <w:tab w:val="left" w:pos="0"/>
+        <w:tab w:val="left" w:pos="288"/>
+        <w:tab w:val="left" w:pos="720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer1">
+    <w:name w:val="Alineanummer 1"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Bibliografie1">
+    <w:name w:val="Bibliografie1"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument5">
+    <w:name w:val="Dokument 5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument6">
+    <w:name w:val="Dokument 6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument4">
+    <w:name w:val="Dokument 4"/>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer2">
+    <w:name w:val="Alineanummer 2"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dokument1">
+    <w:name w:val="Dokument 1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer3">
+    <w:name w:val="Alineanummer 3"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer4">
+    <w:name w:val="Alineanummer 4"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer5">
+    <w:name w:val="Alineanummer 5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer6">
+    <w:name w:val="Alineanummer 6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument2">
+    <w:name w:val="Dokument 2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer7">
+    <w:name w:val="Alineanummer 7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer8">
+    <w:name w:val="Alineanummer 8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Techninit">
+    <w:name w:val="Techn init"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokuinit">
+    <w:name w:val="Doku init"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument3">
+    <w:name w:val="Dokument 3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument7">
+    <w:name w:val="Dokument 7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument8">
+    <w:name w:val="Dokument 8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch1">
+    <w:name w:val="Technisch 1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch2">
+    <w:name w:val="Technisch 2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch3">
+    <w:name w:val="Technisch 3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch5">
+    <w:name w:val="Technisch 5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch6">
+    <w:name w:val="Technisch 6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch7">
+    <w:name w:val="Technisch 7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch4">
+    <w:name w:val="Technisch 4"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch8">
+    <w:name w:val="Technisch 8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Amendement">
+    <w:name w:val="Amendement"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="3310"/>
+        <w:tab w:val="left" w:pos="3600"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg1">
+    <w:name w:val="inhopg 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="480"/>
+      <w:ind w:left="720" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg2">
+    <w:name w:val="inhopg 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg3">
+    <w:name w:val="inhopg 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="2160" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg4">
+    <w:name w:val="inhopg 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="2880" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg5">
+    <w:name w:val="inhopg 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="3600" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg6">
+    <w:name w:val="inhopg 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg7">
+    <w:name w:val="inhopg 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg8">
+    <w:name w:val="inhopg 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg9">
+    <w:name w:val="inhopg 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index1">
+    <w:name w:val="index 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="1440"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index2">
+    <w:name w:val="index 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bronvermelding">
+    <w:name w:val="bronvermelding"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bijschrift">
+    <w:name w:val="bijschrift"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EquationCaption">
+    <w:name w:val="_Equation Caption"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00410482"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="005E5035"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00410482"/>
     <w:rPr>
-      <w:color w:val="666666"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
-  </w:style>
-[...2 lines deleted...]
-    <w:rsid w:val="005E5035"/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\GriffieSjablonen\rvsr.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Kantoor">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Kantoor">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr"/>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>8634</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1625</ap:Words>
+  <ap:Characters>8939</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>71</ap:Lines>
-  <ap:Paragraphs>20</ap:Paragraphs>
+  <ap:Lines>74</ap:Lines>
+  <ap:Paragraphs>21</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr>rvsr</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>10183</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>10543</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
-  <dc:subject/>
   <dc:creator/>
-  <keywords/>
   <lastModifiedBy/>
   <revision/>
+  <lastPrinted>2026-07-02T11:36:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
+  <dc:subject/>
+  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>