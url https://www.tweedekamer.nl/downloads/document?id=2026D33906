--- v0 (2026-06-30)
+++ v1 (2026-08-15)
@@ -1,7362 +1,1525 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00841BCD" w:rsidR="008A2A35" w:rsidP="00841BCD" w:rsidRDefault="008A2A35" w14:paraId="2BA0E078" w14:textId="77777777">
+    <w:p w:rsidRPr="00611195" w:rsidR="00611195" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="15587F44" w14:textId="65E79EF2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00611195" w:rsidR="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>322</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00611195" w:rsidR="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00611195" w:rsidR="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00611195" w:rsidR="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kinderopvang</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="00611195" w:rsidP="00611195" w:rsidRDefault="00611195" w14:paraId="33BF7019" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00611195" w:rsidR="007C67DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>589</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>minister van Sociale Zaken en Werkgelegenheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="00611195" w14:paraId="714B64FD" w14:textId="13D88181">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="008C3A29" w:rsidP="008C3A29" w:rsidRDefault="00675F9B" w14:paraId="4E979948" w14:textId="09BEFE35">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="00611195" w:rsidP="00611195" w:rsidRDefault="00611195" w14:paraId="639F9B55" w14:textId="625BC98B">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...168 lines deleted...]
-    <w:p w:rsidR="008C3A29" w:rsidP="008C3A29" w:rsidRDefault="008C3A29" w14:paraId="4B285EA1" w14:textId="77777777">
+        </w:rPr>
+        <w:t>Den Haag, 30 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="455A2462" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...228 lines deleted...]
-    <w:p w:rsidRPr="00841BCD" w:rsidR="00675F9B" w:rsidP="00841BCD" w:rsidRDefault="00675F9B" w14:paraId="2E41A08E" w14:textId="2D69B51D">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="7AAEE43A" w14:textId="746E4501">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toezicht is een belangrijke waarborg voor de kwaliteit en veiligheid van kinderopvang. Op Bonaire, Sint Eustatius en Saba is het de Inspectie van het Onderwijs (hierna: inspectie) die, samen met de lokale inspectie, toezicht houdt op de kinderopvang. In dat kader heeft de inspectie in 2025 alle kinderopvanglocaties onderzocht en getoetst op de kwaliteitseisen. Ik stuur het rapport hierover naar uw Kamer. Hierin staan de uitkomsten van het onderzoek naar de kwaliteit van de kinderopvang in Caribisch Nederland in 2025. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="2276832D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="379323CC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De inspectie constateert dat de kwaliteit van de kinderopvang in Caribisch Nederland sinds de start van het programma BES(t) 4 kids in 2018 en de start van het toezicht op de kinderopvang in 2020 verbeterd is. Kinderen worden steeds beter gestimuleerd in hun ontwikkeling. Ook stuurt de leiding steeds beter op het verbeteren van de kwaliteit. Tegelijkertijd constateert de inspectie dat er ook nog ruimte is voor verbetering. De inspectie laat per thema zien wat positieve ontwikkelingen zijn en benoemt de verbeterpunten. De inspectie schat in dat die ruimte voor verbetering aanwezig is, omdat er locaties zijn die op de specifieke punten een positieve waardering hebben gekregen. Organisaties kunnen dus van elkaar leren. Aandachtspunten zijn onder andere het opleidingsniveau van beroepskrachten en het hebben van de Verklaring Omtrent het Gedrag (hierna: VOG). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="22D129C5" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="4D3C2A2E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...14 lines deleted...]
-    <w:p w:rsidRPr="00841BCD" w:rsidR="008A2A35" w:rsidP="00841BCD" w:rsidRDefault="008A2A35" w14:paraId="1689A132" w14:textId="4C3C1F81">
+        </w:rPr>
+        <w:t>In deze brief geef ik, mede namens de Staatssecretaris van Onderwijs en Emancipatie, mijn reactie op het rapport. Allereerst schets ik de context van het toezicht op de kinderopvang in Caribisch Nederland. Vervolgens ga ik in op de belangrijkste bevindingen en daarna op de aanbevelingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="182B08B8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="45FA44CC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Context: toezicht kinderopvang Caribisch Nederland</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A2A35" w:rsidP="00B01DE8" w:rsidRDefault="00D71EEB" w14:paraId="054877CC" w14:textId="7F2AFD9C">
-[...296 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="2D2E2AAA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sinds 1 januari 2026 is de Wet kinderopvang BES (hierna: Wko BES) in werking getreden en houdt de inspectie toezicht op de kwaliteit en veiligheid aan de hand van de eisen in deze wet en onderliggende regelgeving. Maar ook voor de inwerkingtreding van de Wko BES was er sprake van toezicht. Sinds 2020 houdt de inspectie toezicht op de kwaliteit van de kinderopvang in Caribisch Nederland, op basis van de eisen in de Eilandsverordeningen. Dit doet zij op een stimulerende manier, dat wil zeggen: gericht op samenwerken aan herstel van verbeterpunten. Dit gebeurt samen met de lokale inspecteurs van de openbare lichamen. Elke locatie ontvangt na afloop van het onderzoek een rapport. Na afloop van alle onderzoeken, brengt de inspectie een rapport uit over de kwaliteit en monitort zo de ontwikkelingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="5F278C74" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="0B443009" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Rapport kwaliteit en veiligheid 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="51F38057" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook in 2025 heeft de inspectie de kwaliteit van de kinderopvang op Bonaire, Sint Eustatius en Saba onderzocht. Er is, samen met de lokale inspectie op de drie eilanden, onderzoek uitgevoerd op alle 79 kinderopvanglocaties voor dagopvang, buitenschoolse opvang en gastouderopvang. Tijdens de onderzoeken werd gekeken of i. de kinderopvang voldeed aan de eisen op het gebied van administratie, personeel en accommodatie, ii. de kinderen voldoende werden gestimuleerd in hun ontwikkeling, iii. de opvang veilig en gezond was voor kinderen en iv. de leiding stuurt op het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">verbeteren van de kwaliteit. Daar waar tekortkomingen werden geconstateerd, werden herstelafspraken met een termijn afgesproken. De inspectie vergelijkt de uitkomsten met eerdere jaren en volgt zo de ontwikkelingen door de jaren heen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="058F76DB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="6BCF5C97" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bevindingen inspectie over 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="0D1FED11" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het algemene beeld is dat de kwaliteit van de kinderopvang in 2025 is verbeterd. In dit hoofdstuk licht ik de belangrijkste bevindingen van de inspectie toe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="1CD66158" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...246 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="67614156" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Kwaliteit van de kinderopvang</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="19146E51" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Steeds meer beroepskrachten hebben een mbo-opleiding op niveau 3 of 4, gericht op het signaleren van leer- en ontwikkelachterstanden. Echter, bij meer dan de helft van de locaties hebben niet alle beroepskrachten een opleiding op het vereiste niveau hebben. Dat is vergelijkbaar met 2024. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="3FD8C662" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="7A3F76D7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verder stimuleert ongeveer de helft van de kinderopvangorganisaties kinderen steeds meer in hun ontwikkeling. Dit wil zeggen dat de kinderen spelenderwijs uitgedaagd worden in hun ontwikkeling. En dat de inrichting van de ruimtes en de spelmaterialen hierop afgestemd zijn. Ook is er op de meeste locaties een positief pedagogisch klimaat, wat betekent dat er op een sensitieve en responsieve manier omgegaan wordt met de kinderen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="6FBEFCC1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 19 locaties heerst er geen positief pedagogisch klimaat. Hier was sprake van een onrustige sfeer, ongewenst gedrag van kinderen en een gebrekkige sensitieve en responsieve omgang met kinderen. Dit moet volgens de inspectie beter. Een positief pedagogisch klimaat is een voorwaarde voor de ontwikkeling van kinderen. Daarnaast ontbreekt bij meer dan de helft van de locaties een (volledig) pedagogisch beleidsplan of er wordt niet naar gehandeld. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="0CF372A0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="72811700" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...433 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Professionalisering kinderopvangorganisaties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="5D5C41A6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In vergelijking met voorgaande jaren blijkt dat organisaties meer de samenwerking opzoeken met ouders, onderwijs en andere partners. Een andere positieve bevinding is dat de houders van organisaties beter sturen op de verbetering van de kwaliteit van de kinderopvang. Ook valt op dat meer organisaties hun visie, ambitie en doelen formuleren dan in voorgaande metingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="374F77D0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...148 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="7EB43FB9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Veiligheid en gezondheid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A71541" w:rsidP="003F302E" w:rsidRDefault="00C00A35" w14:paraId="041CF620" w14:textId="77777777">
-[...302 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="63FDA240" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op het gebied van veiligheid en gezondheid constateert de inspectie dat iets meer dan de helft van de locaties een veiligheids- en gezondheidsbeleid heeft. Dat is een sterke verbetering ten opzichte van 2024. Deze plannen voldoen slechts bij een derde van de locaties aan de gestelde eisen. Ook zijn er nog steeds veel organisaties die niet voldoen aan de vereisten ten aanzien van de VOG’s. Op dit onderdeel is er zelfs sprake van achteruitgang in vergelijking met 2024. Op bijna de helft van de locaties zijn er medewerkers zonder een VOG. Als de VOG’s wel aanwezig zijn, komt het ook nog vaak voor dat deze niet actueel zijn of niet bewaard worden in de administratie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="14466FCF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het blijft voor de organisaties moeilijk om aan de eisen omtrent VOG’s te voldoen, onder andere vanwege de grote hoeveelheid personeelswisselingen – bij een overstap naar een andere organisatie is een nieuwe VOG nodig - en de lange doorlooptijden voor het verkrijgen van een VOG. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="6D3C03A8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="32652B5C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...118 lines deleted...]
-          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tot slot wordt geconstateerd dat de veiligheid, toegankelijkheid en passendheid van binnen- en buitenruimtes op meer dan de helft van de locaties niet voldoet aan de vereisten. In vergelijking met 2024 is er sprake van een verbetering, maar de locaties zijn nog niet op het niveau van 2023. Daarnaast blijkt dat op minder locaties dan in 2024 de verhouding beroepskracht-kinderen op orde is. Bijvoorbeeld doordat een houder ondersteunend personeel meetelt in de beroepskracht-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">kindratio. Wel zorgt het overgrote deel van de organisaties voor gezonde en gevarieerde voeding en dat is een verbetering in vergelijking met voorgaande jaren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="6E3D2E7A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00841BCD" w:rsidR="00F57BCC" w:rsidP="00F57BCC" w:rsidRDefault="00F57BCC" w14:paraId="19395067" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="007A504B" w:rsidR="007A504B" w:rsidP="007A504B" w:rsidRDefault="005B5BBA" w14:paraId="7BD441CF" w14:textId="6AEC0542">
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="3C2CF827" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="2438D77F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reactie op bevindingen  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="33AFE91F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik ben blij dat er vorig jaar wederom een stap voorwaarts is gezet in de kinderopvang in Caribisch Nederland. Er is een stijgende lijn in de kwaliteit en veiligheid van de kinderopvang. Daar wil ik mijn waardering voor uitspreken. Door samen te werken met alle betrokkenen, de kinderopvangorganisaties, de openbare lichamen, de inspectie en het Rijk, kunnen we kinderopvang een plek geven in de samenleving, die bijdraagt aan een beter toekomstperspectief voor kinderen in Caribisch Nederland. Dat betekent niet dat de weg altijd eenvoudig is. Maar de vooruitgang die de kinderopvang heeft doorgemaakt en die terug te lezen is in het onderzoek van de inspectie is bemoedigend.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="7E8F16C3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="52692223" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoewel over het algemeen een stijgende lijn zichtbaar is, is een aantal onderdelen nog niet op orde, ook op fundamentele punten. Het gaat bijvoorbeeld om het pedagogisch klimaat bij ongeveer twintig organisaties. Dat terwijl een positief pedagogisch klimaat een voorwaarde is voor de ontwikkeling van kinderen. Het is van belang dat pedagogisch medewerkers op een sensitieve en responsieve manier omgaan met kinderen en dat er sprake is van een prettige sfeer in de kinderopvang. Om dit te blijven versterken, is vanuit het programma BES(t) 4 kids sinds begin 2026 een online trainingsdatabase opgezet. Hier ga ik bij paragraaf 4 (Aanbevelingen) verder op in.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="264F76C0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="518B7C04" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast voldoen steeds meer beroepskrachten aan het vereiste opleidingsniveau, maar blijft de helft van de locaties nog achter op dit gebied. Dat is een punt van zorg. Een voorwaarde voor kwalitatief goede kinderopvang en educatieve kwaliteit is goed opgeleide pedagogische professionals. Bovendien, om als kinderopvangorganisatie in de toekomst te kunnen blijven voldoen aan de wettelijke eisen voor het opleidingsniveau van personeel, is het noodzakelijk nieuwe werknemers op het passende niveau in de regio te blijven opleiden. Het is voor kinderopvangorganisaties niet eenvoudig om gekwalificeerd personeel te vinden. Dat heeft voor een deel te maken met het (beperkte) opleidingsaanbod op de eilanden, waar ik verder op in ga bij de aanbevelingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="6F217E3E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="72F4F3BA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook het op het gebied van veiligheid zijn er nog belangrijke stappen te zetten. Ouders moeten erop kunnen vertrouwen dat hun kind op een veilige plek is. Dat moet beter en daar moeten we in samenwerken. Ik vind het zorgelijk dat niet alle medewerkers in de kinderopvang beschikken over een VOG, omdat dit een belangrijke waarborg is voor de veiligheid van kinderen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="3A37134B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op basis van de Wko BES mogen er op dit moment alleen VOG’s uit Caribisch Nederland ingezet worden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="6DEBED4C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De kinderopvangorganisaties lopen regelmatig aan tegen de lange doorlooptijden voor het aanvragen van een VOG in Caribisch Nederland. Ik ben voornemens de Wko BES te wijzigen op dit onderdeel, zodat ook VOG’s uit Europees Nederland ingezet kunnen worden. Aangezien dit een kleine wijziging betreft, bezie ik momenteel of dit in een breder wetgevingstraject mee kan lopen. Dit voorkomt extra regeldruk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="0EFB80A3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In overleg met de inspectie heb ik besloten om tot die tijd VOG’s uit Europees Nederland te gedogen zodat ook houders, pedagogisch medewerkers en stagiaires die nog maar kort of tijdelijk in Caribisch Nederland verblijven eenvoudiger kunnen voldoen aan de VOG-vereisten. VOG’s uit Europees Nederland bieden voldoende waarborgen voor de veiligheid van de kinderen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="6182A2C9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>In mijn brief van 16 april jl.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00611195" w:rsidDel="00972468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>informeerde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ik uw Kamer dat de VOG’s één van de drie aandachtsgebieden is voor de handhaving in 2026. Dat betekent dat er een bestuurlijke boete opgelegd kan worden als niet aan de vereisten wordt voldaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="6BABF459" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="3EC9F9C9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een andere waarborg ten aanzien van de veiligheid is het verplicht melden van vermoedens van strafbare feiten. Het is belangrijk dat mogelijke signalen van strafbare feiten tijdig naar boven komen. In de Wko BES is deze meld-, overleg- en aangifteplicht geregeld, echter zijn de betreffende artikelen nog niet in werking getreden. In mijn brief van 16 april jl. heb ik uw Kamer geïnformeerd over deze meldplicht. Er mist een grondslag voor gegevensuitwisseling tussen de onafhankelijk deskundigen. Daarvoor is een wijziging van de wet nodig, welke onderdeel uitmaakt van de Verzamelwet SZW 2027. De verdere uitwerking van de gegevensverwerking wordt vormgegeven in onderliggende regelgeving. Zorgvuldige uitwerking hiervan kost tijd, daarom werk ik samen met de inspectie in Europees Nederland en de advies- en meldpunten huiselijk geweld en kindermishandeling in Caribisch Nederland aan een tussentijdse werkwijze die voor de kortere termijn meer waarborgen biedt voor de veiligheid van de kinderen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="65806CCF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="0ADB2468" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het feit dat organisaties steeds meer samenwerken met scholen, ouders en andere partners op de eilanden en dat ze zelf steeds meer werken aan kwaliteitsverbetering stemt mij positief voor de toekomst van de kinderopvang, en dus voor de kinderen, in Caribisch Nederland. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="14107024" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="55AADE0F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...561 lines deleted...]
-    <w:p w:rsidR="00A71597" w:rsidP="00CA3A09" w:rsidRDefault="007928FF" w14:paraId="38BFD5A6" w14:textId="27BEAC76">
+        </w:rPr>
+        <w:t>Aanbevelingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="1715BC25" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Naar aanleiding van de bevindingen heeft de inspectie verschillende aanbevelingen in haar rapport opgenomen, gericht aan beroepskrachten, houders, openbare lichamen en het Rijk. Ik ga hierin op de belangrijkste aanbevelingen die in het rapport worden gedaan voor het Rijk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="37DF90FD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="16CA0092" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ondersteuning kinderopvangorganisaties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="5E849F87" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De inspectie vraagt aan het Rijk de kinderopvangorganisaties ook de komende jaren te blijven ondersteunen om te voldoen aan de eisen in de Wko BES. Dit blijf ik ook doen. Het programma BES(t) 4 kids monitort de voortgang op de ondersteuningsstructuur voor de kinderopvangorganisaties, waarvan de verantwoordelijkheid sinds 1 januari 2026 bij de openbare lichamen ligt. Er zijn inmiddels zowel eilandelijke ondersteuningsstructuren als een eiland-overstijgende ondersteuningsstructuur opgezet, om de gedeelde uitdagingen op te pakken. Deze laatste heeft de vorm van een online trainingsdatabase waarin professionals in de kinderopvang trainingsmaterialen, hulpmiddelen en tools kunnen vinden die betrekking hebben op verdere professionalisering van de kinderopvangsector.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="20E8EA9E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="227D6A72" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meer concreet gaat het om online te volgen trainingen, onder andere over de vier pedagogische basisdoelen en interactievaardigheden, en om hulpmiddelen zoals presentaties, formats en templates rond thema’s als veiligheid en gezondheid en pedagogisch beleid en praktijk. Deze trainingen en tools zijn beschikbaar in drie talen (Nederlands, Engels en Papiaments). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="40694FFC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="232E55B5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Stimuleren verbeteren arbeidsvoorwaarden / sector</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="439ACE74" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een andere aanbeveling van de inspectie aan het Rijk is het stimuleren van een kinderopvangsector die aantrekkelijk is om in te werken, bijvoorbeeld door ondersteuning te bieden in het verbeteren </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">van de arbeidsvoorwaarden voor de kinderopvangsector en het komen tot een CAO. Het verbeteren van de arbeidsvoorwaarden en het opstellen van een CAO zijn de verantwoordelijkheid van de werkgevers en werknemers. Ik vind het belangrijk dat er goede afspraken zijn tussen werkgever en werknemer en dat de kinderopvang ook een aantrekkelijke sector is om in te werken. Helaas is er nu veel uitstroom naar andere domeinen, nadat nieuwe medewerkers hun opleiding hebben afgerond. Omdat een CAO tot stand komt tussen de werkgever en werknemer vind ik het niet gepast hierin vanuit het Rijk een eigenstandige rol in te pakken die afbreuk doet aan de verantwoordelijkheden van werkgevers en werknemers. Wel moedig ik de verantwoordelijke partijen aan om hier stappen in te zetten. Daarnaast worden binnen het programma BES(t) 4 kids op korte termijn kennis en ervaringen uitgewisseld rondom het verbeteren van de arbeidsvoorwaarden op de eilanden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="24EF1FD8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="04A563EF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voldoende opleidingsaanbod</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="57F77FB8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rStyle w:val="Verwijzingopmerking"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De inspectie beveelt aan om te zorgen voor voldoende passende en toegankelijke opleidingsmogelijkheden voor de kinderopvangsector. In het verleden is gebleken dat door de schaalgrootte van de eilanden de uitvoering van een eilandspecifiek aanbod complex en kostbaar is. Het is voor de individuele BES-eilanden bijvoorbeeld niet mogelijk om jaarlijks voor elk mbo/CVQ-niveau een cohort te laten starten aan de opleiding tot pedagogisch professional. Daarom werkt OCW aan een duurzaam, eilandoverstijgend opleidingsconcept voor pedagogisch professionals in de kinderopvang in Caribisch Nederland. Dit moet aansluiten op wetgeving, arbeidsmarktbehoefte, uitvoerbaar zijn binnen de schaal van de eilanden, en voorzien in structurele basisbekostiging. Hierbij staat continuïteit van het opleidingsaanbod, ook bij weinig aanmeldingen, centraal. Uiteraard moet er tegelijkertijd rekening worden gehouden met de specifieke context per eiland. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rStyle w:val="Verwijzingopmerking"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Na de zomer start een externe projectleider die zich hier gedurende anderhalf jaar op gaat richten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="4CEBA304" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="06D99CE2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alertheid op signalen houders en gastouders </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="65644811" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de aanbevelingen roept de inspectie het Rijk op om alert te blijven op signalen van houders en gastouders over de kwaliteit en financiën en bij te sturen waar nodig en mogelijk is. Het wordt aanbevolen ook het toezicht hierin mee te nemen. Voor deze aanbeveling kan ik aangeven dat er vanuit het Rijk wordt gewerkt aan de voorbereidingen voor een invoeringstoets. Met deze toets worden de effecten van de nieuwe regelgeving op de praktijk in kaart gebracht. Daarnaast wordt de voortgang ook de komende jaren gemonitord vanuit het programma BES(t) 4 kids, dat nog doorloopt tot 2028. Door de nauwe samenwerking tussen en met de Openbare Lichamen, de verschillende ministeries, de inspectie, en de RCN Unit SZW kunnen signalen van houders en gastouders tijdig opgemerkt worden en kan er indien nodig en mogelijk bijgestuurd worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="532D9655" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="16ED12C6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Evaluatie implementatie Wko BES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="1FF5EBE1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De inspectie roept het Rijk op om de implementatie van de Wko BES te evalueren en daar ook het toezicht in mee te nemen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="3866E830" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hierop kan ik aangeven dat de Wko BES binnen vijf jaar na inwerkingtreding (in 2031) geëvalueerd wordt. In deze evaluatie worden alle onderdelen van de wet en onderliggende regelgeving meegenomen, waaronder ook het toezicht. Alle betrokken partijen worden meegenomen in deze evaluatie. Waar nodig en mogelijk wordt bezien of aanpassing van de Wko BES en/of onderliggende regelgeving nodig is.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="5EE63DEC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
-[...417 lines deleted...]
-    <w:p w:rsidRPr="00841BCD" w:rsidR="008A2A35" w:rsidP="00841BCD" w:rsidRDefault="008A2A35" w14:paraId="17910BD0" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="41E26153" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...222 lines deleted...]
-          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Conclusie en vervolg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="24BC77C8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Meer concreet gaat het om</w:t>
-[...1433 lines deleted...]
-      <w:r w:rsidRPr="00841BCD">
+        <w:t>De inspectie constateert in haar rapport dat de kwaliteit en de veiligheid van de kinderopvang in Caribisch Nederland sinds de start van het programma BES(t) 4 kids verbeterd is. Er is echter nog steeds ruimte en noodzaak tot verdere verbetering, waarbij de veiligheid van de kinderopvang voorop moet staan. Dit blijft een proces waarin alle betrokkenen een rol vervullen. Met de inwerkingtreding van de Wko BES komt deze ontwikkeling in een nieuwe fase. Samen met de kinderopvangorganisaties, de bestuurscolleges van de openbare lichamen, en alle andere betrokken partners blijf ik mij inzetten om deze verbeteringen door te zetten, zodat alle kinderen in Caribisch Nederland gebruik kunnen maken van kwalitatief goede en veilige kinderopvang. En daarmee uiteindelijk een beter perspectief op de toekomst hebben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="19301880" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="65C9ADE6" w14:textId="0C69CC35">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00611195" w:rsidR="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Sociale Zaken en Werkgelegenheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00611195" w:rsidR="007C67DC" w:rsidP="00611195" w:rsidRDefault="007C67DC" w14:paraId="1B51889E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>J.A. Vijlbrief</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00841BCD" w:rsidR="00AC73F5">
-[...7 lines deleted...]
-      <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00611195" w:rsidR="00FE0FA3" w:rsidP="00611195" w:rsidRDefault="00FE0FA3" w14:paraId="21F2E041" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00611195" w:rsidR="00FE0FA3" w:rsidSect="00611195">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="2268" w:right="1417" w:bottom="1417" w:left="1560" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0461EBBA" w14:textId="77777777" w:rsidR="00752C28" w:rsidRDefault="00752C28">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1E9FF2BD" w14:textId="77777777" w:rsidR="00B444F1" w:rsidRDefault="00B444F1" w:rsidP="007C67DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1065D7DE" w14:textId="77777777" w:rsidR="00752C28" w:rsidRDefault="00752C28">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="412A48B8" w14:textId="77777777" w:rsidR="00B444F1" w:rsidRDefault="00B444F1" w:rsidP="007C67DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DejaVu Sans">
-[...1 lines deleted...]
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lohit Hindi">
-[...1 lines deleted...]
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...25 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="71E0E3B3" w14:textId="77777777" w:rsidR="00AA7A1C" w:rsidRDefault="00AA7A1C">
+  <w:p w14:paraId="2FF6C007" w14:textId="77777777" w:rsidR="007C67DC" w:rsidRPr="007C67DC" w:rsidRDefault="007C67DC" w:rsidP="007C67DC">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2F2B3537" w14:textId="77777777" w:rsidR="00AA7A1C" w:rsidRDefault="00AA7A1C">
+  <w:p w14:paraId="11112E93" w14:textId="77777777" w:rsidR="007C67DC" w:rsidRPr="007C67DC" w:rsidRDefault="007C67DC" w:rsidP="007C67DC">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0B227AED" w14:textId="77777777" w:rsidR="00AA7A1C" w:rsidRDefault="00AA7A1C">
+  <w:p w14:paraId="1173B660" w14:textId="77777777" w:rsidR="007C67DC" w:rsidRPr="007C67DC" w:rsidRDefault="007C67DC" w:rsidP="007C67DC">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35F8F64F" w14:textId="77777777" w:rsidR="00752C28" w:rsidRDefault="00752C28">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0936A115" w14:textId="77777777" w:rsidR="00B444F1" w:rsidRDefault="00B444F1" w:rsidP="007C67DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="522E99E3" w14:textId="77777777" w:rsidR="00752C28" w:rsidRDefault="00752C28">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="79D2BB17" w14:textId="77777777" w:rsidR="00B444F1" w:rsidRDefault="00B444F1" w:rsidP="007C67DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="20096770" w14:textId="77777777" w:rsidR="00A71597" w:rsidRPr="00ED1B4C" w:rsidRDefault="00A71597" w:rsidP="00A71597">
+    <w:p w14:paraId="47E7DCFB" w14:textId="3735C9EF" w:rsidR="007C67DC" w:rsidRPr="00611195" w:rsidRDefault="007C67DC" w:rsidP="007C67DC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00ED1B4C">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611195">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00ED1B4C">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Vergaderjaar 2025-2026 Kamerstukken, 36306 nr. 13</w:t>
+      <w:r w:rsidRPr="00611195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vergaderjaar 2025-2026 Kamerstukken, 36306, nr. 13</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2DBD943B" w14:textId="77777777" w:rsidR="00AA7A1C" w:rsidRDefault="00AA7A1C">
+  <w:p w14:paraId="63526689" w14:textId="77777777" w:rsidR="007C67DC" w:rsidRPr="007C67DC" w:rsidRDefault="007C67DC" w:rsidP="007C67DC">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="058EBD75" w14:textId="77777777" w:rsidR="00AC73F5" w:rsidRDefault="00663879">
-[...299 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="5A730E40" w14:textId="77777777" w:rsidR="007C67DC" w:rsidRPr="007C67DC" w:rsidRDefault="007C67DC" w:rsidP="007C67DC">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="058EBD77" w14:textId="77777777" w:rsidR="00AC73F5" w:rsidRDefault="00663879">
+  <w:p w14:paraId="05C43A73" w14:textId="77777777" w:rsidR="007C67DC" w:rsidRPr="007C67DC" w:rsidRDefault="007C67DC" w:rsidP="007C67DC">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1050 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:numPicBullet w:numPicBulletId="0">
-[...24 lines deleted...]
-  </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="825031A9"/>
-[...788 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30380CB4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A24601C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1152" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
@@ -7406,1106 +1569,153 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4104" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...596 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="691800862">
+  <w:num w:numId="1" w16cid:durableId="50274316">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...43 lines deleted...]
-    <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00AC73F5"/>
-[...324 lines deleted...]
-    <w:rsid w:val="00FF75B4"/>
+    <w:rsidRoot w:val="007C67DC"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="005601B0"/>
+    <w:rsid w:val="00611195"/>
+    <w:rsid w:val="007C67DC"/>
+    <w:rsid w:val="0091667E"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00AF7A80"/>
+    <w:rsid w:val="00B444F1"/>
+    <w:rsid w:val="00C93857"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00F53921"/>
+    <w:rsid w:val="00F6531F"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="48129"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="058EBD6B"/>
+  <w14:docId w14:val="06E73C56"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0578A9BB-6ECB-49F6-8CC5-AC87736C6FD6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8514,77 +1724,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8609,75 +1819,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -8712,55 +1922,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -8832,1528 +2042,708 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="007C67DC"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="700" w:line="300" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="007C67DC"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="007C67DC"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="007C67DC"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007C67DC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007C67DC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007C67DC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007C67DC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007C67DC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...84 lines deleted...]
-    <w:rPr>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="007C67DC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007C67DC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007C67DC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007C67DC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-      <w:sz w:val="13"/>
-[...7 lines deleted...]
-    <w:rPr>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007C67DC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007C67DC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-    </w:rPr>
-[...555 lines deleted...]
-    </w:pPr>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007C67DC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007C67DC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007C67DC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="007C67DC"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="exact"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...5 lines deleted...]
-    <w:name w:val="Toezendgegevens"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="007C67DC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="007C67DC"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="V12"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="007C67DC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="007C67DC"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
-[...85 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="14"/>
-[...162 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="007C67DC"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="008A2A35"/>
+    <w:rsid w:val="007C67DC"/>
     <w:pPr>
-      <w:autoSpaceDN/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
-      <w:textAlignment w:val="auto"/>
     </w:pPr>
-    <w:rPr>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="007C67DC"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="007C67DC"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="007C67DC"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="007C67DC"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="008A2A35"/>
+    <w:rsid w:val="007C67DC"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Verwijzingopmerking">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008A2A35"/>
+    <w:rsid w:val="007C67DC"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
-[...27 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
-    <w:rsid w:val="008A2A35"/>
+    <w:rsid w:val="007C67DC"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008A2A35"/>
+    <w:rsid w:val="007C67DC"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-      <w:color w:val="auto"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="008A2A35"/>
+    <w:rsid w:val="007C67DC"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008A2A35"/>
+    <w:rsid w:val="007C67DC"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="008A2A35"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007C67DC"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...10 lines deleted...]
-    <w:link w:val="OnderwerpvanopmerkingChar"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:rsid w:val="007C67DC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00675F9B"/>
+    <w:rsid w:val="007C67DC"/>
     <w:pPr>
-      <w:autoSpaceDN w:val="0"/>
-      <w:textAlignment w:val="baseline"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...9 lines deleted...]
-    <w:link w:val="Onderwerpvanopmerking"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="007C67DC"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...221 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -10410,51 +2800,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -10518,65 +2908,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -10597,225 +2987,82 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>6</ap:Pages>
-  <ap:Words>2729</ap:Words>
-  <ap:Characters>15011</ap:Characters>
+  <ap:Words>2754</ap:Words>
+  <ap:Characters>15150</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>125</ap:Lines>
+  <ap:Lines>126</ap:Lines>
   <ap:Paragraphs>35</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>17705</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>17869</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="URL">
-[...113 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="iUwBrief">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>