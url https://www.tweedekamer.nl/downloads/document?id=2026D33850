--- v0 (2026-06-30)
+++ v1 (2026-08-15)
@@ -1,3213 +1,1328 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00895617" w14:paraId="651DB537" w14:textId="77777777"/>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00E55FD3">
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00EC391F" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="24FEC4DD" w14:textId="24AFBE2E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC391F" w:rsidR="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E55FD3">
-[...15 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>343</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC391F" w:rsidR="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EC391F" w:rsidR="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Handhaving milieuwetgeving </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00EC391F" w:rsidP="00EC391F" w:rsidRDefault="00EC391F" w14:paraId="479FBF7B" w14:textId="5B09DEA8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>872</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Landelijk afvalbeheerplan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00EC391F" w:rsidP="00EC391F" w:rsidRDefault="00EC391F" w14:paraId="06279A60" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC391F" w:rsidR="00CB4658">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>454</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00EC391F" w:rsidP="00EC391F" w:rsidRDefault="00EC391F" w14:paraId="65C7D548" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00EC391F" w:rsidP="00EC391F" w:rsidRDefault="00EC391F" w14:paraId="6F7C3FC5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 30 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00CB4658" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="2842AC24" w14:textId="033FF73D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00CB4658" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="5CE91000" w14:textId="1E99FD01">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met deze brief informeer ik uw Kamer, mede namens de staatssecretaris van Infrastructuur en Waterstaat, en de minister van Langdurige Zorg, Jeugd en Sport, over de voortgang van de aanpak van de afvalproblematiek bij Selibon Lagun op Bonaire. Tevens geef ik invulling aan de toezegging uw Kamer rond 1 juli 2026 te informeren over de stand van zaken van het langetermijnperspectief voor afvalverwerking op Bonaire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00CB4658" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="7417C4E3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00CB4658" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="4EE92017" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E55FD3">
-        <w:rPr>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Recente brand bij </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Recente brand bij Selibon Lagun</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00CB4658" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="6080F449" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Begin juni heeft helaas opnieuw een brand plaatsgevonden op de stortplaats Selibon Lagun. Naar aanleiding hiervan heeft direct overleg plaatsgevonden tussen het Bestuurscollege, Selibon N.V., de hulpdiensten en het Rijk. De brand is onder controle gebracht en aanvullende maatregelen zijn getroffen om verdere rookontwikkeling te beperken. De gebeurtenis onderstreept opnieuw de noodzaak van voortvarende uitvoering van de bestuursovereenkomst ‘Aanpak Selibon Lagun’ en het nieuwe addendum dat ik hieronder aan u zal toelichten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00CB4658" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="4E287DDE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In recente gesprekken met het Bestuurscollege is– in lijn met de motie Ceder (CU) c.s. over een tijdelijk relocatieplan voorbereiden voor direct getroffen bewoners</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – nadrukkelijk aandacht gevraagd voor:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00CB4658" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="02719654" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het beperken van gezondheids-, milieu- en veiligheidsrisico's;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00CB4658" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="5AA0BE79" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het verder versterken van de crisis- en evacuatievoorbereiding voor omwonenden indien toekomstige omstandigheden daartoe aanleiding geven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00CB4658" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="63B81D5F" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de communicatie richting omwonenden;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00CB4658" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="294BA832" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de betrokkenheid van bewoners en maatschappelijke organisaties;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00CB4658" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="5680421B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Het Bestuurscollege heeft aangegeven deze onderwerpen nadrukkelijk te betrekken bij de verdere uitvoering van de afspraken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00CB4658" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="1174EBA4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00CB4658" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="4D80A049" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Selibon</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Bestuursovereenkomst en addendum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00CB4658" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="5A91E2B7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op 20 november 2025 heeft de toenmalige staatssecretaris van BZK samen met het Bestuurscollege van Bonaire de bestuursovereenkomst "Aanpak Selibon Lagun" gesloten. Met deze overeenkomst zijn afspraken gemaakt over het terugdringen van de risico's voor volksgezondheid, natuur en milieu, het verbeteren van de bedrijfsvoering van Selibon N.V. en het toewerken naar sluiting van de huidige stortplaats.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00CB4658" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="29B36A49" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00CB4658" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="63014A42" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Van 18 tot en met 21 mei 2026 hebben bestuurlijke gesprekken plaatsgevonden met het Bestuurscollege over de voortgang van deze afspraken en de opvolging van de onafhankelijke KPMG-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>audit naar de financiële situatie van Selibon N.V. Deze gesprekken hebben geleid tot een addendum op de bestuursovereenkomst, dat inmiddels door beide partijen is ondertekend. In het addendum bevestigt het Bestuurscollege expliciet dat het zich committeert aan de uitkomsten van het onafhankelijke KPMG-rapport. Hiermee heeft het Bestuurscollege zich vastgelegd op aanvullende financiële, uitvoerings- en procesafspraken voor de periode 2026 - 2028.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00CB4658" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="438ABAB7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00CB4658" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="3C29D82C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Concreet betekent dit dat het Bestuurscollege zich tussen 2026 en 2028 committeert aan het beschikbaar stellen van circa USD 26 miljoen voor de bedrijfsvoering van Selibon N.V., bestaande uit circa USD 20,9 miljoen aan exploitatiemiddelen en circa USD 5,1 miljoen aan investeringen. Hiermee wordt invulling gegeven aan de afspraken uit de bestuursovereenkomst en wordt beoogd Selibon in staat te stellen haar publieke taak op een veilige en verantwoorde wijze uit te voeren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00CB4658" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="2C56D3B9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Lagun</w:t>
-[...99 lines deleted...]
-    <w:p w:rsidRPr="00E55FD3" w:rsidR="0084635A" w:rsidP="0084635A" w14:paraId="73DA6817" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00CB4658" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="1A051B7A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Uitvoering van de bestuursovereenkomst</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00CB4658" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="50FBE4CC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De uitvoering van de bestuursovereenkomst is inmiddels gestart. Het Bestuurscollege werkt samen met Selibon N.V. aan verschillende maatregelen die gericht zijn op het verminderen van de risico's op de stortplaats en het realiseren van zichtbare verbeteringen voor omwonenden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00CB4658" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="6A8538E7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op dit moment wordt onder meer gewerkt aan:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00CB4658" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="13E4EB1C" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w:rsidR="0084635A" w:rsidP="0084635A" w14:paraId="1CD84161" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De inrichting van een nieuw stortvak conform de geldende milieunormen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00CB4658" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="501C47F2" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00E55FD3" w:rsidR="0053003C" w:rsidP="0053003C" w14:paraId="2F50E601" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het verder verbeteren van de inrichting en veiligheid van het terrein;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00CB4658" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="6800E049" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00E55FD3" w:rsidR="0053003C" w:rsidP="0053003C" w14:paraId="4D947DF1" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het verwijderen en afvoeren van risicovolle afvalstromen, waaronder opgeslagen autobanden;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00CB4658" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="04A93467" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De uitvoering van de noodmaatregelen die voortvloeien uit de bestuursovereenkomst.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00CB4658" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="6A4C0BC3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten behoeve van de inrichting van het nieuwe stortvak worden inmiddels de benodigde voorbereidingen getroffen. Daarbij heeft het ministerie van Infrastructuur en Waterstaat het besluit genomen dat er hiervoor geen MER hoeft te worden opgesteld. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00CB4658" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="026C2876" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00CB4658" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="0A58EA92" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E55FD3">
-        <w:rPr>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Bestuursovereenkomst en addendum</w:t>
-[...63 lines deleted...]
-        <w:rPr>
+        <w:t>Langetermijnperspectief afvalverwerking Bonaire</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00CB4658" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="102BA342" w14:textId="5F15EE4D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In lijn met de motie van de leden Ceder (CU) en Van der Burg (VVD) (Kamerstuk 36800 IV, nr. 38) werken het Bestuurscollege, de ministeries van Binnenlandse Zaken en Koninkrijksrelaties, Infrastructuur en Waterstaat, Klimaat &amp; Groene Groei, en Landbouw, Visserij, Voedselzekerheid en Natuur gezamenlijk aan een structurele oplossing voor de afvalverwerking op Bonaire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00CB4658" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="7522D8A1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het Bestuurscollege heeft hiervoor een onafhankelijk onderzoek gestart naar de toekomstige inrichting van de afvalketen en een alternatieve locatie voor afvalverwerking. Dit onderzoek wordt uitgevoerd door Deloitte en Witteveen &amp; Bos. Conform de huidige planning wordt het definitieve rapport rond 15 augustus 2026 opgeleverd. Het Bestuurscollege heeft zich gecommitteerd om uiterlijk zes weken na oplevering van het definitieve rapport een bestuurlijke planning vast te stellen en uiterlijk acht weken na oplevering besluitvorming te laten plaatsvinden over het langetermijnperspectief.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00CB4658" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="54DD9C40" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00CB4658" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="54C019F1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aangezien dit onderzoek nog loopt en het kabinet hecht aan een zorgvuldig en gezamenlijk proces met het Bestuurscollege, is het nog niet mogelijk uw Kamer vóór 1 juli een volledig uitgewerkt en gedragen financieel eindplan voor de structurele oplossing van Selibon Lagun aan te bieden. Na afronding van het onderzoek, bestuurlijke bespreking op Bonaire en een voorgenomen bezoek in dit verband van de staatssecretaris van Infrastructuur en Waterstaat aan Bonaire in augustus zal uw </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Kamer na het zomerreces nader worden geïnformeerd over het definitieve langetermijnperspectief, de financiering en de vervolgstappen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00CB4658" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="68B01275" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>Volksgezondheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Naast de noodzakelijke maatregelen op het gebied van afvalverwerking, milieu en veiligheid blijft ook de impact van de situatie bij Selibon Lagun op de volksgezondheid nadrukkelijk aandacht vragen. Omwonenden van de stortplaats hebben in de afgelopen jaren zorgen geuit over mogelijke gezondheidseffecten van de nabijheid van de stortplaats en incidenten zoals rookontwikkeling bij branden. Het kabinet acht het van belang dat deze zorgen zorgvuldig worden betrokken bij de verdere aanpak van Selibon Lagun en het langetermijnperspectief voor afvalverwerking op Bonaire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00CB4658" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="45C0FF86" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00CB4658" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="18179C89" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De commissie VWS heeft de minister van Volksgezondheid, Welzijn en Sport gevraagd te reageren op de brief van de (waarnemend) Rijksvertegenwoordiger voor Caribisch Nederland over Selibon Lagun van maart 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Het Openbaar Lichaam Bonaire draagt op grond van de Wet publieke gezondheid BES de primaire verantwoordelijkheid voor de volksgezondheid in relatie tot de problematiek rondom Selibon Lagun.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00CB4658" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="5CDCF9FA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00CB4658" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="246ECD3B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Omwonenden van de afvalstortplaats geven, onder andere via Stichting Pro Lagun, aan dat zij verschillende gezondheidsklachten ervaren. In het reguliere contact tussen het ministerie van VWS en de GGD Bonaire wordt aandacht gevraagd voor deze signalen en wordt de inzet van het openbaar lichaam gevolgd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00CB4658" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="49C40901" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zoals bij uw Kamer bekend heeft het Rijksinstituut voor Volksgezondheid en Milieu (RIVM) in opdracht van het Openbaar Lichaam Bonaire een verkenning uitgevoerd naar de mogelijkheden voor een milieu- en gezondheidsonderzoek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Inmiddels heeft het RIVM ook een aanvullend advies aan het Openbaar Lichaam Bonaire uitgebracht over de aanbevelingen uit deze verkenning, inclusief een inschatting van kosten, tijdspad, prioriteiten en afhankelijkheden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00CB4658" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="009A4A87" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00CB4658" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="3A29C462" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ten aanzien van gezondheid adviseert het RIVM om een kwalitatief individueel gezondheidsonderzoek door de GGD Bonaire uit te laten voeren, zodat beter inzicht ontstaat in de gezondheidssituatie van omwonenden van de stortplaats.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00CB4658" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="6F5FA4F0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De GGD Bonaire zal de komende weken het Bestuurscollege adviseren over de aanbevelingen van het RIVM. Daarmee kan ook het aspect volksgezondheid een integraal onderdeel vormen van de programmatische aanpak rondom Selibon Lagun, waarover uw Kamer in het derde kwartaal van 2026 nader zal worden geïnformeerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00CB4658" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="43477F7A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00CB4658" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="28F24191" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E55FD3">
-        <w:rPr>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Uitvoering van de bestuursovereenkomst</w:t>
-[...254 lines deleted...]
-      <w:r w:rsidRPr="00D27FF9">
+        <w:t>Tot slot</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00CB4658" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="70CA0DC5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De problematiek bij Selibon Lagun is in tientallen jaren ontstaan en kent geen eenvoudige oplossing. Tegelijkertijd zijn in de afgelopen maanden belangrijke stappen gezet. Met de bestuursovereenkomst, het addendum, de financiële afspraken met het Bestuurscollege en het lopende onderzoek naar een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>structurele oplossing wordt gewerkt aan zowel de acute problematiek als een duurzaam toekomstperspectief voor de afvalverwerking op Bonaire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00CB4658" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="127F4451" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00CB4658" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="376C93BE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik zal uw Kamer na de zomer opnieuw informeren over de voortgang van het langetermijnperspectief en de verdere uitvoering van de gemaakte afspraken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00CB4658" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="5B6CC254" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00CB4658" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="7667F657" w14:textId="0BDC5A24">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC391F" w:rsidR="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00CB4658" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="770730AF" w14:textId="0C9A744E">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC391F" w:rsidR="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...126 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> van der Burg</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00895617" w14:paraId="19163F6B" w14:textId="77777777"/>
-[...8 lines deleted...]
-      <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00CB4658" w:rsidP="00EC391F" w:rsidRDefault="00CB4658" w14:paraId="69E3A295" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC391F" w:rsidR="00FE0FA3" w:rsidP="00EC391F" w:rsidRDefault="00FE0FA3" w14:paraId="5CE11574" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00EC391F" w:rsidR="00FE0FA3" w:rsidSect="00A56360">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1CE19370" w14:textId="77777777" w:rsidR="00481430" w:rsidRDefault="00481430" w:rsidP="00CB4658">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="385EB93C" w14:textId="77777777" w:rsidR="00481430" w:rsidRDefault="00481430" w:rsidP="00CB4658">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DejaVu Sans">
-[...25 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Verdana"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Cambria"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00E55FD3" w14:paraId="53B5C026" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="401E5C1C" w14:textId="77777777" w:rsidR="00CB4658" w:rsidRPr="00CB4658" w:rsidRDefault="00CB4658" w:rsidP="00CB4658">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00895617" w14:paraId="5D72E285" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F9A87CF" w14:textId="77777777" w:rsidR="00CB4658" w:rsidRPr="00CB4658" w:rsidRDefault="00CB4658" w:rsidP="00CB4658">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00895617" w14:paraId="1FCF2DC2" w14:textId="77777777"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="686D9AA0" w14:textId="77777777" w:rsidR="00CB4658" w:rsidRPr="00CB4658" w:rsidRDefault="00CB4658" w:rsidP="00CB4658">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...3 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1C4692D2" w14:textId="77777777" w:rsidR="00481430" w:rsidRDefault="00481430" w:rsidP="00CB4658">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="470EEC3E" w14:textId="77777777" w:rsidR="00481430" w:rsidRDefault="00481430" w:rsidP="00CB4658">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="24D31B29" w14:textId="5BC6A5F8" w:rsidR="00CB4658" w:rsidRPr="00EC391F" w:rsidRDefault="00CB4658">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 22343, nr. 443</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="0053003C" w:rsidRPr="0053003C" w:rsidP="0053003C" w14:paraId="279FF4D2" w14:textId="77777777">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="51C5B010" w14:textId="77777777" w:rsidR="00CB4658" w:rsidRPr="00EC391F" w:rsidRDefault="00CB4658">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Brief van 13 mei 2026 van de Commissie VWS, ‘Afvalverwerking Selibon Lagun’ met kenmerk 2026Z09844</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="28002A2F" w14:textId="77777777" w:rsidR="00CB4658" w:rsidRPr="00EC391F" w:rsidRDefault="00CB4658">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Milieuvervuiling en gezondheid op Bonaire, RIVM-briefrapport 2026-2027, J. Elberse e.a. </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="0053003C">
+        <w:r w:rsidRPr="00EC391F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-[...111 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>www.rivm.nl</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D27FF9">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="5">
-[...6 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="295F14C8" w14:textId="77777777" w:rsidR="00CB4658" w:rsidRPr="00EC391F" w:rsidRDefault="00CB4658">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>Briefadvies Uitwerking opties onderzoek milieuvervuiling en gezondheid op Bonaire, 21 mei 2026, www.rivm.nl.</w:t>
+      <w:r w:rsidRPr="00EC391F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Briefadvies Uitwerking opties onderzoek milieuvervuiling en gezondheid op Bonaire, 21 mei 2026, www.rivm.nl.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00E55FD3" w14:paraId="3E5FCF02" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="275589A0" w14:textId="77777777" w:rsidR="00CB4658" w:rsidRPr="00CB4658" w:rsidRDefault="00CB4658" w:rsidP="00CB4658">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...456 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2B4C6EC5" w14:textId="77777777" w:rsidR="00CB4658" w:rsidRPr="00CB4658" w:rsidRDefault="00CB4658" w:rsidP="00CB4658">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00895617" w14:paraId="25ACBCAF" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F75AC81" w14:textId="77777777" w:rsidR="00CB4658" w:rsidRPr="00CB4658" w:rsidRDefault="00CB4658" w:rsidP="00CB4658">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1260 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...381 lines deleted...]
-  <w:abstractNum w:abstractNumId="4">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13A3168C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="641AAAD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3312,51 +1427,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="789B1FBB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1B200CC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3461,161 +1576,158 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="803499939">
-[...8 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="1063913557">
+  <w:num w:numId="1" w16cid:durableId="743066727">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="743066727">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="2" w16cid:durableId="1055204424">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00895617"/>
-[...31 lines deleted...]
-    <w:rsid w:val="2573AE3D"/>
+    <w:rsidRoot w:val="00CB4658"/>
+    <w:rsid w:val="001D4C69"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00417765"/>
+    <w:rsid w:val="00481430"/>
+    <w:rsid w:val="00843E62"/>
+    <w:rsid w:val="00904D76"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00A56360"/>
+    <w:rsid w:val="00CB4658"/>
+    <w:rsid w:val="00CD3606"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00EA754F"/>
+    <w:rsid w:val="00EC391F"/>
+    <w:rsid w:val="00F74CF4"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="74B68AA9"/>
-  <w15:docId w15:val="{5E709E15-6063-442C-8098-80F12B36D087}"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="776D5404"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{8504D976-C0DC-41D3-BD26-0D25BBBD0AE9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3624,77 +1736,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3719,75 +1831,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3822,55 +1934,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3933,815 +2045,718 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB4658"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...18 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading2">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00CB4658"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading3">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB4658"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB4658"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB4658"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB4658"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB4658"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB4658"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB4658"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...13 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00CB4658"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB4658"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB4658"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB4658"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB4658"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB4658"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB4658"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB4658"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB4658"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB4658"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...105 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00CB4658"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB4658"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
-[...23 lines deleted...]
-        <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00CB4658"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="00CB4658"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00CB4658"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB4658"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...7 lines deleted...]
-    <w:uiPriority w:val="3"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
     <w:qFormat/>
+    <w:rsid w:val="00CB4658"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB4658"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00CB4658"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB4658"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CB4658"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CB4658"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...159 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="24"/>
-[...22 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB4658"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="18"/>
-[...64 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CB4658"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E55FD3"/>
+    <w:rsid w:val="00CB4658"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E55FD3"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:rsid w:val="00CB4658"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E55FD3"/>
+    <w:rsid w:val="00CB4658"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E55FD3"/>
-[...9 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00CB4658"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="GevolgdeHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0053003C"/>
-[...11 lines deleted...]
-    <w:rsid w:val="0053003C"/>
+    <w:rsid w:val="00CB4658"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC391F"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...122 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
-<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/detail?did=2026D09677&amp;id=2026Z04199" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rivm.nl" TargetMode="External" /></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /></Relationships>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rivm.nl" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4798,51 +2813,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4906,65 +2921,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4985,85 +3000,91 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1328</ap:Words>
-  <ap:Characters>7307</ap:Characters>
+  <ap:Words>1368</ap:Words>
+  <ap:Characters>7527</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>60</ap:Lines>
+  <ap:Lines>62</ap:Lines>
   <ap:Paragraphs>17</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8618</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8878</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>