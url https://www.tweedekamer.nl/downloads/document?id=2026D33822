--- v0 (2026-06-30)
+++ v1 (2026-08-15)
@@ -1,3553 +1,1407 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B72ED5" w:rsidP="00B72ED5" w:rsidRDefault="00B72ED5" w14:paraId="562B6AD6" w14:textId="77777777">
+    <w:p w:rsidRPr="006C0E76" w:rsidR="006C0E76" w:rsidP="006C0E76" w:rsidRDefault="00D619D9" w14:paraId="3EF6412E" w14:textId="6C2FF307">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C0E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C0E76" w:rsidR="006C0E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C0E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>427</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C0E76" w:rsidR="006C0E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006C0E76" w:rsidR="006C0E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ILO-verdragen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C0E76" w:rsidR="006C0E76" w:rsidP="006C0E76" w:rsidRDefault="006C0E76" w14:paraId="2BC83CE8" w14:textId="31FEF929">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C0E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C0E76" w:rsidR="00D619D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>135</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C0E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006C0E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brief van de minister van Sociale Zaken en Werkgelegenheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C0E76" w:rsidR="006C0E76" w:rsidP="006C0E76" w:rsidRDefault="006C0E76" w14:paraId="78DD5A34" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C0E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C0E76" w:rsidR="00D619D9" w:rsidP="006C0E76" w:rsidRDefault="006C0E76" w14:paraId="7D19EA06" w14:textId="022C75E1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C0E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 30 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C0E76" w:rsidR="00D619D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006C0E76" w:rsidR="00D619D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Van 1 tot en met 12 juni vond de 114</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D223E4">
-        <w:rPr>
+      <w:r w:rsidRPr="006C0E76" w:rsidR="00D619D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006C0E76" w:rsidR="00D619D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> zitting van de Internationale Arbeidsconferentie (hierna: IAC) plaats in Genève. In mijn brief van 29 mei 2026 (Kamerstuk 29427, nr. 134) informeerde ik u over de inzet van het Koninkrijk der Nederlanden tijdens de IAC. Hierbij ontvangt u, mede namens de minister van Werk en Participatie, het verslag van deze conferentie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B72ED5" w:rsidP="00B72ED5" w:rsidRDefault="00B72ED5" w14:paraId="5AAE7AD8" w14:textId="77777777"/>
-[...149 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="006C0E76" w:rsidR="00D619D9" w:rsidP="006C0E76" w:rsidRDefault="00D619D9" w14:paraId="6633F20C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006C0E76" w:rsidR="00D619D9" w:rsidP="006C0E76" w:rsidRDefault="00D619D9" w14:paraId="71D99896" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C0E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In overeenstemming met onze traditie nam ook dit jaar een tripartiete delegatie van het Koninkrijk deel aan de IAC. Zelf was ik er op 10 en 11 juni. In mijn toespraak tot de plenaire vergadering heb ik de steun van het Koninkrijk benadrukt voor het werk van de Internationale Arbeidsorganisatie (hierna: IAO). Dezelfde cultuur van overleg en dialoog is diep verankerd in zowel de IAO als in de Nederlandse samenleving. Ik heb daarbij de ervaringen met ons poldermodel gedeeld en opgeroepen tot een pact voor eerlijk werk en een sterke economie. Juist in tijden van verdeeldheid en onzekerheid hebben we die samenwerking meer dan ooit nodig. Zodat zowel werkgevers als werknemers plannen kunnen maken voor de toekomst, met eerlijk werk als de basis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C0E76" w:rsidR="00D619D9" w:rsidP="006C0E76" w:rsidRDefault="00D619D9" w14:paraId="43BFB7B7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006C0E76" w:rsidR="00D619D9" w:rsidP="006C0E76" w:rsidRDefault="00D619D9" w14:paraId="2CF7BFD3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C0E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daarnaast heb ik in diverse bilaterale gesprekken, waaronder met de Directeur-Generaal (hierna: DG) van de IAO, aandacht gevraagd voor de hervormingen die nodig zijn om de organisatie efficiënter in te richten en in reactie op oplopende financieringstekorten. Verder heb ik in diverse gesprekken en bijeenkomsten de noodzaak benadrukt van het versterken van de internationale sociale dialoog en samenwerking met landen uit alle regio’s binnen de IAO. Juist in deze tijden van geopolitieke onrust is het van groot belang dat partijen goed met elkaar in gesprek zijn en blijven over sociale gelijkheid, het verbeteren van arbeidsomstandigheden en het stimuleren van productiviteit. Het Koninkrijk is, als verwacht, verkozen tot voorzitter van de Overheidsgroep voor de periode juni 2026 – juni 2027 en kan in die rol bijdragen aan de tripartiete en interregionale samenwerking.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C0E76" w:rsidR="00D619D9" w:rsidP="006C0E76" w:rsidRDefault="00D619D9" w14:paraId="46C29A71" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006C0E76" w:rsidR="00D619D9" w:rsidP="006C0E76" w:rsidRDefault="00D619D9" w14:paraId="7D38A089" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C0E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Algemeen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B72ED5" w:rsidP="00B72ED5" w:rsidRDefault="00B72ED5" w14:paraId="0A450749" w14:textId="77777777">
+    <w:p w:rsidRPr="006C0E76" w:rsidR="00D619D9" w:rsidP="006C0E76" w:rsidRDefault="00D619D9" w14:paraId="0073AC79" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk232587290" w:id="0"/>
       <w:bookmarkStart w:name="_Hlk232587865" w:id="1"/>
     </w:p>
-    <w:p w:rsidR="00B72ED5" w:rsidP="00B72ED5" w:rsidRDefault="00B72ED5" w14:paraId="1535378A" w14:textId="4EDEAD19">
-[...78 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="006C0E76" w:rsidR="00D619D9" w:rsidP="006C0E76" w:rsidRDefault="00D619D9" w14:paraId="70AC4571" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C0E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De DG van de IAO schetste in zijn openingswoord een wereld die wordt geconfronteerd met crises zoals in Iran en Soedan, met gevolgen voor zeevarenden, migratie, prijzen en toeleveringsketens. Hij benadrukte het belang van steun aan mkb-bedrijven en van sociale bescherming om blijvende achteruitgang te voorkomen. In zijn rapport ‘Moment of Choice’ waarschuwt hij voor armoede en onderstreept hij het belang van internationale arbeidsnormen en kwalitatief goed werk. Hij verwelkomt de betrokkenheid van internationale financiële instellingen bij deze agenda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C0E76" w:rsidR="00D619D9" w:rsidP="006C0E76" w:rsidRDefault="00D619D9" w14:paraId="1BF0F5B1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006C0E76" w:rsidR="00D619D9" w:rsidP="006C0E76" w:rsidRDefault="00D619D9" w14:paraId="060E4D10" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">Ondanks discussies tussen beide groepen over de noodzaak tot uitbreiding van het acquis zijn de overheden, werkgevers en werknemers erin geslaagd, na intensieve onderhandelingen, een verdrag aan te nemen over fatsoenlijk werk in de platformeconomie. </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C0E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De woordvoerders van de internationale werkgevers en werknemers benadrukten beiden het belang van de IAO en goede tripartiete samenwerking. Werkgevers gingen daarbij in op duurzame ondernemingen, sterke instituties, technische ondersteuning en uitvoerbare normen. Werknemers uitten zorgen over AI, de achteruitgang van sociale dialoog en defensie-uitgaven ten koste van sociaal beleid. Ondanks discussies tussen beide groepen over de noodzaak tot uitbreiding van het acquis zijn de overheden, werkgevers en werknemers erin geslaagd, na intensieve onderhandelingen, een verdrag aan te nemen over fatsoenlijk werk in de platformeconomie. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidR="00B72ED5" w:rsidP="00B72ED5" w:rsidRDefault="00B72ED5" w14:paraId="751715B1" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="006C0E76" w:rsidR="00D619D9" w:rsidP="006C0E76" w:rsidRDefault="00D619D9" w14:paraId="6DAF1668" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C0E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Normstelling op het gebied van </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk232269710" w:id="2"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C0E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>fatsoenlijk werk in de platformeconomie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B72ED5" w:rsidP="00B72ED5" w:rsidRDefault="00B72ED5" w14:paraId="11A82DF3" w14:textId="77777777"/>
-[...28 lines deleted...]
-        <w:t>. De komende IAO Beheersraad (november) zal beslissen welke follow up wordt gegeven aan de besprekingen over fatsoenlijk werk in de platformeconomie.</w:t>
+    <w:p w:rsidRPr="006C0E76" w:rsidR="00D619D9" w:rsidP="006C0E76" w:rsidRDefault="00D619D9" w14:paraId="70FB8B70" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006C0E76" w:rsidR="00D619D9" w:rsidP="006C0E76" w:rsidRDefault="00D619D9" w14:paraId="7D214B09" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C0E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Normstelling in de IAO vindt plaats tijdens twee opeenvolgende IAC’s. Tijdens de IAC van 2025 is besloten dat er een verdrag en aanbeveling zouden moeten komen voor fatsoenlijk werk in de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C0E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">platformeconomie. Op 12 juni jl. is tijdens de IAC na een stemming het Verdrag nr. 193 over fatsoenlijk werk in de platformeconomie aangenomen door overheden, werknemers en werkgevers. Het is het eerste op mondiaal niveau aangenomen Verdrag met arbeidsstandaarden in de platformeconomie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C0E76" w:rsidR="00D619D9" w:rsidP="006C0E76" w:rsidRDefault="00D619D9" w14:paraId="01488226" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006C0E76" w:rsidR="00D619D9" w:rsidP="006C0E76" w:rsidRDefault="00D619D9" w14:paraId="55B5923E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C0E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het Verdrag biedt een kader voor fatsoenlijk werk in de platformeconomie en bevat met name bepalingen over de kwalificatie van de arbeidsrelatie van werkenden voor digitale arbeidsplatforms en regels over loontransparantie en AI-gedreven automatische systemen. In de EU is dit geregeld in de in 2024 tot stand gekomen Richtlijn betreffende betere arbeidsvoorwaarden in platformwerk. Nederland en andere EU-lidstaten hebben zich ervoor ingezet dat IAO Verdrag nr. 193 zo veel mogelijk aansluit bij de EU-richtlijn. Het is aan de lidstaten van de IAO, in overleg met sociale partners, om te bepalen of zij het verdrag gaan ratificeren. Ook ik zal hierover op een passend moment in overleg treden met sociale partners. Er was tijdens deze IAC onvoldoende tijd voor het bespreken en vaststellen van een aanbeveling, die lidstaten kan ondersteunen bij de implementatie van het verdrag. De komende IAO Beheersraad (november) zal beslissen welke follow up wordt gegeven aan de besprekingen over fatsoenlijk werk in de platformeconomie.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w:rsidR="00B72ED5" w:rsidP="00B72ED5" w:rsidRDefault="00B72ED5" w14:paraId="38761FF4" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="006C0E76" w:rsidR="00D619D9" w:rsidP="006C0E76" w:rsidRDefault="00D619D9" w14:paraId="31B83555" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006C0E76" w:rsidR="00D619D9" w:rsidP="006C0E76" w:rsidRDefault="00D619D9" w14:paraId="02E2D6E6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C0E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sociale dialoog en tripartisme</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B72ED5" w:rsidP="00B72ED5" w:rsidRDefault="00B72ED5" w14:paraId="78BB8408" w14:textId="77777777"/>
-[...211 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="006C0E76" w:rsidR="00D619D9" w:rsidP="006C0E76" w:rsidRDefault="00D619D9" w14:paraId="535AE0F0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006C0E76" w:rsidR="00D619D9" w:rsidP="006C0E76" w:rsidRDefault="00D619D9" w14:paraId="6074378C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C0E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In een tijdperk van toenemende veranderingen op de arbeidsmarkt en geopolitieke spanningen is sociale dialoog en tripartisme essentiëler dan ooit. Echter, de uitdagingen zijn groot: wereldwijd neemt de naleving van vrijheid van vakvereniging en collectief onderhandelen af, en de IAO waarschuwt voor krimpende maatschappelijke ruimte en schendingen van deze rechten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C0E76" w:rsidR="00D619D9" w:rsidP="006C0E76" w:rsidRDefault="00D619D9" w14:paraId="6583D6F7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006C0E76" w:rsidR="00D619D9" w:rsidP="006C0E76" w:rsidRDefault="00D619D9" w14:paraId="0DDAAB28" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C0E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De aangenomen resolutie bevestigt dat sociale dialoog, waaronder het recht op vrijheid van vereniging en collectief onderhandelen, onderdeel is van het kernmandaat van de IAO. Voor effectieve dialoog zijn sterke, onafhankelijke organisaties, rechtszekerheid en vertrouwen cruciaal. Overheden worden opgeroepen om de relevante fundamentele IAO-verdragen te ratificeren en te implementeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C0E76" w:rsidR="00D619D9" w:rsidP="006C0E76" w:rsidRDefault="00D619D9" w14:paraId="18E4E6D0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006C0E76" w:rsidR="00D619D9" w:rsidP="006C0E76" w:rsidRDefault="00D619D9" w14:paraId="207785C4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C0E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De resolutie benadrukt dat overheden primair de verantwoordelijkheid hebben om een juridisch en institutioneel kader te scheppen dat sociale dialoog faciliteert. Ook moet zij werkgevers- en werknemersorganisaties beschermen tegen inmenging, geweld en intimidatie. Versterking van inclusiviteit en legitimiteit van werknemers- en werkgeversorganisaties is cruciaal, inclusief in de informele economie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C0E76" w:rsidR="00D619D9" w:rsidP="006C0E76" w:rsidRDefault="00D619D9" w14:paraId="24537FA1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D619D9" w:rsidP="006C0E76" w:rsidRDefault="00D619D9" w14:paraId="32540BA5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C0E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op verzoek van de VS volgde een stemming vanwege bezwaren tegen de termen klimaatverandering, gendergelijkheid en duurzame ontwikkeling. Desondanks werd de resolutie met overgrote meerderheid aangenomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C0E76" w:rsidR="006C0E76" w:rsidP="006C0E76" w:rsidRDefault="006C0E76" w14:paraId="42221EA8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006C0E76" w:rsidR="00D619D9" w:rsidP="006C0E76" w:rsidRDefault="00D619D9" w14:paraId="5D4F8FB5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C0E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Het bevorderen van gendergelijkheid op de werkvloer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B72ED5" w:rsidP="00B72ED5" w:rsidRDefault="00B72ED5" w14:paraId="6E56E3EC" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="006C0E76" w:rsidR="00D619D9" w:rsidP="006C0E76" w:rsidRDefault="00D619D9" w14:paraId="5048F9A1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006C0E76" w:rsidR="00D619D9" w:rsidP="006C0E76" w:rsidRDefault="00D619D9" w14:paraId="1A9D7E64" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...103 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C0E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gendergelijkheid is een kwestie van sociale rechtvaardigheid en een economische noodzaak. Er was tijdens de IAC brede steun onder overheden, werkgevers en werknemers voor het bevorderen van gendergelijkheid en het tegengaan van structurele barrières voor gendergelijkheid, zoals gender stereotypes, discriminerende sociale normen en ongelijke verdeling van onbetaalde zorgtaken. Alleen de VS en Argentinië besloten niet in te stemmen met de resolutie. En marge van de IAC nam ik deel aan een bijeenkomst van de Equal Pay International Coalition (EPIC) waar Nederland bij is aangesloten en waarin landen ervaringen uitwisselen over doeltreffend beleid om gelijke beloning te bevorderen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C0E76" w:rsidR="00D619D9" w:rsidP="006C0E76" w:rsidRDefault="00D619D9" w14:paraId="27068132" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006C0E76" w:rsidR="00D619D9" w:rsidP="006C0E76" w:rsidRDefault="00D619D9" w14:paraId="3F971DDA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C0E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">De aangenomen resolutie besteedt aandacht aan de uitdagingen om gendergelijkheid op de werkvloer te realiseren en de risico’s voor gendergelijkheid die de demografische, technologische en groene transities met zich meebrengen. Daarbij onderstreept de resolutie het belang van bredere ratificatie en betere implementatie van relevante IAO-verdragen, waaronder het verdrag betreffende de uitbanning van geweld en intimidatie in de wereld van werk (IAO-Verdrag 190, waarvan het Nederlands parlement onlangs heeft ingestemd om over te gaan tot ratificatie). Ook benadrukt de resolutie het belang van universele en adequate sociale zekerheid, genderbewust gezond en veilig werk beleid, vertegenwoordiging van vrouwen in de sociale dialoog en mogelijke risico’s van gendervooroordelen in algoritmische en AI systemen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C0E76" w:rsidR="00D619D9" w:rsidP="006C0E76" w:rsidRDefault="00D619D9" w14:paraId="23610100" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006C0E76" w:rsidR="00D619D9" w:rsidP="006C0E76" w:rsidRDefault="00D619D9" w14:paraId="5B701771" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C0E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verder roept de resolutie de IAO op om gendergelijkheid als een centrale institutionele prioriteit te beschouwen en te voorzien van voldoende middelen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C0E76" w:rsidR="00D619D9" w:rsidP="006C0E76" w:rsidRDefault="00D619D9" w14:paraId="76403DF6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C0E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Overheden, werkgevers en werknemers worden opgeroepen om wettelijke, institutionele en handhavingskaders te versterken om gelijkheid en non-discriminatie te verbeteren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C0E76" w:rsidR="00D619D9" w:rsidP="006C0E76" w:rsidRDefault="00D619D9" w14:paraId="2B8400FE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006C0E76" w:rsidR="00D619D9" w:rsidP="006C0E76" w:rsidRDefault="00D619D9" w14:paraId="53D09533" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk232508819" w:id="3"/>
-      <w:r w:rsidRPr="008A34AB">
-        <w:rPr>
+      <w:r w:rsidRPr="006C0E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De toepassing en naleving van verdragen en aanbevelingen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B72ED5" w:rsidP="00B72ED5" w:rsidRDefault="00B72ED5" w14:paraId="3A030585" w14:textId="77777777">
+    <w:p w:rsidRPr="006C0E76" w:rsidR="00D619D9" w:rsidP="006C0E76" w:rsidRDefault="00D619D9" w14:paraId="03F8B88C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk232509065" w:id="4"/>
     </w:p>
-    <w:p w:rsidR="00B72ED5" w:rsidP="00B72ED5" w:rsidRDefault="00B72ED5" w14:paraId="20F78D18" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="006C0E76" w:rsidR="00D619D9" w:rsidP="006C0E76" w:rsidRDefault="00D619D9" w14:paraId="77CC7F5D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C0E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Het </w:t>
       </w:r>
-      <w:r w:rsidRPr="008001D8">
-        <w:rPr>
+      <w:r w:rsidRPr="006C0E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Committee on the Application of Standards</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="006C0E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (CAS) ziet toe op de naleving van arbeidsnormen van de IAO. Een onafhankelijk comité van experts had de zaken met betrekking tot Eritrea</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C0E76">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00C937DA">
+      <w:r w:rsidRPr="006C0E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>, Mali</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006C0E76">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00C937DA">
+      <w:r w:rsidRPr="006C0E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en Rusland</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006C0E76">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00C937DA">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00F51154">
+      <w:r w:rsidRPr="006C0E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> als zeer ernstig geclassificeerd. De overige zaken die zijn besproken gingen over de naleving van verschillende IAO-verdragen door Jemen, Zuid-Afrika, Argentinië, Bosnië en Herzegovina, Colombia, Spanje, Irak, Kirgizië, Liberia, Libië, Nigeria, Oezbekistan, Panama, Papua Nieuw-Guinea, Filipijnen, Syrië, Laos, Togo, Turkmenistan en Uruguay. Per zaak zijn conclusies aangenomen die de zorgen over schendingen benadrukken en betreffende overheden oproepen dringend adequate maatregelen te nemen om aan de verdragsverplichtingen te voldoen, eventueel met behulp van technische assistentie van de IAO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C0E76" w:rsidR="00D619D9" w:rsidP="006C0E76" w:rsidRDefault="00D619D9" w14:paraId="7B3F0EF0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C0E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...38 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C0E76" w:rsidR="00D619D9" w:rsidP="006C0E76" w:rsidRDefault="00D619D9" w14:paraId="3D2D0CA4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C0E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Als onderdeel van eerdere IAO-resoluties met maatregelen jegens Belarus en Myanmar met betrekking tot naleving van IAO-verdragen nr.87 en 98</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C0E76">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r>
-[...139 lines deleted...]
-        <w:t xml:space="preserve"> uitgelicht als goed voorbeeld. </w:t>
+      <w:r w:rsidRPr="006C0E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vonden twee speciale zittingen plaats. De conclusies inzake Myanmar zijn met consensus aangenomen. Over de conclusies over Belarus werd door Belarus, met steun van Rusland, een stemming aangevraagd. Deze conclusies zijn met ruime meerderheid aangenomen. Het Koninkrijk stemde samen met alle EU lidstaten voor aanname van de conclusies en maakt zich met gelijkgezinde partners sterk voor volledige naleving ervan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C0E76" w:rsidR="00D619D9" w:rsidP="006C0E76" w:rsidRDefault="00D619D9" w14:paraId="044AC85F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006C0E76" w:rsidR="00D619D9" w:rsidP="006C0E76" w:rsidRDefault="00D619D9" w14:paraId="43F5A15B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C0E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De jaarlijkse thematische discussie van het CAS ging over de rol van arbeidsparticipatie en fatsoenlijk werk voor de bevordering van vrede en maatschappelijke weerbaarheid. Via het EU-voorzitterschap heeft het Koninkrijk aangestuurd op het onderstrepen van deze rol. Daarbij is het door Nederland gefinancierde PROSPECTS programma ter bevordering van de arbeidsparticipatie van vluchtelingen en ontheemden uitgelicht als goed voorbeeld. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkEnd w:id="4"/>
-    <w:p w:rsidR="00B72ED5" w:rsidP="00B72ED5" w:rsidRDefault="00B72ED5" w14:paraId="6FEE0B3F" w14:textId="77777777"/>
-[...20 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="006C0E76" w:rsidR="00D619D9" w:rsidP="006C0E76" w:rsidRDefault="00D619D9" w14:paraId="413BE66B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006C0E76" w:rsidR="00D619D9" w:rsidP="006C0E76" w:rsidRDefault="00D619D9" w14:paraId="468104E3" w14:textId="35D925EB">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C0E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C0E76" w:rsidR="006C0E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C0E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Sociale Zaken en Werkgelegenheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C0E76" w:rsidR="00D619D9" w:rsidP="006C0E76" w:rsidRDefault="00D619D9" w14:paraId="0C399AA4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C0E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>J.A. Vijlbrief</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00900013">
+    <w:p w:rsidRPr="006C0E76" w:rsidR="004E5D09" w:rsidP="006C0E76" w:rsidRDefault="004E5D09" w14:paraId="18EE3E60" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="006C0E76" w:rsidR="004E5D09">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
-      <w:pgSz w:w="11905" w:h="16837"/>
-      <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35FC281F" w14:textId="77777777" w:rsidR="00B72ED5" w:rsidRDefault="00B72ED5">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="168EFDA1" w14:textId="77777777" w:rsidR="004703F3" w:rsidRDefault="004703F3" w:rsidP="00D619D9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35FC2821" w14:textId="77777777" w:rsidR="00B72ED5" w:rsidRDefault="00B72ED5">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7C78B8CA" w14:textId="77777777" w:rsidR="004703F3" w:rsidRDefault="004703F3" w:rsidP="00D619D9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...25 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="61DAE2D8" w14:textId="77777777" w:rsidR="006925A3" w:rsidRDefault="006925A3">
+  <w:p w14:paraId="1314CADD" w14:textId="77777777" w:rsidR="00D619D9" w:rsidRPr="00D619D9" w:rsidRDefault="00D619D9" w:rsidP="00D619D9">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="40908413" w14:textId="77777777" w:rsidR="006925A3" w:rsidRDefault="006925A3">
+  <w:p w14:paraId="52FBC97E" w14:textId="77777777" w:rsidR="00D619D9" w:rsidRPr="00D619D9" w:rsidRDefault="00D619D9" w:rsidP="00D619D9">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2082B7BC" w14:textId="77777777" w:rsidR="006925A3" w:rsidRDefault="006925A3">
+  <w:p w14:paraId="7E4848BA" w14:textId="77777777" w:rsidR="00D619D9" w:rsidRPr="00D619D9" w:rsidRDefault="00D619D9" w:rsidP="00D619D9">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35FC281B" w14:textId="77777777" w:rsidR="00B72ED5" w:rsidRDefault="00B72ED5">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="203C3527" w14:textId="77777777" w:rsidR="004703F3" w:rsidRDefault="004703F3" w:rsidP="00D619D9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35FC281D" w14:textId="77777777" w:rsidR="00B72ED5" w:rsidRDefault="00B72ED5">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="022C421D" w14:textId="77777777" w:rsidR="004703F3" w:rsidRDefault="004703F3" w:rsidP="00D619D9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="7813A56B" w14:textId="77777777" w:rsidR="00B72ED5" w:rsidRDefault="00B72ED5" w:rsidP="00B72ED5">
+    <w:p w14:paraId="763C6165" w14:textId="77777777" w:rsidR="00D619D9" w:rsidRPr="006C0E76" w:rsidRDefault="00D619D9" w:rsidP="00B72ED5">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C0E76">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>IAO-verdrag nr. 29 betreffende gedwongen arbeid</w:t>
+      <w:r w:rsidRPr="006C0E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IAO-verdrag nr. 29 betreffende gedwongen arbeid</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="24BDE52C" w14:textId="77777777" w:rsidR="00B72ED5" w:rsidRDefault="00B72ED5" w:rsidP="00B72ED5">
+    <w:p w14:paraId="05715243" w14:textId="77777777" w:rsidR="00D619D9" w:rsidRPr="006C0E76" w:rsidRDefault="00D619D9" w:rsidP="00B72ED5">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C0E76">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>IAO-verdrag nr. 182 betreffende de ergste vormen van kinderarbeid</w:t>
+      <w:r w:rsidRPr="006C0E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IAO-verdrag nr. 182 betreffende de ergste vormen van kinderarbeid</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="240D80A8" w14:textId="77777777" w:rsidR="00B72ED5" w:rsidRDefault="00B72ED5" w:rsidP="00B72ED5">
+    <w:p w14:paraId="676D7D79" w14:textId="77777777" w:rsidR="00D619D9" w:rsidRPr="006C0E76" w:rsidRDefault="00D619D9" w:rsidP="00B72ED5">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C0E76">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-        <w:t>erdrag nr. 87 betreffende de vrijheid van vakvereniging</w:t>
+      <w:r w:rsidRPr="006C0E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IAO-verdrag nr. 87 betreffende de vrijheid van vakvereniging</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="350D854C" w14:textId="77777777" w:rsidR="00B72ED5" w:rsidRDefault="00B72ED5" w:rsidP="00B72ED5">
+    <w:p w14:paraId="6E738071" w14:textId="77777777" w:rsidR="00D619D9" w:rsidRPr="006C0E76" w:rsidRDefault="00D619D9" w:rsidP="00B72ED5">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C0E76">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>vrijheid van vakvereniging en het recht op collectieve onderhandeling</w:t>
+      <w:r w:rsidRPr="006C0E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vrijheid van vakvereniging en het recht op collectieve onderhandeling</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="68EDBC26" w14:textId="77777777" w:rsidR="006925A3" w:rsidRDefault="006925A3">
+  <w:p w14:paraId="1335490E" w14:textId="77777777" w:rsidR="00D619D9" w:rsidRPr="00D619D9" w:rsidRDefault="00D619D9" w:rsidP="00D619D9">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="35FC2817" w14:textId="77777777" w:rsidR="00900013" w:rsidRDefault="00B72ED5">
-[...329 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="087C8556" w14:textId="77777777" w:rsidR="00D619D9" w:rsidRPr="00D619D9" w:rsidRDefault="00D619D9" w:rsidP="00D619D9">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="35FC2819" w14:textId="77777777" w:rsidR="00900013" w:rsidRDefault="00B72ED5">
+  <w:p w14:paraId="2F6602FB" w14:textId="77777777" w:rsidR="00D619D9" w:rsidRPr="00D619D9" w:rsidRDefault="00D619D9" w:rsidP="00D619D9">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1086 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
-</file>
-[...620 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00900013"/>
-[...36 lines deleted...]
-    <w:rsid w:val="00EF6E2C"/>
+    <w:rsidRoot w:val="00D619D9"/>
+    <w:rsid w:val="00123FCF"/>
+    <w:rsid w:val="003D3620"/>
+    <w:rsid w:val="004703F3"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="00563778"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="006C0E76"/>
+    <w:rsid w:val="00D619D9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="21505"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="35FC280D"/>
+  <w14:docId w14:val="0990D68C"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{A9B8ED82-6C63-4846-80E5-02F889226588}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3556,77 +1410,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3651,75 +1505,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3754,55 +1608,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3874,1236 +1728,702 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00D619D9"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="700" w:line="300" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00D619D9"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00D619D9"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00D619D9"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D619D9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D619D9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D619D9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D619D9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D619D9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...84 lines deleted...]
-    <w:rPr>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D619D9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D619D9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D619D9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D619D9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-      <w:sz w:val="13"/>
-[...7 lines deleted...]
-    <w:rPr>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D619D9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D619D9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-    </w:rPr>
-[...555 lines deleted...]
-    </w:pPr>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D619D9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D619D9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D619D9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D619D9"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="exact"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...5 lines deleted...]
-    <w:name w:val="Toezendgegevens"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00D619D9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D619D9"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="V12"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00D619D9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D619D9"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:name w:val="V12 na 35"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00D619D9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D619D9"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D619D9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D619D9"/>
     <w:pPr>
-      <w:spacing w:after="700" w:line="300" w:lineRule="exact"/>
-[...73 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="14"/>
-[...9 lines deleted...]
-    </w:pPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00D619D9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D619D9"/>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="14"/>
-[...114 lines deleted...]
-      <w:szCs w:val="9"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
     <w:name w:val="Witregel W1 (bodytekst)"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00D619D9"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...24 lines deleted...]
-      <w:szCs w:val="14"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B72ED5"/>
+    <w:rsid w:val="00D619D9"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B72ED5"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00D619D9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B72ED5"/>
+    <w:rsid w:val="00D619D9"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...29 lines deleted...]
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E11530"/>
+    <w:rsid w:val="00D619D9"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E11530"/>
-[...9 lines deleted...]
-    <w:link w:val="OnderwerpvanopmerkingChar"/>
+    <w:rsid w:val="00D619D9"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E11530"/>
-[...8 lines deleted...]
-    <w:link w:val="Onderwerpvanopmerking"/>
+    <w:rsid w:val="00D619D9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00D619D9"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="006C0E76"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId22" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5379,193 +2699,61 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>4</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>8457</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>1561</ap:Words>
+  <ap:Characters>8588</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>70</ap:Lines>
-  <ap:Paragraphs>19</ap:Paragraphs>
+  <ap:Lines>71</ap:Lines>
+  <ap:Paragraphs>20</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9975</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>10129</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...117 lines deleted...]
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>