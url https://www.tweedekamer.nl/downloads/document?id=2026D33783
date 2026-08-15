--- v0 (2026-06-30)
+++ v1 (2026-08-15)
@@ -1,2831 +1,960 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="006578D1" w:rsidRDefault="006578D1" w14:paraId="5EB46F4A" w14:textId="77777777"/>
-    <w:p w:rsidR="000B3AD7" w:rsidP="00E940A9" w:rsidRDefault="00E940A9" w14:paraId="4B1E575A" w14:textId="77777777">
+    <w:p w:rsidRPr="00DC5C6A" w:rsidR="00DC5C6A" w:rsidRDefault="009F25B3" w14:paraId="3249A66C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk225344975" w:id="0"/>
-      <w:r>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005A79DC">
+      <w:r w:rsidRPr="00DC5C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>26150</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5C6A" w:rsidR="00DC5C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DC5C6A" w:rsidR="00DC5C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DC5C6A" w:rsidR="00DC5C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Algemene Vergadering der Verenigde Naties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC5C6A" w:rsidR="00DC5C6A" w:rsidP="00DC5C6A" w:rsidRDefault="00DC5C6A" w14:paraId="0986FDCD" w14:textId="70F12A62">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>246</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de ministers van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sociale Zaken en Werkgelegenheid  en van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Werk en Participatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC5C6A" w:rsidR="009F25B3" w:rsidP="000E643D" w:rsidRDefault="00DC5C6A" w14:paraId="1BF78748" w14:textId="63372980">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC5C6A" w:rsidR="00DC5C6A" w:rsidP="000E643D" w:rsidRDefault="00DC5C6A" w14:paraId="70C84E83" w14:textId="20F13AA1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 30 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC5C6A" w:rsidR="00DC5C6A" w:rsidP="000E643D" w:rsidRDefault="00DC5C6A" w14:paraId="1D7F5562" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC5C6A" w:rsidR="000E643D" w:rsidP="000E643D" w:rsidRDefault="000E643D" w14:paraId="4B86356B" w14:textId="538121B9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland is partij bij het Verdrag inzake sociale, economische en culturele rechten (IVESCR). Dit VN-verdrag beslaat belangrijke rechten en overheidstaken waar Nederlanders dagelijks op moeten kunnen rekenen: van arbeidszaken en sociale voorzieningen, tot onderwijs, volksgezondheid en volkshuisvesting. Op basis van het verdrag hebben landen die partij zijn de verplichting periodiek te rapporteren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC5C6A" w:rsidR="000E643D" w:rsidP="000E643D" w:rsidRDefault="000E643D" w14:paraId="76BC1A6A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC5C6A" w:rsidR="000E643D" w:rsidP="000E643D" w:rsidRDefault="000E643D" w14:paraId="294E5ED4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In 2022 heeft Nederland de 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rapportage over de implementatie van de bepalingen van het IVESCR aan het betreffende verdragscomité gestuurd. Het kabinet hecht veel waarde aan het verdragsrapportageproces onder IVESCR als een moment voor reflectie, evaluatie en dialoog over haar beleid, vanuit een mensenrechtenperspectief. Het is een belangrijke aansporing om het beleid op deze vlakken te blijven ontwikkelen, en de realisatie van economische, sociale en culturele rechten voor alle Nederlanders te verbeteren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC5C6A" w:rsidR="000E643D" w:rsidP="000E643D" w:rsidRDefault="000E643D" w14:paraId="3E98AA7B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC5C6A" w:rsidR="000E643D" w:rsidP="000E643D" w:rsidRDefault="000E643D" w14:paraId="01D104C2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op 16 en 17 september 2025 heeft een delegatie van ambtenaren van betrokken departementen van Nederland en Aruba een dialoog gevoerd met het verdragscomité over deze rapportage. Curaçao en Sint Maarten waren niet vertegenwoordigd. Onderwerpen die onder andere zijn besproken zijn de vereenvoudiging van sociale zekerheid, problematiek rond arbeidsmigranten, bestaanszekerheid en armoedebeleid, de sociale rechtvaardigheid van het fiscale en klimaatbeleid, ontwikkelingssamenwerking, bestrijding van corruptie en discriminatie, jeugdzorg en -bescherming, huisvesting voor daklozen en ander kwetsbare groepen en toegang tot gezondheidszorg.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00DC5C6A" w:rsidR="000E643D" w:rsidP="000E643D" w:rsidRDefault="000E643D" w14:paraId="4AB0324F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC5C6A" w:rsidR="000E643D" w:rsidP="000E643D" w:rsidRDefault="000E643D" w14:paraId="6486E481" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk225344990" w:id="1"/>
+      <w:r w:rsidRPr="00DC5C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het verdragscomité heeft, zoals gebruikelijk in dit proces, op basis van de rapportage en de dialoog zogenoemde “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC5C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>concluding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC5C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00413C3A">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC5C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>observations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC5C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>” opgesteld, met aanbevelingen ter implementatie van verschillende verdragsbepalingen. Bijlage 1 bevat een overzicht van de concrete aanbevelingen aan het land Nederland, voorzien van een reactie en waar mogelijk de stand van zaken van de opvolging. Daarnaast is de oorspronkelijke lijst van “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC5C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>concluding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC5C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...131 lines deleted...]
-        <w:t>, met aanbevelingen ter implementatie van verschillende verdragsbepalingen. Bijlage 1 bevat een overzicht van de concrete aanbevelingen aan het land Nederland, voorzien van een reactie en waar mogelijk de stand van zaken van de opvolging. Daarnaast is de oorspronkelijke lijst van “concluding observations” van het verdragscomité aan het Koninkrijk der Nederlanden bijgevoegd (bijlage 2).</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC5C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>observations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC5C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>” van het verdragscomité aan het Koninkrijk der Nederlanden bijgevoegd (bijlage 2).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidR="00E940A9" w:rsidP="00E940A9" w:rsidRDefault="00E940A9" w14:paraId="29DCCC70" w14:textId="77777777">
-[...23 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00DC5C6A" w:rsidR="000E643D" w:rsidP="000E643D" w:rsidRDefault="000E643D" w14:paraId="25F9179C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC5C6A" w:rsidR="000E643D" w:rsidP="000E643D" w:rsidRDefault="000E643D" w14:paraId="600B80FB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De aanbevelingen van het verdragscomité beslaan vrijwel ieder beleidsterrein van de Rijksoverheid. Ze gaan onder andere over internationaal maatschappelijk verantwoord ondernemen, fiscaal beleid, leenvoorwaarden van internationale financiële instellingen, klimaatbeleid, discriminatie, betaalbaarheid van volkshuisvesting, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC5C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toereikendheid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC5C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minimumloon en socialezekerheidsregelingen, armoedebeleid, verschillen tussen Europees en Caribisch Nederland, vakbondsrechten, flexibel- en platformwerk, arbeidsmigratieproblematiek, wachttijden en regionale ongelijkheden in de (geestelijke) gezondheidszorg, en inclusief onderwijs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC5C6A" w:rsidR="000E643D" w:rsidP="000E643D" w:rsidRDefault="000E643D" w14:paraId="345FF7B3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC5C6A" w:rsidR="000E643D" w:rsidP="000E643D" w:rsidRDefault="000E643D" w14:paraId="60AE51B0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Het verdragscomité verwijst in positieve zin naar de stijging van het minimumloon in 2022, het Nationaal Programma Armoede en Schulden, de uitbreiding van ouderschapsverlof en verhoging van kinderopvangtoeslag. Als verbeterpunt geeft het comité o.a. aan graag meer informatie te hebben gehad over de implementatie van het verdrag in Caribisch Nederland (Bonaire, Saba en Sint Eustatius). Daarom is het perspectief van Caribisch Nederland breed verwerkt in de reactie op deze aanbevelingen, ook wanneer niet specifiek genoemd in de aanbeveling van het comité.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E940A9" w:rsidP="00E940A9" w:rsidRDefault="00E940A9" w14:paraId="0D0A814B" w14:textId="77777777">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00DC5C6A" w:rsidR="000E643D" w:rsidP="000E643D" w:rsidRDefault="000E643D" w14:paraId="1A80A79A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC5C6A" w:rsidR="000E643D" w:rsidP="000E643D" w:rsidRDefault="000E643D" w14:paraId="54AA908B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Consultatie met maatschappelijke organisaties</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E940A9" w:rsidP="00E940A9" w:rsidRDefault="00E940A9" w14:paraId="3CB5125D" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00DC5C6A" w:rsidR="000E643D" w:rsidP="000E643D" w:rsidRDefault="000E643D" w14:paraId="2E77F6EB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Tijdens het verdragsrapportageproces is op verschillende momenten een consultatie gevoerd met maatschappelijke organisaties. Dit is in lijn met de kabinetsreactie op het rapport van het College voor de Rechten van de Mens in 2022 over verdragsrapportages waar dit als vast onderdeel van het proces is vastgelegd.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC5C6A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00DC5C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Begin 2026 is vervolgens na ontvangst van de aanbevelingen ook nog een schriftelijke en fysieke consultatie gevoerd met maatschappelijke organisaties. Hierbij hebben deze organisaties de aanbevelingen verder geduid en context gegeven, en aanbevelingen gegeven voor opvolging.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E940A9" w:rsidP="00E940A9" w:rsidRDefault="00E940A9" w14:paraId="098E5461" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00DC5C6A" w:rsidR="00DC5C6A" w:rsidRDefault="00DC5C6A" w14:paraId="22E2FC68" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00DC5C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC5C6A" w:rsidR="000E643D" w:rsidP="000E643D" w:rsidRDefault="000E643D" w14:paraId="33BFC939" w14:textId="10C2F94F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Caribisch</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>e</w:t>
-[...73 lines deleted...]
-    <w:sectPr w:rsidR="006578D1">
+        <w:t xml:space="preserve">Caribische landen van het Koninkrijk </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC5C6A" w:rsidR="000E643D" w:rsidP="000E643D" w:rsidRDefault="000E643D" w14:paraId="5F975F34" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het comité doet ook een aantal aanbevelingen over de implementatie van economische, sociale en culturele (ESC) rechten in de Caribische landen van het Koninkrijk. Gezien de staatkundige verhoudingen binnen het Koninkrijk is het aan de verschillende zelfstandige landen binnen het Koninkrijk zelf een antwoord te formuleren op de aanbevelingen die hun grondgebied betreffen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC5C6A" w:rsidR="00DC5C6A" w:rsidP="00DC5C6A" w:rsidRDefault="00DC5C6A" w14:paraId="71492307" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC5C6A" w:rsidR="00DC5C6A" w:rsidP="00DC5C6A" w:rsidRDefault="00DC5C6A" w14:paraId="632D15E2" w14:textId="74295906">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Sociale Zaken en Werkgelegenheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC5C6A" w:rsidR="00DC5C6A" w:rsidP="00DC5C6A" w:rsidRDefault="000E643D" w14:paraId="34A798BF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">J.A. Vijlbrief                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC5C6A" w:rsidR="00DC5C6A" w:rsidP="00DC5C6A" w:rsidRDefault="00DC5C6A" w14:paraId="1905311C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC5C6A" w:rsidR="00DC5C6A" w:rsidP="00DC5C6A" w:rsidRDefault="00DC5C6A" w14:paraId="7F922D6A" w14:textId="5814838A">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>minister van Werk en Participatie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC5C6A" w:rsidR="000E643D" w:rsidP="00DC5C6A" w:rsidRDefault="000E643D" w14:paraId="4B3FC46E" w14:textId="1C9B9DE6">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>A.A. Aartsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC5C6A" w:rsidR="00FE0FA3" w:rsidP="00DC5C6A" w:rsidRDefault="00FE0FA3" w14:paraId="685F7E69" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC5C6A" w:rsidR="00DC5C6A" w:rsidRDefault="00DC5C6A" w14:paraId="4BA661D4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00DC5C6A" w:rsidR="00DC5C6A" w:rsidSect="000E643D">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D48369F" w14:textId="77777777" w:rsidR="00E940A9" w:rsidRDefault="00E940A9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4AE93697" w14:textId="77777777" w:rsidR="00832AF6" w:rsidRDefault="00832AF6" w:rsidP="000E643D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7BB31E4B" w14:textId="77777777" w:rsidR="00E940A9" w:rsidRDefault="00E940A9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="058A3A89" w14:textId="77777777" w:rsidR="00832AF6" w:rsidRDefault="00832AF6" w:rsidP="000E643D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3BD07AB4" w14:textId="77777777" w:rsidR="00E427F7" w:rsidRDefault="00E427F7">
+  <w:p w14:paraId="7AD0680B" w14:textId="77777777" w:rsidR="009045AD" w:rsidRPr="000E643D" w:rsidRDefault="009045AD" w:rsidP="000E643D">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="493F32FE" w14:textId="77777777" w:rsidR="00E427F7" w:rsidRDefault="00E427F7">
+  <w:p w14:paraId="7D047CD3" w14:textId="77777777" w:rsidR="009045AD" w:rsidRPr="000E643D" w:rsidRDefault="009045AD" w:rsidP="000E643D">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="77E8207A" w14:textId="77777777" w:rsidR="00E427F7" w:rsidRDefault="00E427F7">
+  <w:p w14:paraId="2089A559" w14:textId="77777777" w:rsidR="009045AD" w:rsidRPr="000E643D" w:rsidRDefault="009045AD" w:rsidP="000E643D">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4EEF1F2D" w14:textId="77777777" w:rsidR="00E940A9" w:rsidRDefault="00E940A9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6A67FD2F" w14:textId="77777777" w:rsidR="00832AF6" w:rsidRDefault="00832AF6" w:rsidP="000E643D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0055DBBD" w14:textId="77777777" w:rsidR="00E940A9" w:rsidRDefault="00E940A9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7D876F72" w14:textId="77777777" w:rsidR="00832AF6" w:rsidRDefault="00832AF6" w:rsidP="000E643D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="4223D0DA" w14:textId="77777777" w:rsidR="00E940A9" w:rsidRPr="006A23BC" w:rsidRDefault="00E940A9" w:rsidP="00E940A9">
+    <w:p w14:paraId="1E23671D" w14:textId="77777777" w:rsidR="000E643D" w:rsidRPr="00DC5C6A" w:rsidRDefault="000E643D" w:rsidP="000E643D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006A23BC">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5C6A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="006A23BC">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00DC5C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="006A23BC">
+        <w:r w:rsidRPr="00DC5C6A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Kabinetsreactie op de Jaarlijkse rapportage van het College voor de Rechten van de Mens 2022</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006A23BC">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00DC5C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, 16 augustus 2024</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4A2D4B40" w14:textId="77777777" w:rsidR="00E427F7" w:rsidRDefault="00E427F7">
+  <w:p w14:paraId="636DE192" w14:textId="77777777" w:rsidR="009045AD" w:rsidRPr="000E643D" w:rsidRDefault="009045AD" w:rsidP="000E643D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6884E431" w14:textId="77777777" w:rsidR="006578D1" w:rsidRDefault="00E940A9">
-[...313 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="320F1344" w14:textId="77777777" w:rsidR="009045AD" w:rsidRPr="000E643D" w:rsidRDefault="009045AD" w:rsidP="000E643D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="044A48E9" w14:textId="77777777" w:rsidR="006578D1" w:rsidRDefault="00E940A9">
-[...1058 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="15728AB0" w14:textId="77777777" w:rsidR="009045AD" w:rsidRPr="000E643D" w:rsidRDefault="009045AD" w:rsidP="000E643D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
-</file>
-[...620 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006578D1"/>
-[...24 lines deleted...]
-    <w:rsid w:val="00FF1D23"/>
+    <w:rsidRoot w:val="000E643D"/>
+    <w:rsid w:val="000C1391"/>
+    <w:rsid w:val="000E643D"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="006813AD"/>
+    <w:rsid w:val="00832AF6"/>
+    <w:rsid w:val="009045AD"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="009F25B3"/>
+    <w:rsid w:val="00CB282C"/>
+    <w:rsid w:val="00DC5C6A"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00EA4728"/>
+    <w:rsid w:val="00F370B9"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="17409"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="418A2F4F"/>
+  <w14:docId w14:val="10C68454"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{076744F3-8B3C-423B-B859-2B59B36DB4A8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2850,75 +979,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -2953,55 +1082,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3073,1240 +1202,883 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:after="700" w:line="300" w:lineRule="exact"/>
+    <w:rsid w:val="000E643D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="000E643D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="000E643D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="000E643D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000E643D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000E643D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000E643D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000E643D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000E643D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000E643D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E643D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E643D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E643D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E643D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E643D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E643D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E643D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E643D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="000E643D"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="000E643D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="000E643D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="000E643D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="000E643D"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="000E643D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="000E643D"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000E643D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="000E643D"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="000E643D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="000E643D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="000E643D"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
-  </w:style>
-[...6 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="000E643D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...179 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="KixCode">
     <w:name w:val="KixCode"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:rFonts w:ascii="KIX Barcode" w:hAnsi="KIX Barcode"/>
+    <w:rsid w:val="000E643D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="KIX Barcode" w:eastAsia="DejaVu Sans" w:hAnsi="KIX Barcode" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...26 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...140 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="000E643D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="14"/>
-[...23 lines deleted...]
-    </w:tblStylePr>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="000E643D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="000E643D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ReferentiegegevensHL">
     <w:name w:val="Referentiegegevens HL"/>
     <w:basedOn w:val="Referentiegegevens"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="000E643D"/>
     <w:rPr>
       <w:caps/>
-    </w:rPr>
-[...39 lines deleted...]
-      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevenskopjes">
     <w:name w:val="Referentiegegevenskopjes"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="000E643D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...379 lines deleted...]
-      <w:color w:val="C00000"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="000E643D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="000E643D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="000E643D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
     <w:name w:val="Witregel W1 (bodytekst)"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="000E643D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="000E643D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...13 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E940A9"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="000E643D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E940A9"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="000E643D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E940A9"/>
+    <w:rsid w:val="000E643D"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...17 lines deleted...]
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:styleId="GevolgdeHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000B3AD7"/>
-[...57 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="000E643D"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC5C6A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/dddde258-3278-4619-a962-19038238dfe7/file" TargetMode="External"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4363,51 +2135,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4471,65 +2243,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4550,225 +2322,97 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>3852</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>725</ap:Words>
+  <ap:Characters>3989</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>32</ap:Lines>
+  <ap:Lines>33</ap:Lines>
   <ap:Paragraphs>9</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Brief Kamer - Kabinetsreactie op de concluding observations van het VN-verdragscomité inzake economische sociale en culturele rechten</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4543</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4705</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="URL">
-[...113 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="iUwBrief">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>