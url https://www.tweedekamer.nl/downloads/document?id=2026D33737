--- v0 (2026-06-30)
+++ v1 (2026-08-15)
@@ -1,7063 +1,4008 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:sdt>
-[...16 lines deleted...]
-    <w:p w:rsidR="00CD5856" w:rsidP="000C1628" w:rsidRDefault="00CD5856" w14:paraId="5CC6EF8C" w14:textId="77777777">
+    <w:p w:rsidRPr="008702F8" w:rsidR="008702F8" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="1DC9D1D3" w14:textId="1B74AA3C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...50 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8" w:rsidR="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>839</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8" w:rsidR="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008702F8" w:rsidR="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Jeugdzorg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="008702F8" w:rsidP="008702F8" w:rsidRDefault="008702F8" w14:paraId="2B2491A2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8" w:rsidR="00A5440D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1179</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>minister van Langdurige Zorg, Jeugd en Sport</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de staatssecretaris van Justitie en Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="008702F8" w:rsidP="008702F8" w:rsidRDefault="008702F8" w14:paraId="0F7D47AB" w14:textId="287E6582">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="008702F8" w:rsidP="008702F8" w:rsidRDefault="008702F8" w14:paraId="3896B338" w14:textId="2BFF15B3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 30 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="008702F8" w:rsidP="008702F8" w:rsidRDefault="008702F8" w14:paraId="5587AE6C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="653D73C6" w14:textId="474C4F36">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Met deze brief wordt u geïnformeerd over een aantal moties en toezeggingen op het terrein van Jeugd. Ook worden enkele rapporten aangeboden, waaronder de voorlopige CBS-cijfers jeugdzorggebruik 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="018F7263" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk231910515" w:id="0"/>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="7723F250" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Onderstaande moties komen aan de orde: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E00ADD" w:rsidR="00FC24AF" w:rsidP="000C1628" w:rsidRDefault="00B71D60" w14:paraId="082BF107" w14:textId="77777777">
-[...2501 lines deleted...]
-    <w:p w:rsidR="006B057B" w:rsidP="000C1628" w:rsidRDefault="00B71D60" w14:paraId="00CB9BE6" w14:textId="77777777">
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="3913E9AA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:autoSpaceDN/>
-[...94 lines deleted...]
-    <w:p w:rsidR="006B057B" w:rsidP="000C1628" w:rsidRDefault="00B71D60" w14:paraId="1E2868CD" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Motie van de leden Ceder (CU) en Bruyning (NSC) over het verwerken van bewezen effectieve voorzieningen in de Hervormingsagenda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="4BF7F4DA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:autoSpaceDN/>
-[...81 lines deleted...]
-    <w:p w:rsidR="006B057B" w:rsidP="000C1628" w:rsidRDefault="00B71D60" w14:paraId="0F493454" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Motie van het lid Mutluer (PRO) over een wetenschappelijk onderzoek naar de effectiviteit van de aanpak en behandeling van de gevolgen van georganiseerd en gewelddadig misbruik van minderjarigen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="02791DB9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:autoSpaceDN/>
-[...76 lines deleted...]
-    <w:p w:rsidR="006B057B" w:rsidP="000C1628" w:rsidRDefault="00B71D60" w14:paraId="06692DCF" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Motie van het lid Van der Werf (D66) over een onderzoek naar de meerwaarde van een periodieke check-up van minderjarige slachtoffers van seksueel misbruik.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="7B760377" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:autoSpaceDN/>
-[...91 lines deleted...]
-    <w:p w:rsidR="006B057B" w:rsidP="000C1628" w:rsidRDefault="00B71D60" w14:paraId="0C0F0B46" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Motie van het lid Ceder (CU) over met stakeholders in de gezinshuiszorg en gemeenten in gesprek gaan over aanvullende kwaliteitseisen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="796FF473" w14:textId="2F82F833">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:autoSpaceDN/>
-[...49 lines deleted...]
-      <w:r w:rsidRPr="006C4B7C">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gewijzigde motie van de leden Bruyning (NSC) en Tielen (VVD) over onderzoek naar fraude met valse ervaringscertificaten binnen het SKJ-register (t.v.v. Kamerstuk 28 828, nr. 151).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="5701D93C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Motie van het lid Moinat (Groep Markuszower) c.s. over in beginsel jeugdigen voor jeugdhulp in Nederland plaatsen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="7CF7BD91" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Motie van het lid Van der Plas (BBB) over de fysieke en mentale gezondheid van kinderen meewegen bij noodmaatregelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="47305DA9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Motie Van den Hil (VVD) c.s. over het samen met gemeente en Valente verkennen welke knelpunten en oplossingen te formuleren zijn voor kinderen die met hun ouder in een opvanghuis verblijven en waar zich knelpunten voordoen in de financiering van jeugdzorg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="2585EB25" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Motie van het lid Lahlah (PRO) c.s. over indien een kosteloze betalingsherinnering niet doorgaat de middelen daarvoor wel inzetten voor mensen in financiële kwetsbaarheid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="1D9AC09D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Motie Stoffer c.s. over een voorstel voor een samenhangende jeugd- en gezinsaanpak. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="54DBF62A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Toezegging verkenning vergunningplicht voor jeugdhulpaanbieders.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="157F8CC4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Toezegging over een kwalitatieve duiding Hervormingsagenda Jeugd met als doel gemeenten van elkaar te laten leren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="5947F712" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="4325BD3F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Meer cijfers over andere ontwikkelingen binnen de jeugdzorg vindt u in de bijgevoegde rapporte</w:t>
-[...7 lines deleted...]
-        <w:rPr>
+        <w:t>Motie van de leden Ceder (CU) en Bruyning (NSC) over het verwerken van bewezen effectieve voorzieningen in de Hervormingsagenda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="19D9EBB6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De motie van de leden Ceder en Bruyning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>verzoekt de regering nadrukkelijk te kijken naar bewezen effectieve voorzieningen zoals opvoedcursussen, begeleiding bij complexe echt- dan wel vechtscheidingen, relatietherapie en een doorlopende leerlijn rond opvoedondersteuning en deze aspecten expliciet te betrekken en te verwerken in de continuering van de Hervormingsagenda Jeugd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="58346614" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="6D3CF99C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het is belangrijk dat gezinnen tijdig toegang hebben tot laagdrempelige ondersteuning bij opvoed- en scheidingsvraagstukken. Belangrijk is dat passend bij de hulpvraag, gebruik wordt gemaakt van bewezen effectieve (preventieve) interventies. Via de Hervormingsagenda Jeugd wordt ingezet op het benutten van bestaande kennis over effectieve interventies door beleidsmakers en professionals. Het Nederlands Jeugdinstituut en het Nederlands Centrum Jeugdgezondheid beschikken over databanken met beoordeelde interventies, waaronder interventies gericht op ondersteuning bij scheidingsproblematiek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="5740C889" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="6B5A1B24" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daarnaast wordt binnen de Hervormingsagenda Jeugd gewerkt aan het versterken van de pedagogische basis. Zo worden gemeenten in het voorgenomen wetsvoorstel Reikwijdte verplicht een visie op de pedagogische basis op te stellen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="7AD01914" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op andere manieren is er ook aandacht voor effectieve interventies, waaronder Kansrijke Start dat inzet op vroegsignalering en passende ondersteuning van gezinnen in de eerste 1.000 dagen. Dit gebeurt onder meer door de samenwerking tussen het medische, sociale en publieke domein te versterken en de inzet van erkende opvoedinterventies te stimuleren. Ook kunnen ouders met vragen over opvoeden en opgroeien laagdrempelig terecht bij de Jeugdgezondheidszorg. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="1C5F0EC7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="05C69B2C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Samen met gemeenten en betrokken partners en het ministerie van Justitie en Veiligheid zal de minister van Langdurige Zorg, Jeugd en Sport blijvend inzetten op verdere kennisdeling van werkwijzen en interventies met bewezen effectieve elementen bij relatie- en scheidingsproblematiek, zodat datgene wat werkt gedeeld wordt in het land. Dit voorjaar zijn regiobijeenkomsten over scheidingsproblematiek verspreid in het land georganiseerd waar professionals van gemeenten en wijkteams kennis hebben uitgewisseld.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ook gaat een vertegenwoordiging van het ministerie van VWS deze zomer in gesprek met de vertegenwoordigers van de Agenda voor het Hart over het rapport sterke partnerrelaties.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="2F3BA746" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="1E8CFC6D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De minister van Langdurige Zorg, Jeugd en Sport beschouwt de motie hiermee als afgedaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="21BCACD4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="5E3F0294" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Motie van het lid Mutluer (PRO) over een wetenschappelijk onderzoek naar de effectiviteit van de aanpak en behandeling van de gevolgen van georganiseerd en gewelddadig misbruik van minderjarigen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="3252BF22" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="2B7B4D40" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Motie van het lid Van der Werf (D66) over een onderzoek naar de meerwaarde van een periodieke check-up van minderjarige slachtoffers van seksueel misbruik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="344F582F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="62F6C4EF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De motie van het lid Mutluer (PRO) verzoekt de regering een wetenschappelijk onderzoek in te stellen naar de effectiviteit van de aanpak en behandeling van de psychosociale en fysieke gevolgen van georganiseerd en gewelddadig misbruik van minderjarigen, en de Kamer daarover te informeren. De motie van het lid van der Werf (D66) verzoekt de regering te onderzoeken welke meerwaarde een periodieke check-up van minderjarige slachtoffers van seksueel misbruik kan hebben voor hun fysieke en mentale gezondheid op de lange termijn, te verkennen hoe die monitoring zou kunnen worden vormgegeven (eventueel in combinatie met longitudinaal onderzoek) en de Kamer daarover te informeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="2FEDF811" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="57526596" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Behandeling van gevolgen van georganiseerd en gewelddadig misbruik van minderjaren</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="0F101B4A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de bijlage van deze brief vindt u het onderzoek dat het Kenniscentrum Kinder- en Jeugdpsychiatrie (KJP) heeft uitgevoerd ter uitvoering van de twee moties. De psychosociale en fysieke gevolgen van georganiseerd en gewelddadig (seksueel) misbruik zijn verstrekkend en van diverse aard. Veerkracht en steun zijn helpend bij herstel. Gezien de langdurige negatieve effecten die ondervonden kunnen worden is behandeling wenselijk. Door de diverse aard van de oorzaken en klachten vraagt het van professionals om behandeling af te stemmen op het individu. Het onderzoek van KJP geeft aan voor welke vormen van behandeling wetenschappelijke aanwijzingen zijn voor effectiviteit en in welke mate. Het is aan de behandelaar rekening te houden met de volgorde van behandeling, rekening houdend met de urgentie van klachten, veiligheid, belastbaarheid en voorkeuren van de hulpvrager. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De minister van Langdurige Zorg, Jeugd en Sport beschouwt de motie hiermee als afgedaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="77F399A8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="575AAF93" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De meerwaarde van periodieke check-ups na seksueel misbruik</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="4D0E89D2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bijgevoegd onderzoek door het KJP geeft aan dat op dit moment niet wetenschappelijk kan worden aangetoond dat periodieke check-ups bij minderjarige slachtoffers van seksueel misbruik van meerwaarde zijn. In de gesprekken die KJP heeft gehouden in het kader van dit onderzoek is door professionals en ervaringsdeskundigen wel aangegeven dat zij verwachten dat periodieke check-ups een meerwaarde kunnen hebben in preventie, tijdswinst, erkenning, continuïteit en houvast. Het KJP zal de verzamelde kennis uit het onderzoek in het kader van de twee moties op hun website vrij toegankelijk beschikbaar stellen voor hulpverleners, beleidsmakers en andere belanghebbenden in de jeugd-ggz en brede jeugdhulp. De opgedane kennis zal worden geïntegreerd in de reeds bestaande </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">praktijkstandaarden en kennisdossiers van het KJP. Publicatie op hun website wordt verwacht per eind juni 2026. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De minister van Langdurige Zorg, Jeugd en Sport beschouwt de motie hiermee als afgedaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="0178B812" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="0F3A2B36" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Motie van het lid Ceder (CU) over met stakeholders in de gezinshuiszorg en gemeenten in gesprek gaan over aanvullende kwaliteitseisen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="45987196" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Met de gezinshuissector spant de minister van Langdurige Zorg, Jeugd en Sport zich in voor veilige en kwalitatief goede zorg. Daartoe worden kwaliteitscriteria voor de gezinshuizen momenteel herzien, vanuit het netwerk Kwaliteit en Blijvend Leren (KBL). In deze herziening is het doel mede om de criteria in de praktijk beter toepasbaar, concreet en normerend te maken. Het verzoek vanuit motie Ceder om met stakeholders in de gezinshuiszorg en gemeenten in gesprek te gaan over aanvullende kwaliteitseisen die gemeenten kunnen stellen bij contractering, wordt in dit traject meegenomen. Eerste gesprekken hierover hebben reeds plaatsgevonden. Daarmee wordt voldaan aan de genoemde motie. Ook wordt goed de verbinding gelegd met de inzet vanuit de Hervormingsagenda Jeugd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="044A6AF7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="35F62AE5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de Hervormingsagenda Jeugd is afgesproken dat de (hoog)specialistische jeugdzorg wordt gestandaardiseerd, van contract tot en met verantwoording. Het doel is op deze manier administratieve lasten te verminderen en tegelijkertijd het zicht op het zorglandschap te verbeteren doordat ook data beter landelijk kunnen worden vergeleken. Binnen dit programma loopt een versnelling op de gezinshuiszorg. Met een kernteam bestaande uit gezinshuiszorgaanbieders en gemeenten en de werkorganisatie Kwaliteit en Blijvend Leren, wordt uitgewerkt hoe de regionaal in te kopen gezinshuiszorg kan worden gestandaardiseerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="3FD870A1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="6D65975E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Gewijzigde motie van de leden Bruyning (NSC) en Tielen (VVD) over onderzoek naar fraude met valse ervaringscertificaten binnen het SKJ-register (t.v.v. 28828-151)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="6D6CEAE8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In deze motie wordt de regering verzocht om grondig onderzoek te (laten) doen naar de oorzaken, aard en omvang van de fraude met valse ervaringscertificaten binnen het SKJ-register, om in samenwerking met relevante instanties maatregelen te treffen die de integriteit van het SKJ-register versterken en de Kamer te informeren over de bevindingen van het onderzoek en de getroffen maatregelen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="067CA691" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="770ECBE2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In januari van dit jaar is de EVC-standaard voor hbo vakbekwame jeugd- en gezinsprofessional ingetrokken door standaardeigenaren (branchepartijen). Daardoor mogen er geen nieuwe EVC-trajecten worden gestart. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="0DB09AAF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast is de taskforce EVC bezig met onderzoek naar een aangepaste of alternatieve registratieroute. Hierbij is ook VWS betrokken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="4B2AEF89" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De SKJ geeft momenteel nog uitvoering aan haar onderzoek naar registraties op basis van EVC. In 2025 zijn door de toenmalige staatssecretaris Jeugd, Preventie en Sport en staatssecretaris van Justitie en Veiligheid hiervoor middelen aan SKJ verstrekt. Voor 2026 zijn de middelen voor het onderzoek binnen het Kwaliteitsregister, naast de € 200.000 via het amendement van Synhaeve en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Wendel, door de minister van Langdurige zorg, Jeugd en Sport en de staatssecretaris van Justitie en Veiligheid opgehoogd tot € 2 miljoen. Daarmee kan SKJ fraude met valse ervaringscertificaten binnen het register nader onderzoeken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="49342AF1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="71604706" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De minister van Langdurige Zorg, Jeugd en Sport beschouwt de motie hiermee als afgedaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="106BB87E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="0F917F76" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Motie van het lid Moinat (Groep Markuszower) c.s. over in beginsel jeugdigen voor jeugdhulp in Nederland plaatsen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="5BD3827F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om uitvoering te geven aan de motie van het lid Moinat is de minister van Langdurige Zorg, Jeugd en Sport in overleg met de VNG, IGJ, Jeugdzorg Nederland, NJI en KBL om afspraken te maken om jeugdigen in beginsel in Nederland te plaatsen, tenzij plaatsing in het buitenland in het belang is van het kind, er geen passend alternatief in Nederland beschikbaar is en de plaatsingsprocedure verloopt via de regels van de Centrale Autoriteit Internationale Kinderaangelegenheden en het Afsprakenkader Buitenlands Zorgaanbod Jeugd. Daarbij wordt verkend of hiertoe regelgeving noodzakelijk is. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="5C42178E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="6E8E7F1F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van Langdurige Zorg, Jeugd en Sport</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zal u aan het einde van dit jaar nader over de voortgang informeren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="6BAFAE9D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="4DCA9BAB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Motie van het lid Van der Plas (BBB) over de fysieke en mentale gezondheid van kinderen meewegen bij noodmaatregelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="70C2D8D8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De gevolgen van de pandemie op het gebied van mentale gezondheid zijn nog steeds zichtbaar. De minister van Langdurige Zorg, Jeugd en Sport onderschrijft dat het belangrijk is om oog te hebben voor de mentale gezondheid van jongeren tijdens de inzet van noodmaatregelen. Het belang hiervan laten ook de geleerde lessen uit de Integrale Gezondheidsmonitor COVID-19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van het Netwerk Gezondheidsonderzoek bij Rampen (GOR) zien. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="7E05BB9E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="3CFBA4FE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Werken aan een mentaal gezondere samenleving begint met oog hebben voor je eigen mentale gezondheid én die van anderen. Daarbij is het goed om te weten wat je kunt doen om mentaal gezond te zijn en te blijven, bijvoorbeeld tijdens belangrijke levensgebeurtenissen of overgangen in het leven. Het is belangrijk dat jongeren de mogelijkheden kunnen vinden om veerkrachtig te kunnen zijn. Daar wordt op ingezet via de acties binnen thema 1 van de Versterkingsagenda mentale gezondheid: versterken mentale veerkracht.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="1CF58336" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="11B7676A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met het oog op mogelijke toekomstige crisissen mogen we jongeren niet vergeten. Tijdens pandemieën adviseert het Maatschappelijk Impact Team (MIT), gehuisvest bij het SCP, over de sociaal-maatschappelijke en economische gevolgen van de pandemie en de bijbehorende maatregelen, waaronder de impact op mentale </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">gezondheid. Het MIT bestaat uit wetenschappers en praktijkdeskundigen zoals economen, sociologen en gedragsdeskundigen. Het SCP is gestart met het opbouwen van een kennisbasis voor maatschappelijke weerbaarheid, onder meer om het MIT te kunnen voeden met actuele kennis en inzichten. In deze kennisbasis wordt ook de mentale gezondheid meegenomen. Mede hiermee wordt geborgd dat lessen uit de coronapandemie niet verloren gaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="44071B35" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Binnen de Rijksbrede weerbaarheidsaanpak is oog voor verschillende doelgroepen, inclusief jongeren. Als onderdeel daarvan brengt VWS in 2026 in kaart of aanvullend op lopende initiatieven additionele inzet nodig is in het kader van zelf- en samenredzaamheid, waaronder die van jongeren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="5FABA7F4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="57572477" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van Langdurige Zorg, Jeugd en Sport beschouwt de motie hiermee als afgedaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="451EC77E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="48D7F395" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Motie Van den Hil (VVD) c.s. over het samen met gemeente en Valente verkennen welke knelpunten en oplossingen te formuleren zijn voor kinderen die met hun ouder in een opvanghuis verblijven en waar zich knelpunten voordoen in de financiering van jeugdzorg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="1FA8678F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deze motie verzoekt de regering om samen met de gemeenten en Valente te verkennen welke knelpunten en oplossingen te formuleren zijn voor kinderen die met hun ouder in een opvanghuis verblijven en waar zich knelpunten voordoen in de financiering van jeugdzorg. Eerder bent u geïnformeerd dat er met betrokken partijen (waaronder VNG, Valente en Jeugdzorg Nederland) een verkenning werd gedaan om de knelpunten en oorzaken scherper in beeld te krijgen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het beeld dat hieruit naar voren komt is dat de knelpunten zich voordoen op de intergemeentelijke samenwerking. Met de VNG is gekeken op welke manier goede werkafspraken tussen gemeenten gefaciliteerd kunnen worden om knelpunten in de samenwerking te voorkomen. Hieruit is naar voren gekomen dat goede mandaatafspraken tussen gemeenten een oplossing kunnen bieden. Met de VNG wordt bekeken hoe dit gefaciliteerd kan worden. Daarnaast wordt gekeken naar een escalatieroute als zich toch problemen voordoen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="1A9996EB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="113F712B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De minister van Langdurige Zorg, Jeugd en Sport informeert </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de kamer hierover voor het einde van het jaar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="7874FE1D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="3B459659" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Motie van het lid Lahlah (PRO) c.s. over indien een kosteloze betalingsherinnering niet doorgaat de middelen daarvoor wel inzetten voor mensen in financiële kwetsbaarheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="77A598E3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De motie van de leden Lahlah, Flach, Ceder en Van Kent verzoekt de regering om de middelen voor een kosteloze betalingsherinnering door het CJIB naar de envelop Groepen in de knel terug te laten vloeien, indien deze maatregel wegens het ontbreken van structurele financiering niet doorgaat, zodat deze middelen doelgericht kunnen worden ingezet voor mensen in financiële kwetsbaarheid. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Inmiddels is besloten dat de resterende middelen die op de begroting van het ministerie van Justitie en Veiligheid stonden vanuit deze envelop terugvloeien naar de begroting van het Ministerie van Sociale Zaken en Werkgelegenheid, om te worden ingezet voor financieel kwetsbare huishoudens. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="26E74463" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="113750A0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De staatssecretaris van Justitie en Veiligheid beschouwt hiermee de motie als afgedaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="121CC89E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="10B4EAB8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Toezegging verkenning vergunningplicht voor jeugdhulpaanbieders.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="079D4D6B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de Hervormingsagenda Jeugd en Aanvullend Zorg- en Welzijnsakkoord (AZWA) is afgesproken dat verkend zou worden of een vergunningplicht voor jeugdhulpaanbieders ingevoerd zou worden. Gegeven de gesprekken hierover met het veld en een eerste verkenning heeft de minister van Langdurige Zorg, Welzijn en Sport besloten een wetvoorstel voor te bereiden om een vergunningplicht voor jeugdhulpaanbieders in te voeren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het doel van deze vergunningplicht is om meer zicht en grip op aanbieders te krijgen, kwaliteit en integriteit van (her)startende jeugdhulpaanbieders te bevorderen en fraude in de jeugdzorg tegen te gaan. Er is breed draagvlak bij zowel aanbieders, gemeenten en toezichthouders om tot de invoering van dit instrument over te gaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="38AFBAAB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="4898FFD2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Waar mogelijk en passend wordt aangesloten bij de vergunningplicht die op grond van de Wet toetreding zorgaanbieders geldt voor instellingen die Wlz- of Zvw-zorg of medisch specialistische zorg verlenen (Wtza-vergunning). Als uitwerking van het AZWA wordt een verdieping en verbreding van de bestaande Wtza-vergunningplicht verkend. Vanwege de samenhang wordt hierin gezamenlijk opgetrokken. In dat kader wordt ook bezien in hoeverre de mogelijkheden voor verdieping en verbreding ook voor de vergunningplicht voor jeugdhulpaanbieders kan gelden. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van Langdurige Zorg, Jeugd en Sport</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> streeft ernaar dit wetsvoorstel in 2028 aan te bieden aan de Tweede Kamer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="309B02FE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="45CE8CBC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van Langdurige Zorg, Jeugd en Sport beschouwt de toezegging hiermee als afgedaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="1FF9E68F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="510EC2C1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Toezegging over een kwalitatieve duiding Hervormingsagenda Jeugd met als doel gemeenten van elkaar te laten leren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="3E5258E7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het lid Coenradie (JA21) heeft mij gevraagd om een kwalitatieve duiding te geven aan waar het, gegeven de doelstellingen in de Hervormingsagenda, goed gaat bij gemeenten en waar niet. Het is lastig om gemeenten aan te wijzen die als algemeen voorbeeld kunnen dienen voor andere gemeenten. Er zijn gemeenten die op onderdelen van de Hervormingsagenda Jeugd goed bezig zijn en als voorbeeld kunnen dienen, maar die op andere onderdelen nog aandachtspunten hebben. Ook verschilt de lokale context van gemeenten, en daarmee de invulling en focus van de hervormingen per gemeente. Wat goede voorbeelden zijn, kan dus per gemeente verschillen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="78297A3E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="6A43A50A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Dat laat onverlet dat het wel belangrijk is om beter inzicht te krijgen in het stelsel als geheel en dat gemeenten ook het goede gesprek met elkaar voeren en van elkaar kunnen leren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="401F6F0A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="10F39685" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om beter inzicht te krijgen in het stelsel als geheel, hebben we in de Hervormingsagenda afgesproken een centrale monitor van het jeugdstelsel in te richten. Deze monitor brengt structureel en integraal informatie over het functioneren van het jeugdstelsel op de doelen kwaliteit, toegankelijkheid en betaalbaarheid over de jaren heen in beeld. We willen immers dat kinderen die dat nodig hebben tijdig passende en kwalitatief goede zorg ontvangen en dat de uitgaven aan jeugdzorg houdbaar zijn. In het najaar van dit jaar wordt de eerste monitor door het CBS gepubliceerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="6BE23585" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="602C1AE9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Waar het gaat over hoe gemeenten het doen op verschillende indicatoren en het leren van elkaar geldt dat er al veel gegevens beschikbaar zijn die de verschillen tussen gemeenten inzichtelijk maken. Op 30 april zijn de voorlopige cijfers jeugdhulpgebruik, jeugdbescherming en jeugdreclassering van 2025 gepubliceerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk231282632" w:id="1"/>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ook heeft het CBS een Dashboard Jeugdzorg met cijfers per jeugdregio en gemeente.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hierbij kan gedacht worden aan cijfers over herhaald beroep op jeugdhulp, trajectduur en de in- en uitstroom.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="17"/>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tot slot heeft het CBS in 2025 modelschattingen jeugdzorggebruik per gemeente op basis van kenmerken van de inwoners gemaakt. De modelschattingen maken de samenhang tussen achtergrondkenmerken en inzet van jeugdzorg inzichtelijk, en niet oorzaak en gevolg.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="18"/>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Onderdeel van de modelschattingen is een benchmark met als doel om gemeenten en jeugdzorgregio's van elkaar te laten leren en het goede gesprek te voeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="1711568E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="0F324D5F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Al deze publicaties van het CBS geven gemeenten en regio’s handvaten om het gesprek met elkaar te voeren en van elkaar te leren. Dit gesprek is ook van belang om het verhaal achter de cijfers scherp te krijgen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="17CEE971" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="77DE42CE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van Langdurige Zorg, Jeugd en Sport beschouwt de toezegging hiermee als afgedaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="24B5BFDD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="6B8E51D5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tot slot</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="4DE63C55" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er ligt een grote opgave om de jeugdzorg te verbeteren en voor de lange termijn houdbaar te maken. We werken aan het voorkomen van instroom in de jeugdzorg zodat de aandacht en tijd besteed kan worden aan het bieden van passende zorg aan kinderen. Er wordt onder meer via de Hervormingsagenda met en door de betrokken partijen hard gewerkt aan verschillende maatregelen om hier stappen op te zetten. In het recente debat over de jeugdzorg is hier uitgebreid bij stil gestaan. Dit kabinet zal hier volop mee doorgaan en kijken waar de maatregelen verder versterkt en versneld kunnen worden. Zodat kinderen uiteindelijk minder jeugdzorg </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>nodig hebben, de kwaliteit van de jeugdzorg beter is en de jeugdzorg passend en tijdig beschikbaar is voor de kinderen en gezinnen in de meest kwetsbare situaties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="008702F8" w:rsidP="008702F8" w:rsidRDefault="008702F8" w14:paraId="5E60AD3A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="008702F8" w:rsidP="008702F8" w:rsidRDefault="008702F8" w14:paraId="355E426F" w14:textId="5CAA3CE7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>minister van Langdurige Zorg, Jeugd en Sport</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="008702F8" w:rsidP="008702F8" w:rsidRDefault="008702F8" w14:paraId="3D969DAA" w14:textId="4C1CD628">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>W.R.C. Sterk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="008702F8" w:rsidP="008702F8" w:rsidRDefault="008702F8" w14:paraId="76EA068C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="008702F8" w:rsidP="008702F8" w:rsidRDefault="008702F8" w14:paraId="1E468E77" w14:textId="513C2781">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>staatssecretaris van Justitie en Veiligheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="008702F8" w14:paraId="4CB2C9BD" w14:textId="55C8CD7A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">K.T. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8" w:rsidR="00A5440D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van Bruggen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="01F23FBD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="2BE5AAC8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="24D58729" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="2EAEF4D4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bijlage - Aanbieding rapporten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="08F3470E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="77F995FC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...146 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="3CFBE3B3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rapportage Jeugdhulp 2025 &amp; Rapportage Jeugdbescherming en</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="265B2D4F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...7 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Jeugdreclassering 2025 (CBS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="12E5FD07" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="1C28BA68" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bijgevoegd bij deze brief ontvangt u de voorlopige CBS-cijfers jeugdzorggebruik 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="6183D87C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na een jarenlange toename in het aantal jongeren met jeugdhulp in de leeftijd van 0 tot 23 jaar lijkt er nu voor het eerst sprake te zijn van een afname. Volgens de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>voorlopige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cijfers van het CBS ontving 11% van de jongeren tot 23 jaar jeugd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>hulp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in natura in 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="19"/>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Dat zijn 465.265 jongeren (voorlopige cijfers) t.o.v. 478.655 jongeren (definitieve cijfers) in 2024. In de definitieve cijfers van 2025 wordt door CBS een daling verwacht van 0,8 procent (ongeveer 3.665 jongeren minder) t.o.v. 2024. Ook het verwachte definitieve aantal jeugdhulptrajecten komt voor 2025 bijna 2 procent lager uit dan het definitieve cijfer over 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="1A14E970" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Net als in voorgaande jaren was jeugdhulp </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zonder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verblijf de meest gebruikte vorm van jeugdzorg; hier maakte 96% van de jongeren met jeugdhulp gebruik van. Verder maakte 3,5% van de jongeren met jeugdhulp gebruik van alléén jeugdhulp </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verblijf (ten opzichte van 3,6 % in 2024), 4,9% van beide vormen (jeugdhulp </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> én </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zonder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verblijf) ten opzichte van 5,2% in 2024, en 91,6% van alléén jeugdhulp </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zonder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verblijf (ten opzichte van 91,2% in 2024).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="2F4C1FBE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De daling van het aantal jongeren in de jeugdbescherming (OTS en voogdij) zet door, van 26.160 op peildatum 31 dec 2024 naar 25.415 jongeren op peildatum 31 dec 2025 (voorlopige cijfers)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="20"/>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>; een daling van 2,8%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="166A7C64" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Na een daling van het aantal jongeren met een jeugdreclasseringsmaatregel in de periode tot eind 2022, neemt het aantal jongeren sinds 2023 weer licht toe. Op de peildatum 31 dec 2025 hadden 5.870 jongeren (voorlopige cijfers) een jeugdreclasseringsmaatregel. Op 31 dec 2024 waren dat 5.740 jongeren (definitieve cijfers)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="21"/>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.  Een stijging van 2,3%.  De stijging is wel afgenomen t.o.v. 2024 (10,4%).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="0E32BCEE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gebruik van jeugdzorg (zowel jeugdhulp als jeugdbescherming en jeugdreclassering) hangt samen met kenmerken van ouders en huishouden. In vergelijking met alle kinderen in Nederland woont onder jongeren met jeugdhulp een lager percentage van de ouders op hetzelfde adres, is het aandeel Wmo en/of GGZ in huishoudens hoger en is het aandeel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>logeer- of respijtvoorzieningen. De gids leidt potentiële nieuwe aanbieders van logeer- en respijtzorg als een routeplanner door alle zaken die moeten worden afgewogen, afgestemd en georganiseerd om een dergelijke voorziening te realiseren. Het prototype biedt kansen om nieuw aanbod te stimuleren, maar is in zijn huidige vorm nog niet geschikt voor brede toepassing. De komende tijd zal de minister van Langdurige Zorg, Jeugd en Sport dan ook de mogelijkheden verkennen om dit prototype door te ontwikkelen en in gesprek gaan met partijen die dit prototype bij mogelijke gebruikers onder de aandacht kunnen brengen.</w:t>
-[...20 lines deleted...]
-    <w:sectPr w:rsidR="00D74D7D" w:rsidSect="008D59C5">
+        <w:t xml:space="preserve">huishoudens met iemand die als verdachte van een misdrijf is aangemerkt hoger. Onder alle jongeren in de leeftijd van 0 t/m 22 jaar zijn de hoogste percentages jongeren met jeugdhulp gemeten binnen de 20% laagste huishoudinkomens. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="4B86BD91" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Meer cijfers over andere ontwikkelingen binnen de jeugdzorg vindt u in de bijgevoegde rapporten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="0B234BFB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="642689AA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Naar een visie op ondersteuning van kwetsbare gezinnen (Bureau EMMA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="357C226A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het kabinet wil dat alle kinderen in Nederland gezond, veilig en veerkrachtig opgroeien. Het gezin is hiervoor een belangrijke basis. Ruim 92.000 kinderen groeien echter op in armoede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="22"/>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Vaak spelen in de gezinnen van deze kinderen ook andere problemen, zoals werkloosheid, slechte huisvesting, opvoedproblemen of gezondheidsproblemen. Deze problemen hangen met elkaar samen en versterken elkaar. Om te komen tot daadwerkelijke oplossingen werken de ministeries van VWS, SZW, OCW, BZK en JenV aan een brede aanpak voor het versterken van de integrale en preventieve ondersteuning aan deze gezinnen. De aanpak is onderdeel van de Sociale Agenda Nederland. Om tot de aanpak te komen heeft Bureau EMMA gesprekken gefaciliteerd met gemeenten, experts, maatschappelijk middenveld en ervaringsdeskundigen. In deze gesprekken is gewerkt aan een breed gedragen visie op de ondersteuning van gezinnen in een kwetsbare positie. Ook zijn knelpunten geïdentificeerd en oplossingsrichtingen geformuleerd die kunnen bijdragen aan het realiseren van een samenhangend ondersteuningsaanbod voor gezinnen (zie bijlage). Hieruit blijkt dat er veel kennis is en diverse goedwerkende initiatieven bestaan, maar dat leren van elkaar en daadwerkelijk domeinoverstijgend denken en werken in de praktijk nog moeizaam van de grond komt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="7641064F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="379C01AE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De betrokken partijen signaleren op allerlei niveaus knelpunten, die van variëren van landelijke wetgeving tot deskundigheid van professionals. Een belangrijke factor is dat de nodige samenwerking op lokaal niveau niet voldoende tot stand komt om daadwerkelijk preventief en integraal te werken vanuit  het perspectief van het gezin. Er zijn patronen in organisaties in de aansturing, cultuur en samenwerking die professionals belemmeren om te doen wat nodig is voor deze gezinnen en de interventies die in theorie werken ook daadwerkelijk effectief te laten zijn. De komende jaren willen de ministeries van VWS, SZW, OCW, BZK en JenV specifiek hierop inzetten. Dit wordt gedaan door te starten met een praktijklab, waarin zes tot acht gemeenten gezamenlijk leren en lokaal aan de slag gaan om belemmerende patronen in de samenwerking en cultuur te doorbreken. Gemeenten worden ondersteund om deze verandering te realiseren. De intentie is dat de lessen uit het praktijklab gebruikt kunnen worden voor toepassing in een groter aantal gemeenten. Hierbij is nadrukkelijk aandacht voor de aansluiting met andere lopende initiatieven, zoals het de implementatie van het convenant Stevige Lokale Teams, het Toekomstcenario Kind- en Gezinsbescherming en Kansrijke Start. Hiermee geven wij invulling aan de motie Stoffer c.s. over een voorstel voor een samenhangende jeugd- en gezinsaanpak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="23"/>
+      </w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="76F94926" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="547827F2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Eindrapport Behoeften Logeer- en Respijtzorg (Sociaal ontwerpbureau Snijboon)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="20A1538C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het afgelopen half jaar heeft het sociaal ontwerpbureau Snijboon in het kader van de werkagenda VN-verdrag Handicap onderzoek gedaan naar de behoeften naar en knelpunten in het aanbod logeer- en respijtzorg en mogelijke oplossingsrichtingen. Dit traject heeft, in samenwerking met mantelzorgers, aanbieders van logeerzorg en veldpartijen, een prototype opgeleverd (zie bijlage), dat de basis kan vormen voor een digitale gids voor het opzetten van kleinschalige logeer- of respijtvoorzieningen. De gids leidt potentiële nieuwe aanbieders van logeer- en respijtzorg als een routeplanner door alle zaken die moeten worden afgewogen, afgestemd en georganiseerd om een dergelijke voorziening te realiseren. Het prototype biedt kansen om nieuw aanbod te stimuleren, maar is in zijn huidige vorm nog niet geschikt voor brede toepassing. De komende tijd zal de minister van Langdurige Zorg, Jeugd en Sport dan ook de mogelijkheden verkennen om dit prototype door te ontwikkelen en in gesprek gaan met partijen die dit prototype bij mogelijke gebruikers onder de aandacht kunnen brengen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="680ED329" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidP="008702F8" w:rsidRDefault="00A5440D" w14:paraId="1BC7B9AB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="008702F8" w:rsidR="00A5440D" w:rsidSect="008C5E01">
+      <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
-      <w:headerReference w:type="first" r:id="rId12"/>
-      <w:type w:val="continuous"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2778" w:bottom="1049" w:left="1588" w:header="2750" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="456E0F71" w14:textId="77777777" w:rsidR="004E510F" w:rsidRDefault="004E510F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1658C689" w14:textId="77777777" w:rsidR="009F1812" w:rsidRDefault="009F1812" w:rsidP="00A5440D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="566F8886" w14:textId="77777777" w:rsidR="004E510F" w:rsidRDefault="004E510F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="339E6C24" w14:textId="77777777" w:rsidR="009F1812" w:rsidRDefault="009F1812" w:rsidP="00A5440D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="00F88114" w14:textId="77777777" w:rsidR="00DC7639" w:rsidRDefault="00B71D60">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2B2B218E" w14:textId="77777777" w:rsidR="00A5440D" w:rsidRPr="00A5440D" w:rsidRDefault="00A5440D" w:rsidP="00A5440D">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...188 lines deleted...]
-    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5EA52B3E" w14:textId="77777777" w:rsidR="00A5440D" w:rsidRPr="00A5440D" w:rsidRDefault="00A5440D" w:rsidP="00A5440D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1778193C" w14:textId="77777777" w:rsidR="00A5440D" w:rsidRPr="00A5440D" w:rsidRDefault="00A5440D" w:rsidP="00A5440D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="688D5B59" w14:textId="77777777" w:rsidR="004E510F" w:rsidRDefault="004E510F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="277EB893" w14:textId="77777777" w:rsidR="009F1812" w:rsidRDefault="009F1812" w:rsidP="00A5440D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32DEBEBF" w14:textId="77777777" w:rsidR="004E510F" w:rsidRDefault="004E510F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="76FDD090" w14:textId="77777777" w:rsidR="009F1812" w:rsidRDefault="009F1812" w:rsidP="00A5440D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="51681BFA" w14:textId="77777777" w:rsidR="00FC24AF" w:rsidRPr="00F85320" w:rsidRDefault="00B71D60" w:rsidP="00FC24AF">
+    <w:p w14:paraId="6F72EC9C" w14:textId="77777777" w:rsidR="00A5440D" w:rsidRPr="008702F8" w:rsidRDefault="00A5440D" w:rsidP="008702F8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00F85320">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F85320">
-[...29 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2024/2025, 31 839 nr. 1085.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="22061B9E" w14:textId="77777777" w:rsidR="00FC24AF" w:rsidRPr="00F85320" w:rsidRDefault="00B71D60" w:rsidP="00FC24AF">
+    <w:p w14:paraId="26EC1FCC" w14:textId="77777777" w:rsidR="00A5440D" w:rsidRPr="008702F8" w:rsidRDefault="00A5440D" w:rsidP="008702F8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00F85320">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F85320">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> In de regiobijeenkomsten kwam de werkwijze Duurzaam Ouderschap na Scheiding aan bod welke beproefd en onderzocht is in de regio Haaglanden.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="5F5E2F0C" w14:textId="77777777" w:rsidR="00FC24AF" w:rsidRPr="00F85320" w:rsidRDefault="00B71D60" w:rsidP="00FC24AF">
+    <w:p w14:paraId="4B8CAA27" w14:textId="77777777" w:rsidR="00A5440D" w:rsidRPr="008702F8" w:rsidRDefault="00A5440D" w:rsidP="008702F8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00F85320">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F85320">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="00FC24AF" w:rsidRPr="00F85320">
+        <w:r w:rsidRPr="008702F8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Rapport-Verlangen-5---Sterke-Partnerrelaties.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="3B3FD778" w14:textId="77777777" w:rsidR="00FC24AF" w:rsidRPr="00F85320" w:rsidRDefault="00B71D60" w:rsidP="00FC24AF">
+    <w:p w14:paraId="6E687A39" w14:textId="77777777" w:rsidR="00A5440D" w:rsidRPr="008702F8" w:rsidRDefault="00A5440D" w:rsidP="008702F8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00F85320">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F85320">
-[...13 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2023/2024, 34 843 nr. 101.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="1B39F6F4" w14:textId="77777777" w:rsidR="00FC24AF" w:rsidRDefault="00B71D60" w:rsidP="00FC24AF">
+    <w:p w14:paraId="3925D7AA" w14:textId="77777777" w:rsidR="00A5440D" w:rsidRPr="008702F8" w:rsidRDefault="00A5440D" w:rsidP="008702F8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00F85320">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F85320">
-[...13 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2022/2023, 36 222 nr. 33.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="19C3B8BF" w14:textId="77777777" w:rsidR="00FC24AF" w:rsidRPr="005F2757" w:rsidRDefault="00B71D60" w:rsidP="00FC24AF">
+    <w:p w14:paraId="7BCF7171" w14:textId="77777777" w:rsidR="00A5440D" w:rsidRPr="008702F8" w:rsidRDefault="00A5440D" w:rsidP="008702F8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="005F2757">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005F2757">
-[...13 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/2026, 36 800 XVI nr. 51.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="04934385" w14:textId="77777777" w:rsidR="00FC24AF" w:rsidRPr="00232F90" w:rsidRDefault="00B71D60" w:rsidP="00FC24AF">
+    <w:p w14:paraId="603FF056" w14:textId="1422315B" w:rsidR="00A5440D" w:rsidRPr="008702F8" w:rsidRDefault="00A5440D" w:rsidP="008702F8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00232F90">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00232F90">
-[...45 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2024/2025, 28 828, nr. 159.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="2091E769" w14:textId="77777777" w:rsidR="00FC24AF" w:rsidRPr="005F2757" w:rsidRDefault="00B71D60" w:rsidP="00FC24AF">
+    <w:p w14:paraId="0FF40FDA" w14:textId="1FFBC66C" w:rsidR="00A5440D" w:rsidRPr="008702F8" w:rsidRDefault="00A5440D" w:rsidP="008702F8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="005F2757">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005F2757">
-[...45 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/2026, 36 800 XVI, nr. 56.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="1867736D" w14:textId="77777777" w:rsidR="00FC24AF" w:rsidRPr="005F2757" w:rsidRDefault="00B71D60" w:rsidP="00FC24AF">
+    <w:p w14:paraId="2110D44C" w14:textId="18F7E7B7" w:rsidR="00A5440D" w:rsidRPr="008702F8" w:rsidRDefault="00A5440D" w:rsidP="008702F8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="005F2757">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005F2757">
-[...45 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/2026, 31 839, nr. 1137.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="53C3CCA0" w14:textId="77777777" w:rsidR="00FC24AF" w:rsidRPr="005F2757" w:rsidRDefault="00B71D60" w:rsidP="00FC24AF">
+    <w:p w14:paraId="1DAD20A2" w14:textId="77777777" w:rsidR="00A5440D" w:rsidRPr="008702F8" w:rsidRDefault="00A5440D" w:rsidP="008702F8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="005F2757">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005F2757">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidR="00FC24AF" w:rsidRPr="005F2757">
+        <w:r w:rsidRPr="008702F8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.rivm.nl/gor-covid-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="198E0087" w14:textId="77777777" w:rsidR="00FC24AF" w:rsidRPr="00513185" w:rsidRDefault="00B71D60" w:rsidP="00FC24AF">
+    <w:p w14:paraId="15C9A319" w14:textId="79812015" w:rsidR="00A5440D" w:rsidRPr="008702F8" w:rsidRDefault="00A5440D" w:rsidP="008702F8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005F2757">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005F2757">
-[...45 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/2026, 25 424, nr. 774.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="77B6EBD1" w14:textId="77777777" w:rsidR="00FC24AF" w:rsidRPr="005F2757" w:rsidRDefault="00B71D60" w:rsidP="00FC24AF">
+    <w:p w14:paraId="7382AB0E" w14:textId="5C6411EC" w:rsidR="00A5440D" w:rsidRPr="008702F8" w:rsidRDefault="00A5440D" w:rsidP="008702F8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="005F2757">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005F2757">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken II 2024/2025 29 325, nr.185.</w:t>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2024/2025 29 325, nr. 185.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="3F81BAA5" w14:textId="77777777" w:rsidR="00FC24AF" w:rsidRPr="005370AF" w:rsidRDefault="00B71D60" w:rsidP="00FC24AF">
+    <w:p w14:paraId="76E92208" w14:textId="0610792F" w:rsidR="00A5440D" w:rsidRPr="008702F8" w:rsidRDefault="00A5440D" w:rsidP="008702F8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="005F2757">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005F2757">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken II 2025/2026 31 839, nr.1145.</w:t>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/2026 31 839, nr. 1145.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="73A4B53E" w14:textId="77777777" w:rsidR="00E604E4" w:rsidRDefault="00E604E4" w:rsidP="00E604E4">
+    <w:p w14:paraId="68CB871D" w14:textId="2C413391" w:rsidR="00A5440D" w:rsidRPr="008702F8" w:rsidRDefault="00A5440D" w:rsidP="008702F8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026,  24515 , nr. 801. </w:t>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 24 515, nr. 801. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="740144A3" w14:textId="77777777" w:rsidR="00FC24AF" w:rsidRPr="008D20AD" w:rsidRDefault="00B71D60" w:rsidP="00FC24AF">
+    <w:p w14:paraId="630B4743" w14:textId="77777777" w:rsidR="00A5440D" w:rsidRPr="008702F8" w:rsidRDefault="00A5440D" w:rsidP="008702F8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008D20AD">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008D20AD">
-[...37 lines deleted...]
-        <w:t>839, nr. 1149.</w:t>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/2026 31 839, nr. 1149.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w14:paraId="6FB316ED" w14:textId="77777777" w:rsidR="00FC24AF" w:rsidRDefault="00B71D60" w:rsidP="00FC24AF">
+    <w:p w14:paraId="42B9CC7A" w14:textId="77777777" w:rsidR="00A5440D" w:rsidRPr="008702F8" w:rsidRDefault="00A5440D" w:rsidP="008702F8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidR="00FC24AF" w:rsidRPr="00D916BA">
+        <w:r w:rsidRPr="008702F8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.cbs.nl/nl-nl/nieuws/2026/18/minder-jongeren-met-jeugdzorg-in-2025</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
-    <w:p w14:paraId="448369B9" w14:textId="77777777" w:rsidR="00FC24AF" w:rsidRDefault="00B71D60" w:rsidP="00FC24AF">
+    <w:p w14:paraId="6CE636D0" w14:textId="77777777" w:rsidR="00A5440D" w:rsidRPr="008702F8" w:rsidRDefault="00A5440D" w:rsidP="008702F8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidR="00FC24AF" w:rsidRPr="00CC3ACC">
+        <w:r w:rsidRPr="008702F8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Dashboard Jeugdzorg</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="18">
-    <w:p w14:paraId="007BC024" w14:textId="77777777" w:rsidR="00FC24AF" w:rsidRDefault="00B71D60" w:rsidP="00FC24AF">
+    <w:p w14:paraId="56D1C93D" w14:textId="77777777" w:rsidR="00A5440D" w:rsidRPr="008702F8" w:rsidRDefault="00A5440D" w:rsidP="008702F8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidR="00FC24AF" w:rsidRPr="00635C91">
+        <w:r w:rsidRPr="008702F8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Modelschattingen jeugdzorggebruik per gemeente, 2023 | CBS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="19">
-    <w:p w14:paraId="2686E811" w14:textId="77777777" w:rsidR="006B057B" w:rsidRDefault="00B71D60" w:rsidP="006B057B">
+    <w:p w14:paraId="492216C8" w14:textId="77777777" w:rsidR="00A5440D" w:rsidRPr="008702F8" w:rsidRDefault="00A5440D" w:rsidP="008702F8">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005F2757">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005F2757">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Jeugdhulp in natura. Bij 97% van de jongeren die jeugdhulp hebben ontvangen ging het</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2081967E" w14:textId="77777777" w:rsidR="006B057B" w:rsidRPr="005F2757" w:rsidRDefault="00B71D60" w:rsidP="006B057B">
+    <w:p w14:paraId="3BD0C688" w14:textId="77777777" w:rsidR="00A5440D" w:rsidRPr="008702F8" w:rsidRDefault="00A5440D" w:rsidP="008702F8">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">om jeugdhulp in natura. Bijna 2 procent had zowel een PGB als zorg in natura. En 1 procent alleen een PGB. Het aantal jongeren dat gebruik maakt van een PGB neemt al jaren af. De gegevens die de SVB levert aan CBS over jeugdhulpontvangers met een PGB bevat alleen informatie over aantal jongeren met jeugdzorg en niet welke vorm van jeugdzorg het betreft (bijvoorbeeld met of zonder verblijf). Gegevens over jeugdzorg gaan dus over jeugdzorg in natura, tenzij anders vermeld. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="20">
-    <w:p w14:paraId="2677153D" w14:textId="77777777" w:rsidR="006B057B" w:rsidRDefault="00B71D60" w:rsidP="006B057B">
+    <w:p w14:paraId="535D1B02" w14:textId="77777777" w:rsidR="00A5440D" w:rsidRPr="008702F8" w:rsidRDefault="00A5440D" w:rsidP="008702F8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:ind w:left="709" w:hanging="708"/>
-      </w:pPr>
-      <w:r w:rsidRPr="005F2757">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005F2757">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cijfers komen van CBS </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:anchor="/CBS/nl/dataset/85095NED/table?ts=1762869138110" w:history="1">
-        <w:r w:rsidR="006B057B" w:rsidRPr="005F2757">
+        <w:r w:rsidRPr="008702F8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Statline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="21">
-    <w:p w14:paraId="41767C7F" w14:textId="77777777" w:rsidR="006B057B" w:rsidRDefault="00B71D60" w:rsidP="006B057B">
+    <w:p w14:paraId="35E20022" w14:textId="77777777" w:rsidR="00A5440D" w:rsidRPr="008702F8" w:rsidRDefault="00A5440D" w:rsidP="008702F8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Cijfers komen van CBS </w:t>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cijfers komen van CBS </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:anchor="/CBS/nl/dataset/85095NED/table?ts=1762869138110" w:history="1">
-        <w:r w:rsidR="006B057B" w:rsidRPr="005F2757">
+        <w:r w:rsidRPr="008702F8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Statline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="22">
-    <w:p w14:paraId="7992E039" w14:textId="77777777" w:rsidR="006B057B" w:rsidRPr="004D3A99" w:rsidRDefault="00B71D60" w:rsidP="006B057B">
+    <w:p w14:paraId="3A2BDB1D" w14:textId="77777777" w:rsidR="00A5440D" w:rsidRPr="008702F8" w:rsidRDefault="00A5440D" w:rsidP="008702F8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004D3A99">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="004D3A99">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="006B057B" w:rsidRPr="004D3A99">
+        <w:r w:rsidRPr="008702F8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Cijfers CBS 2024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="23">
-    <w:p w14:paraId="12B0E930" w14:textId="77777777" w:rsidR="006B057B" w:rsidRDefault="00B71D60" w:rsidP="006B057B">
+    <w:p w14:paraId="3F81BB4E" w14:textId="7928E45D" w:rsidR="00A5440D" w:rsidRPr="008702F8" w:rsidRDefault="00A5440D" w:rsidP="008702F8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="004D3A99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008702F8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="004D3A99">
-[...21 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="008702F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2024/2025, 36 546, nr. 65.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="68764F3C" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="00B71D60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="765DA371" w14:textId="77777777" w:rsidR="00A5440D" w:rsidRPr="00A5440D" w:rsidRDefault="00A5440D" w:rsidP="00A5440D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...997 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3B1F5AAB" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="00B71D60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="130A6BD9" w14:textId="77777777" w:rsidR="00DF7D01" w:rsidRPr="00A5440D" w:rsidRDefault="00DF7D01" w:rsidP="00A5440D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...349 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6174191A" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="00B71D60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="14CF9B9C" w14:textId="77777777" w:rsidR="00DF7D01" w:rsidRPr="00A5440D" w:rsidRDefault="00DF7D01" w:rsidP="00A5440D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1043 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01303EDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8218304A"/>
     <w:lvl w:ilvl="0" w:tplc="FCCA9180">
       <w:start w:val="4"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="739EF54A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7128,251 +4073,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="43349F5E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F636A7A"/>
-[...199 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E3F0069"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C632EBA2"/>
     <w:lvl w:ilvl="0" w:tplc="C5362D78">
       <w:start w:val="13"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B6A4283C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7441,456 +4185,139 @@
     <w:lvl w:ilvl="7" w:tplc="330A71A8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="98A21968" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1305043581">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="1" w16cid:durableId="1307050253">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1307050253">
-[...2 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="1340546513">
+  <w:num w:numId="2" w16cid:durableId="1340546513">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:autoHyphenation/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009B2459"/>
-[...311 lines deleted...]
-    <w:rsid w:val="00FE4200"/>
+    <w:rsidRoot w:val="00A5440D"/>
+    <w:rsid w:val="00320F0E"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00771317"/>
+    <w:rsid w:val="008702F8"/>
+    <w:rsid w:val="008C5E01"/>
+    <w:rsid w:val="009F1812"/>
+    <w:rsid w:val="00A5440D"/>
+    <w:rsid w:val="00A6186B"/>
+    <w:rsid w:val="00DF7D01"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1459E1A8"/>
+  <w14:docId w14:val="59432B27"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{B34C0BDB-6510-4921-BB01-D4C90F5F0C4A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:kern w:val="3"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8005,51 +4432,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -8231,1138 +4658,1251 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD5856"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A5440D"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:sz w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A5440D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A5440D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A5440D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A5440D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A5440D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A5440D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A5440D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A5440D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A5440D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A5440D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A5440D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
-[...19 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A5440D"/>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Index">
-[...16 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A5440D"/>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:sz w:val="40"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading21">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A5440D"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="32"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading31">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A5440D"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A5440D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A5440D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Heading"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CD5856"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A5440D"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:szCs w:val="36"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A5440D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Heading"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CD5856"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A5440D"/>
     <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A5440D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A5440D"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ContentsHeading">
-[...2 lines deleted...]
-    <w:rsid w:val="00CD5856"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A5440D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A5440D"/>
     <w:pPr>
-      <w:suppressLineNumbers/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A5440D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A5440D"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A5440D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A5440D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="36"/>
-      <w:szCs w:val="32"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
-  </w:style>
-[...43 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl - Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Huisstijl-Rubricering"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A5440D"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="283" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Toezendgegevens">
     <w:name w:val="Huisstijl - Toezendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00A5440D"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Datumenbetreft">
     <w:name w:val="Huisstijl - Datum en betreft"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00A5440D"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="737"/>
       </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...6 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Slotzin">
     <w:name w:val="Huisstijl - Slotzin"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Huisstijl-Ondertekening"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A5440D"/>
     <w:pPr>
-      <w:spacing w:before="240"/>
-[...24 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:sz w:val="13"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Afzendgegevens">
     <w:name w:val="Huisstijl - Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00A5440D"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...9 lines deleted...]
-      <w:b/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-ReferentiegegevenskopW1">
     <w:name w:val="Huisstijl - Referentiegegevens kop W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Huisstijl-Referentiegegevens"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00A5440D"/>
     <w:pPr>
-      <w:spacing w:before="90" w:line="180" w:lineRule="exact"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="90" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Referentiegegevens">
     <w:name w:val="Huisstijl - Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00A5440D"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-ReferentiegegevenskopW2">
     <w:name w:val="Huisstijl - Referentiegegevens kop W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Huisstijl-Referentiegegevens"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00A5440D"/>
     <w:pPr>
-      <w:spacing w:before="270" w:line="180" w:lineRule="exact"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="270" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...36 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummer">
     <w:name w:val="Huisstijl - Paginanummer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00A5440D"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...31 lines deleted...]
-      <w:sz w:val="26"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00A5440D"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00A5440D"/>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
-    </w:rPr>
-[...54 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-AfzendgegevenskopW1">
     <w:name w:val="Huisstijl - Afzendgegevens kop W1"/>
-    <w:basedOn w:val="Huisstijl-Afzendgegevenskop"/>
-[...54 lines deleted...]
-    <w:name w:val="Huisstijl - Minuutgegevens kop"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD5856"/>
-[...17 lines deleted...]
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00A5440D"/>
     <w:pPr>
-      <w:textAlignment w:val="auto"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="90" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...7 lines deleted...]
-      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FC24AF"/>
+    <w:rsid w:val="00A5440D"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:aliases w:val="Voetnoottekst Char Char Char Char Char,Voetnoottekst Char Char1,Voetnoottekst Char Char1 Char,Voetnoottekst Char1 Char Char Char,Voetnoottekst Char2,Voetnoottekst Char2 Char,Voetnoottekst Char2 Char Char Char Char Char"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC24AF"/>
+    <w:rsid w:val="00A5440D"/>
     <w:pPr>
-      <w:widowControl/>
-[...3 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-      <w:kern w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:aliases w:val="Voetnoottekst Char Char Char Char Char Char,Voetnoottekst Char Char1 Char1,Voetnoottekst Char Char1 Char Char,Voetnoottekst Char1 Char Char Char Char,Voetnoottekst Char2 Char1,Voetnoottekst Char2 Char Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FC24AF"/>
+    <w:rsid w:val="00A5440D"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-      <w:kern w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="FR,FR1,FR11,FR2,FR21,FR3,FR4,FR5,Footnote Reference Superscript,Footnotemark,Footnotemark1,Footnotemark11,Footnotemark2,Footnotemark21,Footnotemark3,Footnotemark31,Footnotemark4,Footnotemark5,Footnotemark6,Footnotemark7,Kop 4 Char1,Ref"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC24AF"/>
+    <w:rsid w:val="00A5440D"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lijstalinea">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="34"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FC24AF"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A5440D"/>
     <w:pPr>
-      <w:widowControl/>
-[...3 lines deleted...]
-      <w:contextualSpacing/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
-[...20 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...10 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00A5440D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...28 lines deleted...]
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbs.nl/nl-nl/visualisaties/armoede-en-schulden?theme=3" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbs.nl/nl-nl/nieuws/2026/18/minder-jongeren-met-jeugdzorg-in-2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opendata.cbs.nl/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rivm.nl/gor-covid-19" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://s3.eu-central-1.amazonaws.com/media.agendavoorhethart.nl/media/525/Rapport-Verlangen-5---Sterke-Partnerrelaties.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opendata.cbs.nl/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbs.nl/nl-nl/maatwerk/2025/24/modelschattingen-jeugdzorggebruik-per-gemeente-2023" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dashboards.cbs.nl/v3/regionaaldashboardjeugdzorg/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>11</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>23604</ap:Characters>
+  <ap:Pages>12</ap:Pages>
+  <ap:Words>4315</ap:Words>
+  <ap:Characters>23735</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>196</ap:Lines>
+  <ap:Lines>197</ap:Lines>
   <ap:Paragraphs>55</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>27840</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>27995</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>