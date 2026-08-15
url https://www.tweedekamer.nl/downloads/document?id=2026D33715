--- v0 (2026-06-30)
+++ v1 (2026-08-15)
@@ -1,2867 +1,611 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="002822CA" w:rsidR="00340ECA" w:rsidP="002822CA" w:rsidRDefault="00340ECA" w14:paraId="41DCAA35" w14:textId="77777777"/>
-[...8 lines deleted...]
-        <w:t>oorzitter,</w:t>
+    <w:p w:rsidRPr="008B2F6F" w:rsidR="008B2F6F" w:rsidP="008B2F6F" w:rsidRDefault="00CD19AE" w14:paraId="389DF4A2" w14:textId="329BDFED">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>34</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B2F6F" w:rsidR="008B2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>682</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B2F6F" w:rsidR="008B2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008B2F6F" w:rsidR="008B2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:name="_GoBack" w:id="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="008B2F6F" w:rsidR="008B2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nationale Omgevingsvisie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0021197B" w:rsidR="00043C7E" w:rsidP="0021197B" w:rsidRDefault="00043C7E" w14:paraId="3D386BEB" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Op 29 mei jl. heb ik uw Kamer geïnformeerd over het besluitvormingsproces voor de Powerport regio Moerdijk en de wens van het kabinet om ook een scenario te verkennen waarbij een kleinere uitbreiding van het haven- en industriecluster Moerdijk wordt gerealiseerd. Op 25 juni jl. ben ik samen met de minister van Volkshuisvesting en Ruimtelijke Ordening over dit voornemen met uw Kamer in debat gegaan. Volgend op dit debat heeft het kabinet in het Bestuurlijk Overleg Powerport regio Moerdijk op 29 juni 2026 met de regio gezamenlijk afspraken gemaakt over de volgende stappen. </w:t>
+    <w:p w:rsidRPr="008B2F6F" w:rsidR="008B2F6F" w:rsidP="008B2F6F" w:rsidRDefault="008B2F6F" w14:paraId="1FD9328B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B2F6F" w:rsidR="00CD19AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>254</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008B2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Economische Zaken en Klimaat</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0021197B" w:rsidR="00043C7E" w:rsidP="0021197B" w:rsidRDefault="00043C7E" w14:paraId="5C48AF9C" w14:textId="77777777"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Het kabinet gaat de komende periode aan de slag met de uitvoering van deze afspraken en zal uw Kamer voorafgaand aan het afgesproken nieuwe bestuurlijke weegmoment informeren, waarbij ook ingegaan zal worden op eventueel aangenomen moties naar aanleiding van het plenaire debat op 25 juni jl. </w:t>
+    <w:p w:rsidRPr="008B2F6F" w:rsidR="00CD19AE" w:rsidP="008B2F6F" w:rsidRDefault="008B2F6F" w14:paraId="4885901B" w14:textId="4EB05550">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00241D72" w:rsidP="00810C93" w:rsidRDefault="00241D72" w14:paraId="07926669" w14:textId="39B6CF2E"/>
-[...2 lines deleted...]
-        <w:t>Hoogachtend,</w:t>
+    <w:p w:rsidRPr="008B2F6F" w:rsidR="008B2F6F" w:rsidP="008B2F6F" w:rsidRDefault="008B2F6F" w14:paraId="056C27C0" w14:textId="4AA5D6FE">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 30 juni 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0021197B" w:rsidR="003F567B" w:rsidP="006662F6" w:rsidRDefault="003F567B" w14:paraId="4CF6DCA9" w14:textId="77777777"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="0021197B">
+    <w:p w:rsidRPr="008B2F6F" w:rsidR="00CD19AE" w:rsidP="008B2F6F" w:rsidRDefault="00CD19AE" w14:paraId="6F71E798" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B2F6F" w:rsidR="00CD19AE" w:rsidP="008B2F6F" w:rsidRDefault="00CD19AE" w14:paraId="0843BFB9" w14:textId="46F63C3E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 29 mei jl. heb ik uw Kamer geïnformeerd over het besluitvormingsproces voor de Powerport regio Moerdijk en de wens van het kabinet om ook een scenario te verkennen waarbij een kleinere uitbreiding van het haven- en industriecluster Moerdijk wordt gerealiseerd (Kamerstuk 34682, nr. 236). Op 25 juni jl. ben ik samen met de minister van Volkshuisvesting en Ruimtelijke Ordening over dit voornemen met uw Kamer in debat gegaan. Volgend op dit debat heeft het kabinet in het Bestuurlijk Overleg Powerport regio Moerdijk op 29 juni 2026 met de regio gezamenlijk afspraken gemaakt over de volgende stappen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B2F6F" w:rsidR="00CD19AE" w:rsidP="008B2F6F" w:rsidRDefault="00CD19AE" w14:paraId="2A1EBFBA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B2F6F" w:rsidR="00CD19AE" w:rsidP="008B2F6F" w:rsidRDefault="00CD19AE" w14:paraId="78ADF9CA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mede namens de minister van Volkshuisvesting en Ruimtelijke Ordening en de minister van Infrastructuur en Waterstaat stuur ik u hierbij de gemaakte afspraken met de provincie Noord-Brabant, het waterschap Brabantse Delta en de gemeenten Moerdijk, Drimmelen en Geertruidenberg. Het kabinet gaat de komende periode aan de slag met de uitvoering van deze afspraken en zal uw Kamer voorafgaand aan het afgesproken nieuwe bestuurlijke weegmoment informeren, waarbij ook ingegaan zal worden op eventueel aangenomen moties naar aanleiding van het plenaire debat op 25 juni jl. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B2F6F" w:rsidR="00CD19AE" w:rsidP="008B2F6F" w:rsidRDefault="00CD19AE" w14:paraId="4554B591" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B2F6F" w:rsidR="008B2F6F" w:rsidP="008B2F6F" w:rsidRDefault="008B2F6F" w14:paraId="790ADFD8" w14:textId="732FC832">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">taatssecretaris van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Economische Zaken en Klimaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B2F6F" w:rsidR="00CD19AE" w:rsidP="008B2F6F" w:rsidRDefault="00CD19AE" w14:paraId="0A32D68D" w14:textId="79D81F25">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B2F6F" w:rsidR="008B2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> de Bat</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD2D73" w:rsidP="00810C93" w:rsidRDefault="00776776" w14:paraId="1459C249" w14:textId="3E650C9D">
-[...11 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="008B2F6F" w:rsidR="00FE0FA3" w:rsidP="008B2F6F" w:rsidRDefault="00FE0FA3" w14:paraId="2D98884F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00BD2D73" w:rsidSect="00D604B3">
-[...6 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:sectPr w:rsidRPr="008B2F6F" w:rsidR="00FE0FA3" w:rsidSect="002B2644">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7820AB23" w14:textId="77777777" w:rsidR="00776776" w:rsidRDefault="00776776">
+    <w:p w14:paraId="36D09FD3" w14:textId="77777777" w:rsidR="00397279" w:rsidRDefault="00397279" w:rsidP="00CD19AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="185248F1" w14:textId="77777777" w:rsidR="00776776" w:rsidRDefault="00776776"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A2AD7DF" w14:textId="77777777" w:rsidR="00776776" w:rsidRDefault="00776776">
+    <w:p w14:paraId="429DB596" w14:textId="77777777" w:rsidR="00397279" w:rsidRDefault="00397279" w:rsidP="00CD19AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68A85A4E" w14:textId="77777777" w:rsidR="00776776" w:rsidRDefault="00776776"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...49 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="243DBB34" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="7E7E5803" w14:textId="77777777" w:rsidR="00CD19AE" w:rsidRPr="00CD19AE" w:rsidRDefault="00CD19AE" w:rsidP="00CD19AE">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="40D40832" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="2BD3A99E" w14:textId="77777777" w:rsidR="00CD19AE" w:rsidRPr="00CD19AE" w:rsidRDefault="00CD19AE" w:rsidP="00CD19AE">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="214B41A7" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3B7A40FA" w14:textId="77777777" w:rsidR="00CD19AE" w:rsidRPr="00CD19AE" w:rsidRDefault="00CD19AE" w:rsidP="00CD19AE">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="702E2440" w14:textId="77777777" w:rsidR="00776776" w:rsidRDefault="00776776">
+    <w:p w14:paraId="6569647D" w14:textId="77777777" w:rsidR="00397279" w:rsidRDefault="00397279" w:rsidP="00CD19AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3531AB27" w14:textId="77777777" w:rsidR="00776776" w:rsidRDefault="00776776"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3BDE0743" w14:textId="77777777" w:rsidR="00776776" w:rsidRDefault="00776776">
+    <w:p w14:paraId="3503D717" w14:textId="77777777" w:rsidR="00397279" w:rsidRDefault="00397279" w:rsidP="00CD19AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FC95DF2" w14:textId="77777777" w:rsidR="00776776" w:rsidRDefault="00776776"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...94 lines deleted...]
-  <w:p w14:paraId="3514B593" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="61E33B10" w14:textId="77777777" w:rsidR="00CD19AE" w:rsidRPr="00CD19AE" w:rsidRDefault="00CD19AE" w:rsidP="00CD19AE">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...533 lines deleted...]
-  <w:p w14:paraId="42C137E1" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="56A0273A" w14:textId="77777777" w:rsidR="00CD19AE" w:rsidRPr="00CD19AE" w:rsidRDefault="00CD19AE" w:rsidP="00CD19AE">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="22F004A9" w14:textId="77777777" w:rsidR="00CD19AE" w:rsidRPr="00CD19AE" w:rsidRDefault="00CD19AE" w:rsidP="00CD19AE">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...5 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...613 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00CD19AE"/>
+    <w:rsid w:val="002B2644"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00397279"/>
+    <w:rsid w:val="00843E62"/>
+    <w:rsid w:val="008B2F6F"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00A36644"/>
+    <w:rsid w:val="00CD19AE"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00EF7759"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="307A9BBE"/>
+  <w14:docId w14:val="6B7DAC8C"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{1D49D289-5061-4C81-A28F-2C6E4D507139}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2883,74 +627,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3099,1005 +844,950 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00CD19AE"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00CD19AE"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00CD19AE"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00CD19AE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CD19AE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CD19AE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CD19AE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CD19AE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CD19AE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...335 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00CD19AE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CD19AE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CD19AE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CD19AE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CD19AE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CD19AE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CD19AE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CD19AE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CD19AE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CD19AE"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00CD19AE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00CD19AE"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00CD19AE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CD19AE"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00CD19AE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CD19AE"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CD19AE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00CD19AE"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00CD19AE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CD19AE"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CD19AE"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00CD19AE"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CD19AE"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00CD19AE"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="008B2F6F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>1</ap:Pages>
-  <ap:Words>192</ap:Words>
-  <ap:Characters>1060</ap:Characters>
+  <ap:Words>220</ap:Words>
+  <ap:Characters>1211</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>8</ap:Lines>
+  <ap:Lines>10</ap:Lines>
   <ap:Paragraphs>2</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>1250</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>1429</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>