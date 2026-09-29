--- v0 (2026-06-30)
+++ v1 (2026-09-29)
@@ -1,3369 +1,663 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="002B0F7B" w:rsidP="00F90A14" w:rsidRDefault="002B0F7B" w14:paraId="5CC803CB" w14:textId="297914D4">
-[...7 lines deleted...]
-        <w:t>oorzitter,</w:t>
+    <w:p w:rsidRPr="00B10949" w:rsidR="00B10949" w:rsidRDefault="00E033CF" w14:paraId="06E00B43" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B10949">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29675</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B10949" w:rsidR="00B10949">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B10949" w:rsidR="00B10949">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B10949" w:rsidR="00B10949">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Zee- en kustvisserij</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B0F7B" w:rsidP="00F90A14" w:rsidRDefault="002B0F7B" w14:paraId="4DC8914D" w14:textId="77777777"/>
-[...86 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w:rsidRPr="00B10949" w:rsidR="00B10949" w:rsidP="00B10949" w:rsidRDefault="00B10949" w14:paraId="6D4E6BBB" w14:textId="316AA7B2">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B10949">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B10949">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>240</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B10949">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E05DC" w:rsidP="00F90A14" w:rsidRDefault="009E05DC" w14:paraId="7DFC1D9D" w14:textId="77777777"/>
-[...53 lines deleted...]
-        <w:t xml:space="preserve">Al deze maatregelen leiden tot de verbetering van de energie-efficiëntie en tot een besparing van brandstof. </w:t>
+    <w:p w:rsidRPr="00B10949" w:rsidR="00B10949" w:rsidP="00E033CF" w:rsidRDefault="00B10949" w14:paraId="07F2ACCF" w14:textId="118350FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B10949">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C6524" w:rsidP="00F90A14" w:rsidRDefault="003C6524" w14:paraId="1C4D99C1" w14:textId="77777777"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">van schelpdieren (mossels, oesters, kokkels, </w:t>
+    <w:p w:rsidRPr="00B10949" w:rsidR="00B10949" w:rsidP="00E033CF" w:rsidRDefault="00B10949" w14:paraId="5E98276F" w14:textId="211D73C5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B10949">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 30 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B10949" w:rsidR="00E033CF" w:rsidP="00E033CF" w:rsidRDefault="00E033CF" w14:paraId="45DCC697" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B10949" w:rsidR="00E033CF" w:rsidP="00E033CF" w:rsidRDefault="00E033CF" w14:paraId="1BF3CB4C" w14:textId="1BDB446D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B10949">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Nederlandse visserijsector heeft te maken met grote uitdagingen. Eén van deze uitdagingen is het doormaken van een transitie naar een toekomstbestendigere visserijsector. Met name de kottervisserij in Nederland is een visserij die doorgaans veel brandstof verbruikt. Door het hoge brandstofverbruik is de visserijsector vatbaar voor schommelingen in de prijs van gasolie. In de eerste helft van 2026 is duidelijk geworden dat stijgende brandstofprijzen ten gevolge van het conflict in het Midden-Oosten de visserij hard raken. Gebeurtenissen als deze illustreren de noodzaak voor maatregelen om de sector minder afhankelijk te maken van brandstof. Daarom wil ik de visserijsector ondersteunen bij het verminderen van het brandstofverbruik en het verhogen van de energie-efficiëntie. Zoals ik uw Kamer eerder heb geïnformeerd (Kamerstuk 36933, nr. 1 en Kamerstuk 21501-32, nr. 1795) zal ik daarom per 28 september 2026 de subsidieregeling ‘Verbetering energie-efficiëntie van vissersvaartuigen’ (hierna: energie-efficiëntieregeling) openstellen. Met deze regeling kunnen Nederlandse visserijondernemers de benodigde stappen zetten in het aanpassen van hun vissersvaartuigen dat leidt tot meer energie-efficiëntie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B10949" w:rsidR="00E033CF" w:rsidP="00E033CF" w:rsidRDefault="00E033CF" w14:paraId="6F01A7EE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B10949">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De doelgroep van deze regeling zijn eigenaren van vissersvaartuigen actief in onder meer de platvis-, garnalen- en schelpdiersector. Met name de platvisvisserij is een visserij die veel brandstof verbruikt. Er bestaat daarom vanuit zowel een bedrijfsmatig perspectief als duurzaamheidsoogpunt een grote behoefte om de vaartuigen voor deze visserij aan te passen. Met de energie-efficiëntieregeling kunnen eigenaren van vissersvaartuigen een aanvraag indienen voor investeringen in onder meer een straalbuis, een grotere schroef, een katalysator of een brandstofmeter. Al deze maatregelen leiden tot de verbetering van de energie-efficiëntie en tot een besparing van brandstof. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B10949" w:rsidR="00E033CF" w:rsidP="00E033CF" w:rsidRDefault="00E033CF" w14:paraId="2EC9AAF4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B10949">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In totaal is er een budget van € 27 miljoen beschikbaar voor deze regeling. Het budget is in twee delen opgesplitst; € 2 miljoen is bedoeld voor vaartuigen van vissers die zich bezighouden met de visserij- of kweek van schelpdieren (mossels, oesters, kokkels, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00E20C6C">
+      <w:r w:rsidRPr="00B10949">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>mesheften</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00227365">
-[...21 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00B10949">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, strandschelpen of tapijtschelpen). De overige € 25 miljoen is bedoeld voor overige vaartuigen in de Nederlandse vissersvloot, waaronder platviskotters. Aanvragers krijgen 50% van hun subsidiabele kosten vergoed met een maximum van € 1.250.000 per onderneming. Voor de schelpdiersector geldt een maximale subsidie van € 400.000 per onderneming. Belangrijk is dat het vaartuig waar subsidie voor wordt aangevraagd actief gebruikt wordt voor de visserij. Daarom geldt dat het desbetreffende vaartuig ten minste 60 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B10949">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">dagen visserijactiviteit moet hebben verricht in de twee voorafgaande jaren voorafgaand aan de datum van indiening van de steunaanvraag. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E20C6C" w:rsidP="00F90A14" w:rsidRDefault="00E20C6C" w14:paraId="67110D98" w14:textId="77777777"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">14 december 2026. De aanvragen zullen worden beoordeeld en afgehandeld in volgorde van binnenkomst. </w:t>
+    <w:p w:rsidRPr="00B10949" w:rsidR="00E033CF" w:rsidP="00E033CF" w:rsidRDefault="00E033CF" w14:paraId="45F7E43F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B10949">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De regeling zal open staan van 28 september 2026 tot en met 14 december 2026. De aanvragen zullen worden beoordeeld en afgehandeld in volgorde van binnenkomst. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A25ACB" w:rsidP="00F90A14" w:rsidRDefault="00A25ACB" w14:paraId="0E57D1D0" w14:textId="77777777"/>
-    <w:p w:rsidR="00A25ACB" w:rsidP="00F90A14" w:rsidRDefault="00A25ACB" w14:paraId="43D52F93" w14:textId="77777777">
+    <w:p w:rsidRPr="00B10949" w:rsidR="00E033CF" w:rsidP="00E033CF" w:rsidRDefault="00E033CF" w14:paraId="4D9015A2" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B10949">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Openstellingen schelpdiersector 2027 en 2028</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F90A14" w:rsidP="00AC262D" w:rsidRDefault="00A25ACB" w14:paraId="76FD12C4" w14:textId="3611421D">
+    <w:p w:rsidR="00B10949" w:rsidP="00E033CF" w:rsidRDefault="00E033CF" w14:paraId="3468164C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A25ACB">
-[...101 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00B10949">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals eerder aan uw Kamer is gemeld (Kamerstuk 21501-32, nr. 1763), stelt het kabinet een budget van in totaal € 10 miljoen beschikbaar voor een energie-efficiëntieregeling voor de schelpdiersector. In 2024 is de mosselsector geconfronteerd met aanzienlijke mosselsterfte, die negatieve gevolgen heeft gehad voor individuele vissers. Daarom is in overleg met de schelpdiersector besloten om dit budget over drie jaren uit te smeren om, in het bijzonder de mosselsector, de flexibiliteit in moeilijke tijden te bieden. De eerste openstelling volgt in september 2026 met een budget van € 2 miljoen. Vervolgens is in 2027 de tweede openstelling met een budget van € 3,3 miljoen en tenslotte in 2028 de derde openstelling met een budget van € 4,7 miljoen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B10949">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A25ACB" w:rsidR="00257D81" w:rsidP="00AC262D" w:rsidRDefault="00257D81" w14:paraId="56BD32C8" w14:textId="04ADC0E3">
+    <w:p w:rsidRPr="00B10949" w:rsidR="00E033CF" w:rsidP="00E033CF" w:rsidRDefault="00E033CF" w14:paraId="6C5B8595" w14:textId="057353F2">
       <w:pPr>
         <w:rPr>
-          <w:szCs w:val="18"/>
-        </w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B10949">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor 1 juli 2028 zal er een evaluatie plaatsvinden die toetst in hoeverre de subsidieregeling doelmatig en doeltreffend is geweest.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B10949" w:rsidP="00E033CF" w:rsidRDefault="00B10949" w14:paraId="05A250E1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B10949" w:rsidR="00E033CF" w:rsidP="00B10949" w:rsidRDefault="00B10949" w14:paraId="07370CAE" w14:textId="635D32A4">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>Voor 1 juli 2028 zal er een evaluatie plaatsvinden die toetst in hoeverre de subsidieregeling doelmatig en doeltreffend is geweest.</w:t>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B10949" w:rsidR="00E033CF">
+        <w:t>taatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001536B3" w:rsidP="00AC262D" w:rsidRDefault="001536B3" w14:paraId="186630D9" w14:textId="77777777"/>
-    <w:p w:rsidR="00584BAC" w:rsidP="00AC262D" w:rsidRDefault="002C4AB3" w14:paraId="09E67C91" w14:textId="77777777">
+    <w:p w:rsidRPr="00B10949" w:rsidR="00B10949" w:rsidP="00B10949" w:rsidRDefault="00B10949" w14:paraId="28FEE77E" w14:textId="593F1032">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Geenafstand"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>Hoogachtend,</w:t>
+        <w:t>S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B10949">
+        <w:t>P.A. Erkens</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009850B1" w:rsidP="00AC262D" w:rsidRDefault="009850B1" w14:paraId="6A4575E1" w14:textId="77777777">
+    <w:p w:rsidRPr="00B10949" w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="65EE1F2A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00426BC7" w:rsidP="00AC262D" w:rsidRDefault="00426BC7" w14:paraId="05C82337" w14:textId="77777777">
-[...77 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+    <w:sectPr w:rsidRPr="00B10949" w:rsidR="00FE0FA3" w:rsidSect="00E033CF">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="77A1ECB5" w14:textId="77777777" w:rsidR="0051057B" w:rsidRDefault="0051057B">
+    <w:p w14:paraId="4841490A" w14:textId="77777777" w:rsidR="00E13A20" w:rsidRDefault="00E13A20" w:rsidP="00E033CF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A02C99A" w14:textId="77777777" w:rsidR="0051057B" w:rsidRDefault="0051057B"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B99761C" w14:textId="77777777" w:rsidR="0051057B" w:rsidRDefault="0051057B">
+    <w:p w14:paraId="76C0CD78" w14:textId="77777777" w:rsidR="00E13A20" w:rsidRDefault="00E13A20" w:rsidP="00E033CF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0954E106" w14:textId="77777777" w:rsidR="0051057B" w:rsidRDefault="0051057B"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2F53FFCE" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="739713FD" w14:textId="77777777" w:rsidR="00E033CF" w:rsidRPr="00E033CF" w:rsidRDefault="00E033CF" w:rsidP="00E033CF">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="1BB6F8D2" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="018CA753" w14:textId="77777777" w:rsidR="00E033CF" w:rsidRPr="00E033CF" w:rsidRDefault="00E033CF" w:rsidP="00E033CF">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="55745931" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4B2483EF" w14:textId="77777777" w:rsidR="00E033CF" w:rsidRPr="00E033CF" w:rsidRDefault="00E033CF" w:rsidP="00E033CF">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7FA47F6C" w14:textId="77777777" w:rsidR="0051057B" w:rsidRDefault="0051057B">
+    <w:p w14:paraId="25A3C065" w14:textId="77777777" w:rsidR="00E13A20" w:rsidRDefault="00E13A20" w:rsidP="00E033CF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64B94CD1" w14:textId="77777777" w:rsidR="0051057B" w:rsidRDefault="0051057B"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2021F104" w14:textId="77777777" w:rsidR="0051057B" w:rsidRDefault="0051057B">
+    <w:p w14:paraId="4DF43FDB" w14:textId="77777777" w:rsidR="00E13A20" w:rsidRDefault="00E13A20" w:rsidP="00E033CF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5127D894" w14:textId="77777777" w:rsidR="0051057B" w:rsidRDefault="0051057B"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...114 lines deleted...]
-  <w:p w14:paraId="02FBB3A7" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="2CB36036" w14:textId="77777777" w:rsidR="00E033CF" w:rsidRPr="00E033CF" w:rsidRDefault="00E033CF" w:rsidP="00E033CF">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...519 lines deleted...]
-  <w:p w14:paraId="331A4966" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="33D48B93" w14:textId="77777777" w:rsidR="00E033CF" w:rsidRPr="00E033CF" w:rsidRDefault="00E033CF" w:rsidP="00E033CF">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1035 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="534489EA" w14:textId="77777777" w:rsidR="00E033CF" w:rsidRPr="00E033CF" w:rsidRDefault="00E033CF" w:rsidP="00E033CF">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="3F04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...620 lines deleted...]
-    <w:rsid w:val="00FF6A28"/>
+    <w:rsidRoot w:val="00E033CF"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="003B1AF6"/>
+    <w:rsid w:val="004F4552"/>
+    <w:rsid w:val="006E1024"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00B10949"/>
+    <w:rsid w:val="00CD2A2C"/>
+    <w:rsid w:val="00D03BA0"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00E033CF"/>
+    <w:rsid w:val="00E13A20"/>
+    <w:rsid w:val="00FE0FA3"/>
+    <w:rsid w:val="00FE3ADE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="648BE2C3"/>
+  <w14:docId w14:val="32B128D4"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{7F9D8DFA-A342-4F5F-8EC0-81A1DF9F2DAB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3385,74 +679,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3601,1154 +896,1142 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000301C7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00E033CF"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:kern w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E033CF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kop2">
-    <w:name w:val="heading 2"/>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00E033CF"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
-[...7 lines deleted...]
-      <w:iCs/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-    </w:rPr>
-[...18 lines deleted...]
-      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00E033CF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E033CF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E033CF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E033CF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E033CF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E033CF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E033CF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E033CF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E033CF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E033CF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E033CF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E033CF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E033CF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E033CF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E033CF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E033CF"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E033CF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E033CF"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E033CF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E033CF"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E033CF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E033CF"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E033CF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E033CF"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E033CF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E033CF"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar1"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00E033CF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-    </w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E033CF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar1"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00E033CF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-    </w:pPr>
-[...32 lines deleted...]
-    </w:rPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E033CF"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="00E033CF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00E033CF"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00E033CF"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-    </w:pPr>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00E033CF"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...2 lines deleted...]
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
     <w:name w:val="Huisstijl-NAW"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00E033CF"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-    </w:pPr>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Verdana"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...6 lines deleted...]
-      <w:u w:val="single"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl-Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00E033CF"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
     <w:name w:val="Huisstijl-Kopje"/>
     <w:basedOn w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00E033CF"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-    </w:rPr>
-[...27 lines deleted...]
-      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
     <w:name w:val="Huisstijl-Paginanummering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00E033CF"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...24 lines deleted...]
-      <w:noProof/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+    <w:rsid w:val="00E033CF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...237 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar1">
     <w:name w:val="Koptekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00E033CF"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...44 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar1">
     <w:name w:val="Voettekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="00E033CF"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...5 lines deleted...]
-    <w:uiPriority w:val="34"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00A25ACB"/>
-[...77 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00B10949"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>3416</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>645</ap:Words>
+  <ap:Characters>3549</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>28</ap:Lines>
+  <ap:Lines>29</ap:Lines>
   <ap:Paragraphs>8</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4028</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4186</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>