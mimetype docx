--- v0 (2026-06-30)
+++ v1 (2026-08-15)
@@ -1,2277 +1,1036 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="003920EB" w:rsidP="00DC1C08" w:rsidRDefault="00070587" w14:paraId="2D23F6DD" w14:textId="77777777">
-[...114 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+    <w:p w:rsidRPr="00322A6F" w:rsidR="00322A6F" w:rsidRDefault="007645A9" w14:paraId="240589D0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>21501-02</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322A6F" w:rsidR="00322A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00322A6F" w:rsidR="00322A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Raad Algemene Zaken en Raad Buitenlandse Zaken </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00322A6F" w:rsidR="00322A6F" w:rsidP="00D80872" w:rsidRDefault="00322A6F" w14:paraId="7CCD6503" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>3452</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00322A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Buitenlandse Zaken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00322A6F" w:rsidR="00322A6F" w:rsidP="007645A9" w:rsidRDefault="00322A6F" w14:paraId="57E6662D" w14:textId="4A3780B6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00322A6F" w:rsidR="00322A6F" w:rsidP="007645A9" w:rsidRDefault="00322A6F" w14:paraId="2D16244E" w14:textId="3299903B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 30 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00322A6F" w:rsidR="00322A6F" w:rsidP="007645A9" w:rsidRDefault="00322A6F" w14:paraId="31A99EF2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00322A6F" w:rsidR="007645A9" w:rsidP="007645A9" w:rsidRDefault="007645A9" w14:paraId="6C670F49" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00322A6F" w:rsidR="007645A9" w:rsidP="007645A9" w:rsidRDefault="007645A9" w14:paraId="48C25F87" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hierbij bied ik u de geannoteerde agenda aan voor de Raad Buitenlandse Zaken van 13 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00322A6F" w:rsidR="007645A9" w:rsidP="007645A9" w:rsidRDefault="007645A9" w14:paraId="32F194C0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00322A6F" w:rsidR="007645A9" w:rsidP="00322A6F" w:rsidRDefault="007645A9" w14:paraId="78E45B45" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Zaken,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00322A6F" w:rsidR="007645A9" w:rsidP="00322A6F" w:rsidRDefault="007645A9" w14:paraId="16CCC347" w14:textId="52B47927">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>T.B.W. Berendsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00322A6F" w:rsidR="007645A9" w:rsidP="00322A6F" w:rsidRDefault="007645A9" w14:paraId="70989BEA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00322A6F" w:rsidR="007645A9" w:rsidP="007645A9" w:rsidRDefault="007645A9" w14:paraId="5E3355C3" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk108774585" w:id="0"/>
+      <w:r w:rsidRPr="00322A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">GEANNOTEERDE AGENDA RAAD BUITENLANDSE ZAKEN VAN 13 JULI 2026 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00322A6F" w:rsidR="007645A9" w:rsidP="007645A9" w:rsidRDefault="007645A9" w14:paraId="726DFE2B" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00322A6F" w:rsidR="007645A9" w:rsidP="007645A9" w:rsidRDefault="007645A9" w14:paraId="00BC99C8" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op maandag 13 juli vindt de Raad Buitenlandse Zaken (RBZ) plaats. Op de agenda staan op het moment van schrijven de volgende onderwerpen: de Russische agressie tegen Oekraïne, de situatie in het Midden-Oosten, de Zwarte Zee en EU-VN relaties. Daarnaast vindt er een informele ontbijt bijeenkomst plaats over humanitaire aspecten en civiele gevangenen van de Russische agressie tegen Oekraïne. De minister van Buitenlandse Zaken is voornemens deel te nemen. Via deze brief informeren we de Kamer ook over een voorstel voor een steunmaatregel onder de Europese Vredesfaciliteit voor Moldavië. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00322A6F" w:rsidR="007645A9" w:rsidP="007645A9" w:rsidRDefault="007645A9" w14:paraId="5E643F55" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00322A6F" w:rsidR="007645A9" w:rsidP="007645A9" w:rsidRDefault="007645A9" w14:paraId="46DE8A21" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Russische agressie tegen Oekraïne </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00322A6F" w:rsidR="007645A9" w:rsidP="007645A9" w:rsidRDefault="007645A9" w14:paraId="6265E8A8" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Raad zal stilstaan bij de voortdurende Russische agressieoorlog tegen Oekraïne. De Oekraïense minister van Buitenlandse Zaken </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00322A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Sybiha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00322A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zal naar verwachting aan een gedeelte van de bijeenkomst deelnemen. De Raad zal spreken over het belang van brede voortgezette steun aan Oekraïne en het opvoeren van de druk op Rusland, onder meer door middel van sancties en de aanpak van de schaduwvloot. Naar verwachting wordt hierbij ook aandacht besteed aan energiesteun. Nederland zal tijdens de Raad oproepen tot voorspoedige implementatie van de steunlening voor Oekraïne en van de steun onder de Europese Vredesfaciliteit. Daarbij zal Nederland andere EU-lidstaten wijzen op het belang van substantiële bilaterale steun in aanvulling op de gezamenlijke steunlening. Ook zal Nederland het belang van voortvarend werk aan aanvullende sanctiemaatregelen onderstrepen, gericht op het tegengaan van de schaduwvloot en het financieel isoleren van Rusland. In het bijzonder blijft Nederland zich hierbij inzetten voor een spoedige aanname van het 21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>ste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sanctiepakket. Tot slot zal Nederland het belang van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00322A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>outreach</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00322A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>naar het mondiale zuiden benadrukken, ook in de aanloop naar de Algemene Vergadering van de Verenigde Naties dit jaar.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00322A6F" w:rsidR="007645A9" w:rsidP="007645A9" w:rsidRDefault="007645A9" w14:paraId="7A9B589C" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00322A6F" w:rsidR="007645A9" w:rsidP="007645A9" w:rsidRDefault="007645A9" w14:paraId="34A341DF" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Situatie in het Midden-Oosten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00322A6F" w:rsidR="007645A9" w:rsidP="007645A9" w:rsidRDefault="007645A9" w14:paraId="7622E2BF" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>De Raad zal stilstaan bij de situatie in het Midden-Oosten, en daarbij naar verwachting spreken over Iran, de Straat van Hormuz, Israël en de Palestijnse Gebieden, en Libanon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00322A6F" w:rsidR="007645A9" w:rsidP="007645A9" w:rsidRDefault="007645A9" w14:paraId="3361B851" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00322A6F" w:rsidR="007645A9" w:rsidP="007645A9" w:rsidRDefault="007645A9" w14:paraId="46E8C9E0" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Raad zal stilstaan bij de voortgang van de implementatie van het gesloten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Memorandum of Understanding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tussen de VS en Iran. De Raad zal het belang van het herstel van de vrije doorvaart in de Straat van Hormuz conform het internationaal zeerecht alsook van strenge afspraken over en toezicht op het Iraanse nucleaire programma, om te voorkomen dat Iran ooit een kernwapen kan ontwikkelen, benadrukken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00322A6F" w:rsidR="007645A9" w:rsidP="007645A9" w:rsidRDefault="007645A9" w14:paraId="6B957708" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00322A6F" w:rsidR="007645A9" w:rsidP="007645A9" w:rsidRDefault="007645A9" w14:paraId="600453E2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Nederland zal zorgen uitspreken over de verslechterende humanitaire situatie in de Gazastrook en de oplopende tekorten, waaronder de acute en zorgwekkende watertekorten waar de bevolking in de Gazastrook mee wordt geconfronteerd, en zal andermaal het belang onderstrepen van ongehinderde, veilige en onvoorwaardelijke humanitaire toegang voor professionele hulporganisaties. Daarnaast zal Nederland zorgen uiten over de situatie op de Westelijke Jordaanoever, die verder verslechtert door onder meer toenemend kolonistengeweld en de uitbreiding van illegale nederzettingen. Nederland zal zich blijven inzetten voor aanvullende sancties tegen gewelddadige kolonisten en hun organisaties. Nederland zal zich tevens hard maken voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322A6F" w:rsidDel="00E14D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nieuwe sancties tegen Hamas en Palestijnse Islamitische Jihad (PIJ). De Raad zal naar verwachting tevens spreken over de door de Commissie toegezegde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">opties voor mogelijke handelsmaatregelen en een beoordeling van de reikwijdte van kwesties die verband houden met de oorsprongsregels van producten uit de illegale nederzettingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00322A6F" w:rsidR="007645A9" w:rsidP="007645A9" w:rsidRDefault="007645A9" w14:paraId="2112E72F" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00322A6F" w:rsidR="007645A9" w:rsidP="007645A9" w:rsidRDefault="007645A9" w14:paraId="6D3BC6FF" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Raad zal naar verwachting aandacht besteden aan de situatie in Libanon. Het kabinet roept alle partijen op zich aan de gemaakte afspraken te houden en de onderhandelingen voort te zetten om te komen tot een duurzame vrede, met respect voor de soevereiniteit en territoriale integriteit van Libanon. Ook zal Nederland aandacht vragen voor de humanitaire situatie en specifiek de aanvallen op hulpverleners in Libanon. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00322A6F" w:rsidR="007645A9" w:rsidP="007645A9" w:rsidRDefault="007645A9" w14:paraId="294E0512" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00322A6F" w:rsidR="007645A9" w:rsidP="007645A9" w:rsidRDefault="007645A9" w14:paraId="312554B0" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En-marge van de Raad Buitenlandse Zaken zullen er tevens een bijeenkomst van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00322A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Palestine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00322A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Donor Group</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en een EU-GCC bijeenkomst plaatsvinden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00322A6F" w:rsidR="007645A9" w:rsidP="007645A9" w:rsidRDefault="007645A9" w14:paraId="002EB2EB" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00322A6F" w:rsidR="007645A9" w:rsidP="007645A9" w:rsidRDefault="007645A9" w14:paraId="1A927FB8" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Zwarte Zee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00322A6F" w:rsidR="007645A9" w:rsidP="007645A9" w:rsidRDefault="007645A9" w14:paraId="013A7EFB" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>De Hoge Vertegenwoordiger (HV) en de Commissie zullen de lidstaten informeren over hun implementatierapport inzake de Zwarte Zee. Naar verwachting zal zij daarnaast vooruitkijken naar de agenda van de bijeenkomst tussen ministers van de Zwarte Zee-regio en Centraal-Azië. Het kabinet kijkt naar deze regio vanuit het perspectief van regionale veiligheid en (energie)connectiviteit, mede vanuit het belang de Russische veiligheidsdreiging tegen te gaan en de Europese energievoorziening te diversifiëren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00322A6F" w:rsidR="007645A9" w:rsidP="007645A9" w:rsidRDefault="007645A9" w14:paraId="3C260974" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00322A6F" w:rsidR="007645A9" w:rsidP="007645A9" w:rsidRDefault="007645A9" w14:paraId="1A4581DD" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00322A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Current</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00322A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00322A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Affairs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00322A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>: EU-VN relaties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00322A6F" w:rsidR="007645A9" w:rsidP="007645A9" w:rsidRDefault="007645A9" w14:paraId="7793C0D1" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Naar verwachting informeert de HV onder actualiteiten over de EU-VN relatie in aanloop naar de 81e zitting van de Algemene Vergadering van de Verenigde Naties, waarvan de inleidende ministeriële week (de "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>High-level Week</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>") plaatsvindt van 21 tot 27 september jl. Uw Kamer ontvangt op korte termijn een separate brief over de inzet van het Koninkrijk der Nederlanden voor deze zitting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00322A6F" w:rsidR="007645A9" w:rsidP="007645A9" w:rsidRDefault="007645A9" w14:paraId="7A590157" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00322A6F" w:rsidR="007645A9" w:rsidP="007645A9" w:rsidRDefault="007645A9" w14:paraId="43956AB4" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Informele ontbijt bijeenkomst Oekraïne over humanitaire aspecten en burgergevangenen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00322A6F" w:rsidR="007645A9" w:rsidP="007645A9" w:rsidRDefault="007645A9" w14:paraId="562B5E38" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Raad zal tijdens een informeel ontbijt met een Oekraïense NGO stilstaan bij de humanitaire aspecten van de Russische agressie tegen Oekraïne, op initiatief van het Ierse voorzitterschap. In het bijzonder wordt hierbij gesproken over burgergevangenen. De afgelopen periode is sprake van een toename van het aantal burgerslachtoffers in de afgelopen periode, hoger dan in dezelfde maanden sinds de grootschalige invasie, met uitzondering van 2022, en over marteling en andere vormen van mishandeling van burgergevangenen. Nederland zal hierbij de ernstige schendingen van het humanitair oorlogsrecht onderstrepen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00322A6F" w:rsidR="007645A9" w:rsidP="007645A9" w:rsidRDefault="007645A9" w14:paraId="58CA7A96" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk233212680" w:id="1"/>
+      <w:r w:rsidRPr="00322A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Lethale EPF-steun Moldavië</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00322A6F" w:rsidR="007645A9" w:rsidP="007645A9" w:rsidRDefault="007645A9" w14:paraId="6ACDAA13" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet is voornemens in te stemmen met een voorstel voor additionele steun​ vanuit de Europese Vredesfaciliteit (EPF) voor Moldavië ter waarde van EUR 120 miljoen. Het betreft letale steun gericht op het versterken van de luchtverdedigingscapaciteiten van de Moldavische krijgsmacht in het licht van Russische schendingen van het Moldavische luchtruim. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidRPr="00322A6F" w:rsidR="007645A9" w:rsidP="007645A9" w:rsidRDefault="007645A9" w14:paraId="6F029615" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00322A6F" w:rsidR="007645A9" w:rsidP="007645A9" w:rsidRDefault="007645A9" w14:paraId="11DFD329" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00322A6F" w:rsidR="007645A9" w:rsidP="007645A9" w:rsidRDefault="007645A9" w14:paraId="486C486B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00322A6F" w:rsidR="007645A9" w:rsidP="007645A9" w:rsidRDefault="007645A9" w14:paraId="7D23119A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00322A6F" w:rsidR="007645A9" w:rsidP="007645A9" w:rsidRDefault="007645A9" w14:paraId="45672DE4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00322A6F" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="225861DE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00322A6F" w:rsidR="006F53E6" w:rsidSect="007645A9">
       <w:pgSz w:w="11905" w:h="16837"/>
-      <w:pgMar w:top="3095" w:right="2777" w:bottom="1077" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:pgMar w:top="3096" w:right="2778" w:bottom="1077" w:left="1588" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
-      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D23F6ED" w14:textId="77777777" w:rsidR="00070587" w:rsidRDefault="00070587">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5904D9B9" w14:textId="77777777" w:rsidR="00186BF5" w:rsidRDefault="00186BF5" w:rsidP="007645A9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D23F6EF" w14:textId="77777777" w:rsidR="00070587" w:rsidRDefault="00070587">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="616A45F5" w14:textId="77777777" w:rsidR="00186BF5" w:rsidRDefault="00186BF5" w:rsidP="007645A9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...18 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...28 lines deleted...]
-</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D23F6E9" w14:textId="77777777" w:rsidR="00070587" w:rsidRDefault="00070587">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6234D04F" w14:textId="77777777" w:rsidR="00186BF5" w:rsidRDefault="00186BF5" w:rsidP="007645A9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D23F6EB" w14:textId="77777777" w:rsidR="00070587" w:rsidRDefault="00070587">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6A6E0FB1" w14:textId="77777777" w:rsidR="00186BF5" w:rsidRDefault="00186BF5" w:rsidP="007645A9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1838 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="003920EB"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00E35533"/>
+    <w:rsidRoot w:val="007645A9"/>
+    <w:rsid w:val="00186BF5"/>
+    <w:rsid w:val="00215B38"/>
+    <w:rsid w:val="00322A6F"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="007645A9"/>
+    <w:rsid w:val="0081529E"/>
+    <w:rsid w:val="008B5532"/>
+    <w:rsid w:val="0097749F"/>
+    <w:rsid w:val="00C12222"/>
+    <w:rsid w:val="00E912A7"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="9217"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2D23F6DD"/>
-  <w15:docId w15:val="{47D931D8-E6B7-4FF7-921E-7010AC5C718E}"/>
+  <w14:docId w14:val="3D6E6149"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{4F336055-4B36-4E55-B7A3-00A032007FB1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2280,77 +1039,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2375,75 +1134,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -2478,55 +1237,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -2595,842 +1354,813 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:aliases w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="007645A9"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007645A9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007645A9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007645A9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007645A9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007645A9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007645A9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007645A9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007645A9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...14 lines deleted...]
-    <w:uiPriority w:val="98"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="007645A9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007645A9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007645A9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007645A9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007645A9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007645A9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007645A9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007645A9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007645A9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="007645A9"/>
     <w:pPr>
-      <w:spacing w:before="200" w:after="160"/>
-[...1 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...15 lines deleted...]
-    <w:uiPriority w:val="98"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="007645A9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:pPr>
-[...202 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rsid w:val="007645A9"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="007645A9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="007645A9"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="007645A9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="007645A9"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="007645A9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="007645A9"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="007645A9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="007645A9"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="007645A9"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
+    <w:name w:val="Referentiegegevens bold"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="007645A9"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
+    <w:name w:val="Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="007645A9"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:caps/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:u w:val="single"/>
-[...230 lines deleted...]
-      <w:color w:val="404040"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelondertekening">
     <w:name w:val="Tabel ondertekening"/>
-    <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="007645A9"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TabelRijkshuisstijl">
-[...86 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="007645A9"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="007645A9"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00070587"/>
+    <w:rsid w:val="007645A9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007645A9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00070587"/>
+    <w:rsid w:val="007645A9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007645A9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00322A6F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -3483,51 +2213,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -3591,65 +2321,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -3670,162 +2400,76 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>226</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1004</ap:Words>
+  <ap:Characters>5524</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>1</ap:Lines>
-  <ap:Paragraphs>1</ap:Paragraphs>
+  <ap:Lines>46</ap:Lines>
+  <ap:Paragraphs>13</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>266</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6515</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F0055F681836368544EB396FE51FDFF647E</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="BZDossierTemplate">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="gc2efd3bfea04f7f8169be07009f5536">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...58 lines deleted...]
-    <vt:lpwstr>False</vt:lpwstr>
   </property>
 </Properties>
 </file>