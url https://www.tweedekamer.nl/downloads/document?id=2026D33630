--- v0 (2026-06-30)
+++ v1 (2026-08-15)
@@ -1,4078 +1,1544 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A641B1" w:rsidP="00CB39F1" w:rsidRDefault="00A641B1" w14:paraId="101B35F6" w14:textId="280A08E1">
-[...27 lines deleted...]
-      <w:r w:rsidRPr="00A641B1">
+    <w:p w:rsidRPr="000B7FAE" w:rsidR="000B7FAE" w:rsidP="000B7FAE" w:rsidRDefault="000F21A1" w14:paraId="648A2D9C" w14:textId="3489A9E6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7FAE" w:rsidR="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>849</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7FAE" w:rsidR="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000B7FAE" w:rsidR="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Mijnbouw</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B7FAE" w:rsidR="000B7FAE" w:rsidP="000B7FAE" w:rsidRDefault="000B7FAE" w14:paraId="5300DA1E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7FAE" w:rsidR="000F21A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>315</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Economische Zaken en Klimaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B7FAE" w:rsidR="000F21A1" w:rsidP="000B7FAE" w:rsidRDefault="000B7FAE" w14:paraId="3A704BA6" w14:textId="49607E5D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B7FAE" w:rsidR="000B7FAE" w:rsidP="000B7FAE" w:rsidRDefault="000B7FAE" w14:paraId="48AA085E" w14:textId="7F4D0390">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 30 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B7FAE" w:rsidR="000F21A1" w:rsidP="000B7FAE" w:rsidRDefault="000F21A1" w14:paraId="5117C4AA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000B7FAE" w:rsidR="000F21A1" w:rsidP="000B7FAE" w:rsidRDefault="000F21A1" w14:paraId="7EA14BAE" w14:textId="011300F1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 14 maart jl. heeft bij Geelbroek een aardbeving plaatsgevonden met een kracht van 3.0 op de schaal van Richter. Het is duidelijk dat deze aardbeving impact heeft op de levens van mensen in de omgeving. Inmiddels hebben circa 6000 mensen in het beoordelingsgebied schade aan hun woning gemeld bij de Commissie Mijnbouwschade (CM) of het Instituut Mijnbouwschade Groningen (IMG). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B7FAE" w:rsidR="000F21A1" w:rsidP="000B7FAE" w:rsidRDefault="000F21A1" w14:paraId="0CE14AA0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000B7FAE" w:rsidR="000F21A1" w:rsidP="000B7FAE" w:rsidRDefault="000F21A1" w14:paraId="39F88BB5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Met de brief van 2 juni 2026</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A641B1">
-        <w:rPr>
+      <w:r w:rsidRPr="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00A641B1">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">lijnen van </w:t>
+      <w:r w:rsidRPr="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heb ik uw Kamer geïnformeerd over de hoofdlijnen van </w:t>
       </w:r>
       <w:bookmarkStart w:name="OLE_LINK9" w:id="0"/>
       <w:bookmarkStart w:name="OLE_LINK8" w:id="1"/>
-      <w:r w:rsidRPr="00A641B1">
+      <w:r w:rsidRPr="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">de aanpak voor de schadeafhandeling </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00A641B1">
+      <w:r w:rsidRPr="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">van aardbeving bij Geelbroek </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="00A641B1">
-[...87 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van 14 maart 2026. Daarin heb ik aangegeven dat het kabinet schademeldingen via een versnelde aanpak wil afhandelen en niet wil wachten op het bereiken van overeenstemming met mijnbouwbedrijven over de verbetering van de reguliere procedure van de Commissie Mijnbouwschade. In deze brief licht ik de contouren van deze versnelde aanpak opnieuw kort toe en informeer ik u over de bedragen die bij de aanpak horen. Deze aanpak zorgt voor een snelle, gedegen en menselijke schadeafhandeling die er bovendien aan bijdraagt dat er minder geld besteed wordt aan onderzoek naar de vraag welke schade wel en welke schade niet door de aardbeving is veroorzaakt, dan bij toepassing van de reguliere CM procedure het geval zou zijn. Belangrijker nog, het zorgt ervoor dat schademelders sneller weten waar ze aan toe zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B7FAE" w:rsidR="000F21A1" w:rsidP="000B7FAE" w:rsidRDefault="000F21A1" w14:paraId="0F145F58" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000B7FAE" w:rsidR="000F21A1" w:rsidP="000B7FAE" w:rsidRDefault="000F21A1" w14:paraId="1B9A7C7A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naarmate afstand van het epicentrum groter wordt neemt over het algemeen de kans op schade als gevolg van een beving en de omvang daarvan af. Om deze reden dienen schadevergoedingen in verhouding te staan tot de opgetreden seismiciteit. Hierbij is ook relevant dat schade aan woningen andere oorzaken kan hebben dan bodembeweging als gevolg van mijnbouwactiviteiten. Zoals bij veel woningen in Nederland kan schade ook veroorzaakt zijn door onder andere ouderdom, wijzigingen in het grondwaterpeil, weer (droogte, vorst, wind) of zwaar verkeer. Daarom is er in de aanpak voor de schadeafhandeling van de aardbeving bij Geelbroek voor gekozen om te werken met vier ringen (gelaagdheid) die dit feit weerspiegelen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B7FAE" w:rsidR="000F21A1" w:rsidP="000B7FAE" w:rsidRDefault="000F21A1" w14:paraId="10A60F11" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000B7FAE" w:rsidR="000F21A1" w:rsidP="000B7FAE" w:rsidRDefault="000F21A1" w14:paraId="4D9CC23C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="551E7024" wp14:editId="690C1636">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="635" b="0"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7B760EC1" wp14:editId="220A7D65">
+            <wp:extent cx="4848225" cy="3428337"/>
+            <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:docPr id="293255963" name="Afbeelding 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Afbeelding 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7" cstate="print">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4780915" cy="3380740"/>
+                      <a:ext cx="4849753" cy="3429417"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A641B1" w:rsidR="009A1183" w:rsidP="00CB39F1" w:rsidRDefault="009A1183" w14:paraId="1E34E0C5" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="000B7FAE" w:rsidR="000F21A1" w:rsidP="000B7FAE" w:rsidRDefault="000F21A1" w14:paraId="11D46771" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A641B1">
-        <w:rPr>
+      <w:r w:rsidRPr="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Figuur 1: beoordelingsgebied beving Geelbroek van 14 maart met gelaagdheid in ringen</w:t>
-[...16 lines deleted...]
-    <w:p w:rsidR="009A1183" w:rsidP="00CB39F1" w:rsidRDefault="009A1183" w14:paraId="4D501A1D" w14:textId="77777777"/>
+        <w:t>Figuur 1: beoordelingsgebied beving Geelbroek van 14 maart met gelaagdheid in ringen weergeven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B7FAE" w:rsidR="000F21A1" w:rsidP="000B7FAE" w:rsidRDefault="000F21A1" w14:paraId="1C912641" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="7650" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3833"/>
-        <w:gridCol w:w="3686"/>
+        <w:gridCol w:w="3539"/>
+        <w:gridCol w:w="4111"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00A641B1" w:rsidR="009A1183" w:rsidTr="0066634E" w14:paraId="3E11EE1F" w14:textId="77777777">
+      <w:tr w:rsidRPr="000B7FAE" w:rsidR="000F21A1" w:rsidTr="000B7FAE" w14:paraId="72385A26" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A641B1" w:rsidR="009A1183" w:rsidP="00CB39F1" w:rsidRDefault="009A1183" w14:paraId="291CCC4A" w14:textId="77777777">
+          <w:p w:rsidRPr="000B7FAE" w:rsidR="000F21A1" w:rsidP="000B7FAE" w:rsidRDefault="000F21A1" w14:paraId="07755B0B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A641B1">
+            <w:r w:rsidRPr="000B7FAE">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ring</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A641B1" w:rsidR="009A1183" w:rsidP="00CB39F1" w:rsidRDefault="009A1183" w14:paraId="50D60886" w14:textId="77777777">
+          <w:p w:rsidRPr="000B7FAE" w:rsidR="000F21A1" w:rsidP="000B7FAE" w:rsidRDefault="000F21A1" w14:paraId="3C3256CA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A641B1">
+            <w:r w:rsidRPr="000B7FAE">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Bedrag</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A641B1" w:rsidR="009A1183" w:rsidTr="0066634E" w14:paraId="16A40412" w14:textId="77777777">
+      <w:tr w:rsidRPr="000B7FAE" w:rsidR="000F21A1" w:rsidTr="000B7FAE" w14:paraId="14E09D59" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A641B1" w:rsidR="009A1183" w:rsidP="00CB39F1" w:rsidRDefault="009A1183" w14:paraId="50E8F540" w14:textId="77777777">
+          <w:p w:rsidRPr="000B7FAE" w:rsidR="000F21A1" w:rsidP="000B7FAE" w:rsidRDefault="000F21A1" w14:paraId="76E74AAE" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A641B1">
+            <w:r w:rsidRPr="000B7FAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t>ring 1 (rood; trillingssnelheden rond het epicentrum van groter dan 10 mm/s P80)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A641B1" w:rsidR="009A1183" w:rsidP="00CB39F1" w:rsidRDefault="009A1183" w14:paraId="141577DD" w14:textId="77777777">
+          <w:p w:rsidRPr="000B7FAE" w:rsidR="000F21A1" w:rsidP="000B7FAE" w:rsidRDefault="000F21A1" w14:paraId="2228DE30" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A641B1">
-[...12 lines deleted...]
-              <w:t xml:space="preserve">bedrag van EUR 10.000,- </w:t>
+            <w:r w:rsidRPr="000B7FAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">schade opnemen, hoogte van schade berekenen en vergoeden tot een maximaal bedrag van EUR 10.000,- </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A641B1" w:rsidR="009A1183" w:rsidTr="0066634E" w14:paraId="1B7E7BE4" w14:textId="77777777">
+      <w:tr w:rsidRPr="000B7FAE" w:rsidR="000F21A1" w:rsidTr="000B7FAE" w14:paraId="4D49D40D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A641B1" w:rsidR="009A1183" w:rsidP="00CB39F1" w:rsidRDefault="009A1183" w14:paraId="2D3CF584" w14:textId="77777777">
+          <w:p w:rsidRPr="000B7FAE" w:rsidR="000F21A1" w:rsidP="000B7FAE" w:rsidRDefault="000F21A1" w14:paraId="080124DF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A641B1">
+            <w:r w:rsidRPr="000B7FAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t>ring 2 (oranje; trillingssnelheden tussen de 5 en 10 mm/s P80)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A641B1" w:rsidR="009A1183" w:rsidP="00CB39F1" w:rsidRDefault="009A1183" w14:paraId="16A38DAA" w14:textId="77777777">
+          <w:p w:rsidRPr="000B7FAE" w:rsidR="000F21A1" w:rsidP="000B7FAE" w:rsidRDefault="000F21A1" w14:paraId="2EF021B4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A641B1">
-[...12 lines deleted...]
-              <w:t>bedrag van EUR 7.000,-</w:t>
+            <w:r w:rsidRPr="000B7FAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>schade opnemen, hoogte van schade berekenen en vergoeden tot een maximaal bedrag van EUR 7.000,-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A641B1" w:rsidR="009A1183" w:rsidTr="0066634E" w14:paraId="6C1EA55F" w14:textId="77777777">
+      <w:tr w:rsidRPr="000B7FAE" w:rsidR="000F21A1" w:rsidTr="000B7FAE" w14:paraId="10215F19" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A641B1" w:rsidR="009A1183" w:rsidP="00CB39F1" w:rsidRDefault="009A1183" w14:paraId="5E639818" w14:textId="77777777">
+          <w:p w:rsidRPr="000B7FAE" w:rsidR="000F21A1" w:rsidP="000B7FAE" w:rsidRDefault="000F21A1" w14:paraId="2458D283" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A641B1">
+            <w:r w:rsidRPr="000B7FAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t>ring 3 (geel; trillingssnelheden tussen de 2 en 5 mm/s P80)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A641B1" w:rsidR="009A1183" w:rsidP="00CB39F1" w:rsidRDefault="009A1183" w14:paraId="2DCEA863" w14:textId="77777777">
+          <w:p w:rsidRPr="000B7FAE" w:rsidR="000F21A1" w:rsidP="000B7FAE" w:rsidRDefault="000F21A1" w14:paraId="7E90B29E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>vaste vergoeding van EUR 3.000,-</w:t>
+            <w:r w:rsidRPr="000B7FAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>schade opnemen en vaste vergoeding van EUR 3.000,-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A641B1" w:rsidR="009A1183" w:rsidTr="0066634E" w14:paraId="6DD4B0D1" w14:textId="77777777">
+      <w:tr w:rsidRPr="000B7FAE" w:rsidR="000F21A1" w:rsidTr="000B7FAE" w14:paraId="5747FFED" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A641B1" w:rsidR="009A1183" w:rsidP="00CB39F1" w:rsidRDefault="009A1183" w14:paraId="6EBB0B52" w14:textId="77777777">
+          <w:p w:rsidRPr="000B7FAE" w:rsidR="000F21A1" w:rsidP="000B7FAE" w:rsidRDefault="000F21A1" w14:paraId="6B49F3C2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A641B1">
+            <w:r w:rsidRPr="000B7FAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t>ring 4 (groen; trillingssnelheden lager dan 2 mm/s P80)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A641B1" w:rsidR="009A1183" w:rsidP="00CB39F1" w:rsidRDefault="009A1183" w14:paraId="18AE3284" w14:textId="77777777">
+          <w:p w:rsidRPr="000B7FAE" w:rsidR="000F21A1" w:rsidP="000B7FAE" w:rsidRDefault="000F21A1" w14:paraId="0F1943BA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>vaste vergoeding van EUR 1.000,-</w:t>
+            <w:r w:rsidRPr="000B7FAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>schade opnemen en vaste vergoeding van EUR 1.000,-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00A641B1" w:rsidR="009A1183" w:rsidP="00CB39F1" w:rsidRDefault="009A1183" w14:paraId="13902AFA" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="000B7FAE" w:rsidR="000F21A1" w:rsidP="000B7FAE" w:rsidRDefault="000F21A1" w14:paraId="0031FA46" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A641B1">
-        <w:rPr>
+      <w:r w:rsidRPr="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Tabel 1: bedragen en systematiek per ring, de genoemde kleuren verwijzen naar de kleuren in figuur 1.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A641B1" w:rsidR="009A1183" w:rsidP="00CB39F1" w:rsidRDefault="009A1183" w14:paraId="507D8023" w14:textId="77777777"/>
-[...14 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="000B7FAE" w:rsidR="000F21A1" w:rsidP="000B7FAE" w:rsidRDefault="000F21A1" w14:paraId="185AF45F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000B7FAE" w:rsidR="000F21A1" w:rsidP="000B7FAE" w:rsidRDefault="000F21A1" w14:paraId="745DA90A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De CM, NAM en EZK zijn – zoals aangekondigd in de eerdergenoemde Kamerbrief van 2 juni 2026 - de toepassing van de versnelde procedure van de CM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00A641B1">
-[...138 lines deleted...]
-        <w:t xml:space="preserve">. Echter, het kabinet heeft besloten om voor ring 3 een </w:t>
+      <w:r w:rsidRPr="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor ring 1 en ring 2 overeengekomen. Bij deze versnelde procedure horen onderstaande </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">bedragen. In ring 1 (trillingssnelheden rond het epicentrum van groter dan 10 mm/s P80) en ring 2 (trillingssnelheden tussen de 5 en 10 mm/s P80) wordt alle schade die door de beving veroorzaakt kan zijn opgenomen, vervolgens wordt een causaal verband met de aardbeving van 14 maart 2026 aangenomen voor schade die hier redelijkerwijs door kan zijn veroorzaakt. Vervolgens wordt in ring 1 schade tot een maximaal bedrag van EUR 10.000,- vergoed en in ring 2 tot een maximaal bedrag van EUR 7.000,- vergoed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B7FAE" w:rsidR="000F21A1" w:rsidP="000B7FAE" w:rsidRDefault="000F21A1" w14:paraId="482AEC9C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000B7FAE" w:rsidR="000F21A1" w:rsidP="000B7FAE" w:rsidRDefault="000F21A1" w14:paraId="31C3F204" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In ring 3 (trillingssnelheden tussen de 2 en 5 mm/s P80) ligt de kans op schade aan een huis tussen de 5% en 1%, in ring 4 (trillingssnelheden lager dan 2 mm/s P80) is deze kans kleiner dan 1%. Vanwege deze lage kans op schade die uit de beschikbare wetenschappelijke modellen blijkt wil NAM in deze gebieden geen causaal verband aannemen en dus ook geen versnelde procedure toepassen. Omdat het kabinet er aan hecht dat ook deze schades snel, gedegen en menselijk worden afgehandeld, heeft het kabinet besloten om voor deze buitenste twee ringen een beleidsregel op te stellen, waarmee schademelders in aanmerking komen voor een onverplichte tegemoetkoming van overheidswege. NAM heeft, om een snelle afhandeling van deze meldingen mogelijk te maken, hiervoor aan de Staat een bedrag van 6 miljoen beschikbaar gesteld. In mijn brief van 2 juni jl. werd bij ring 3 uitgegaan van een maximaal bedrag. Echter, het kabinet heeft besloten om voor ring 3 een </w:t>
       </w:r>
       <w:bookmarkStart w:name="OLE_LINK12" w:id="2"/>
-      <w:r w:rsidRPr="00A641B1">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vaste tegemoetkoming </w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidRPr="00A641B1">
+      <w:r w:rsidRPr="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>te hanteren, zodat schademelders in deze ring snel duidelijkheid krijgen over het te ontvangen bedrag en de uitvoeringskosten beter in verhouding komen te staan tot de uit te keren schadebedragen. Concreet betekent dit dat in ring 3 (</w:t>
       </w:r>
       <w:bookmarkStart w:name="OLE_LINK7" w:id="3"/>
-      <w:r w:rsidRPr="00A641B1">
+      <w:r w:rsidRPr="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>trillingssnelheden tussen de 2 en 5 mm/s P80</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="00A641B1">
-[...11 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>) schademelders een vaste vergoeding van EUR 3000,- krijgen. In ring 4 (trillingssnelheden onder de 2 mm/s P80) is gekozen voor een vaste tegemoetkoming van EUR 1000,-.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B7FAE" w:rsidR="000F21A1" w:rsidP="000B7FAE" w:rsidRDefault="000F21A1" w14:paraId="45285905" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A641B1" w:rsidP="00CB39F1" w:rsidRDefault="00A641B1" w14:paraId="5E1F0A20" w14:textId="1413AEE2">
-[...262 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="000B7FAE" w:rsidR="000F21A1" w:rsidP="000B7FAE" w:rsidRDefault="000F21A1" w14:paraId="37EBFF4A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bovenstaande bedragen doen volgens de CM, NAM en het kabinet, gelet op de trillingssnelheden die de aardbeving heeft veroorzaakt, recht aan de schade die in het beoordelingsgebied te verwachten is. De lagere vergoedingen in de buitenste ringen komen voort uit de over het algemeen lagere kans op en omvang van schade die de lagere trillingssnelheden verder van het epicentrum met zich meebrengen. Het toepassen van de versnelde procedure voor ring 1 en 2 is overeengekomen in een overeenkomst tussen CM en NAM. De bijdrage van NAM voor ring 3 en 4 is vastgelegd in een betaalovereenkomst tussen NAM en de Staat. Deze overeenkomsten zijn als bijlage bijgevoegd bij deze brief. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B7FAE" w:rsidR="000F21A1" w:rsidP="000B7FAE" w:rsidRDefault="000F21A1" w14:paraId="73AD97FD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000B7FAE" w:rsidR="000F21A1" w:rsidP="000B7FAE" w:rsidRDefault="000F21A1" w14:paraId="65ACCA81" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nu de overeenkomsten zijn vastgelegd en gepubliceerd kan de uitvoering ingeregeld worden. Het heeft voor het kabinet prioriteit om de inwoners die naar verwachting de meeste schade hebben als eerste te helpen. De planning is dat de CM na de zomer kan starten met de afhandeling van schademeldingen voor de eerste schademelders in ring 1 &amp; ring 2. Tevens zal het kabinet aan de slag gaan met het opstellen van de aangekondigde beleidsregel en het inrichten van de uitvoering daarvan. De verwachting is dat de beleidsregel voor de buitenste twee ringen begin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>vierde kwartaal van dit jaar zal worden vastgesteld en gepubliceerd en begin volgend jaar in werking zal treden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B7FAE" w:rsidR="000F21A1" w:rsidP="000B7FAE" w:rsidRDefault="000F21A1" w14:paraId="30E1B1F9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000B7FAE" w:rsidR="000F21A1" w:rsidP="000B7FAE" w:rsidRDefault="000F21A1" w14:paraId="5D7561A4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor alle schademelders geldt dat als zij geen gebruik willen maken van deze specifieke aanpak, bijvoorbeeld omdat zij menen als gevolg van de beving meer schade te hebben dan het maximale bedrag of de vaste vergoeding die wordt geboden, zij er ook voor kunnen kiezen om gebruik te maken van de reguliere procedure van de CM. De CM zal dan deskundigenonderzoek doen om vast te stellen hoeveel schade er in een huis is en zo ja, welk deel van deze schade is veroorzaakt door de aardbeving van 14 maart 2026. Hierbij worden eerder gemelde, beoordeelde en/of vergoede schades buiten beschouwing gelaten en niet opnieuw betrokken bij de beoordeling van de nieuw gemelde schade. Op basis hiervan zal de CM vervolgens een schadevergoeding adviseren. Uit de reguliere procedure kan echter ook blijken dat de schade niet of slechts gedeeltelijk is veroorzaakt door de aardbeving van 14 maart 2026. Dit heeft dan tot gevolg dat er geen vergoeding wordt geadviseerd of een bedrag dat lager is dan het bedrag dat uit de versnelde aanpak kwam. In dat geval is het bedrag dat in de reguliere procedure tot stand is gekomen als gevolg van causaliteitsonderzoek leidend. Ook zal de schadeafhandeling langer duren onder de reguliere procedure. Hoewel er begin dit jaar een verbetertraject voor de reguliere procedure is ingezet (zie hieronder voor verdere toelichting), vraagt de aanpassing ervan tijd. Tot de verbeteringen zijn gerealiseerd heeft het kabinet geen andere optie dan terug te vallen op deze procedure. Dit is ook een van de redenen dat het kabinet ervoor heeft gekozen om met bovenstaande specifieke aanpak voor de afhandeling van de schade van de aardbeving bij Geelbroek te komen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B7FAE" w:rsidR="000F21A1" w:rsidP="000B7FAE" w:rsidRDefault="000F21A1" w14:paraId="7B2FB5A7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000B7FAE" w:rsidR="000F21A1" w:rsidP="000B7FAE" w:rsidRDefault="000F21A1" w14:paraId="7058C924" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het feit dat een causaal verband in de versnelde aanpak wordt aangenomen en er dus geen onderzoek gedaan wordt naar de vraag of schade is veroorzaakt door de aardbeving brengt een risico op een aanzuigende werking met zich mee van mensen met schade die niet door de aardbeving is veroorzaakt. Om dit risico af te wenden gelden de versnelde procedure en beleidsregel alleen voor inwoners die hun schade vóór publicatie van de overeenkomsten hebben gemeld. Omdat de aardbeving ruim 3 maanden geleden heeft plaatsgevonden, is de verwachting dat de meeste mensen met schade door de beving zich inmiddels hebben gemeld. Naar aanleiding van overleg met de regio is er voor uitzonderlijke situaties, waarin een schademelder kan aantonen dat eerdere indiening niet mogelijk was om redenen die hem of haar niet zijn aan te rekenen, een hardheidsclausule opgenomen. Schademeldingen die vanaf 29 juni 2026 worden gedaan worden volgens de reguliere CM procedure afgehandeld, dit betekent dat hier wel deskundigenonderzoek naar de oorzaak van de schade zal plaatsvinden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B7FAE" w:rsidR="000F21A1" w:rsidP="000B7FAE" w:rsidRDefault="000F21A1" w14:paraId="1929657D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000B7FAE" w:rsidR="000F21A1" w:rsidP="000B7FAE" w:rsidRDefault="000F21A1" w14:paraId="6427262E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E769E7">
-[...18 lines deleted...]
-        <w:t xml:space="preserve">juni 2026. In het recente bestuurlijk overleg heb ik met de regionale bestuurders afgesproken om gezamenlijk te verkennen of het wel mogelijk is om de aanpak van het kabinet te verbeteren door specifieke elementen die voor hen van belang zijn in te passen in de schadeafhandeling, zoals het instellen van een </w:t>
+      <w:r w:rsidRPr="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 22 mei jl. en 18 juni jl. heb ik bovenstaande aanpak voor de schadeafhandeling van aardbeving bij Geelbroek besproken met de betrokken regionale bestuurders. De regionale bestuurders hebben aangegeven dat de schadeafhandeling zoals het kabinet deze voorstaat ver af ligt van de inzet van de regio. Dit heeft de regio ook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">per brief richting uw Kamer gecommuniceerd op 2 juni 2026. In het recente bestuurlijk overleg heb ik met de regionale bestuurders afgesproken om gezamenlijk te verkennen of het wel mogelijk is om de aanpak van het kabinet te verbeteren door specifieke elementen die voor hen van belang zijn in te passen in de schadeafhandeling, zoals het instellen van een </w:t>
       </w:r>
       <w:bookmarkStart w:name="OLE_LINK10" w:id="4"/>
-      <w:r w:rsidRPr="00E769E7">
+      <w:r w:rsidRPr="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">commissie voor bijzondere situaties </w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidRPr="00E769E7">
+      <w:r w:rsidRPr="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">om te adviseren over schrijnende situaties in het beoordelingsgebied, waarbij naast schade ook sprake is van een stapeling van problemen van medische, psychische en/of sociale aard. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A641B1" w:rsidR="00CC67D0" w:rsidP="00CB39F1" w:rsidRDefault="00CC67D0" w14:paraId="3A97CCF4" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="000B7FAE" w:rsidR="000F21A1" w:rsidP="000B7FAE" w:rsidRDefault="000F21A1" w14:paraId="4CF08E46" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00A641B1" w:rsidR="00A641B1" w:rsidP="00CB39F1" w:rsidRDefault="00A641B1" w14:paraId="539BD59E" w14:textId="16B45A9D">
-      <w:r w:rsidRPr="00A641B1">
+    <w:p w:rsidRPr="000B7FAE" w:rsidR="000F21A1" w:rsidP="000B7FAE" w:rsidRDefault="000F21A1" w14:paraId="438EEBEC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Daarnaast ga ik - op basis van de evaluatie van de CM die begin dit jaar naar uw Kamer is verzonden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A641B1">
-        <w:rPr>
+      <w:r w:rsidRPr="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00A641B1">
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - samen met de mijnbouwondernemingen (waaronder NAM, maar ook andere mijnbouwondernemingen die actief zijn op land) in gesprek om te komen tot verbeteringen binnen de reguliere systematiek van de CM. Dit is een complex traject omdat hier instemming van alle betrokken mijnbouwondernemingen voor nodig is. Samengevat ziet het kabinet dat de landelijke aanpak waarbinnen de CM zorgdraagt voor de afhandeling van mijnbouwschade in de praktijk niet volledig voldoet aan de verwachtingen. Daarom verkent het kabinet onder meer of binnen de huidige systematiek van de CM ruimte gecreëerd kan worden om hogere schadevergoedingspercentages te adviseren. In dat traject streef ik er ook naar om – in lijn met de motie van de leden Jumelet en Peter de Groot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="00A641B1">
-[...61 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:r w:rsidRPr="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – ook aandacht te besteden aan de mensen die schade hebben als gevolg van de aardbeving in Ekehaar van 2023 en waarbij enkel gedeeltelijke schadevergoedingen zijn uitgekeerd omdat is vastgesteld dat deze schade slechts voor een deel door bodembeweging als gevolg van de beving in Ekehaar. Ik besteed hierbij expliciet aandacht aan de mogelijkheid van een ‘terugwerkende kracht’ bepaling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B7FAE" w:rsidR="000F21A1" w:rsidP="000B7FAE" w:rsidRDefault="000F21A1" w14:paraId="5CFD8411" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000B7FAE" w:rsidR="000B7FAE" w:rsidP="000B7FAE" w:rsidRDefault="000B7FAE" w14:paraId="3EF7A7AF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De staatssecretaris van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Economische Zaken en Klimaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000F21A1" w:rsidP="000B7FAE" w:rsidRDefault="000F21A1" w14:paraId="24950C9C" w14:textId="0FE7C881">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7FAE" w:rsidR="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Bat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B7FAE" w:rsidP="000B7FAE" w:rsidRDefault="000B7FAE" w14:paraId="455868C0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000B7FAE" w:rsidR="000B7FAE" w:rsidP="000B7FAE" w:rsidRDefault="000B7FAE" w14:paraId="73EBB619" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="000B7FAE" w:rsidR="000B7FAE" w:rsidSect="000F21A1">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="599AD325" w14:textId="77777777" w:rsidR="00B82703" w:rsidRDefault="00B82703">
+    <w:p w14:paraId="408536DF" w14:textId="77777777" w:rsidR="00D7015A" w:rsidRDefault="00D7015A" w:rsidP="000F21A1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23A31F64" w14:textId="77777777" w:rsidR="00B82703" w:rsidRDefault="00B82703"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1AC5D387" w14:textId="77777777" w:rsidR="00B82703" w:rsidRDefault="00B82703">
+    <w:p w14:paraId="244499F9" w14:textId="77777777" w:rsidR="00D7015A" w:rsidRDefault="00D7015A" w:rsidP="000F21A1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32509CB7" w14:textId="77777777" w:rsidR="00B82703" w:rsidRDefault="00B82703"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...26 lines deleted...]
-  </w:font>
   <w:font w:name="Verdana-Bold">
+    <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6DE5688A" w14:textId="77777777" w:rsidR="003E6CD0" w:rsidRDefault="003E6CD0">
+  <w:p w14:paraId="50FEBD4B" w14:textId="77777777" w:rsidR="000F21A1" w:rsidRPr="000F21A1" w:rsidRDefault="000F21A1" w:rsidP="000F21A1">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="614EA78D" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="3404EF4F" w14:textId="77777777" w:rsidR="000F21A1" w:rsidRPr="000F21A1" w:rsidRDefault="000F21A1" w:rsidP="000F21A1">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="0ABC3D67" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="6258F423" w14:textId="77777777" w:rsidR="000F21A1" w:rsidRPr="000F21A1" w:rsidRDefault="000F21A1" w:rsidP="000F21A1">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="548B416F" w14:textId="77777777" w:rsidR="00B82703" w:rsidRDefault="00B82703">
+    <w:p w14:paraId="7ED17A81" w14:textId="77777777" w:rsidR="00D7015A" w:rsidRDefault="00D7015A" w:rsidP="000F21A1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D5A108B" w14:textId="77777777" w:rsidR="00B82703" w:rsidRDefault="00B82703"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54DABF80" w14:textId="77777777" w:rsidR="00B82703" w:rsidRDefault="00B82703">
+    <w:p w14:paraId="02AC2C3E" w14:textId="77777777" w:rsidR="00D7015A" w:rsidRDefault="00D7015A" w:rsidP="000F21A1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66F161F9" w14:textId="77777777" w:rsidR="00B82703" w:rsidRDefault="00B82703"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="4627B16A" w14:textId="77777777" w:rsidR="00A641B1" w:rsidRDefault="00A641B1" w:rsidP="00A641B1">
+    <w:p w14:paraId="3ECC663A" w14:textId="7D5A9D41" w:rsidR="000F21A1" w:rsidRPr="000B7FAE" w:rsidRDefault="000F21A1" w:rsidP="000B7FAE">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000B7FAE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>Kamerstukken II 2025/26, 32849 nr. 313.</w:t>
+      <w:r w:rsidRPr="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 32849, nr. 313.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="0EF9E19B" w14:textId="3722C6E0" w:rsidR="00A641B1" w:rsidRPr="00A641B1" w:rsidRDefault="00A641B1" w:rsidP="00A641B1">
+    <w:p w14:paraId="427A86ED" w14:textId="77777777" w:rsidR="000F21A1" w:rsidRPr="000B7FAE" w:rsidRDefault="000F21A1" w:rsidP="000B7FAE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B7FAE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie artikel 7 van het ‘PROTOCOL VOOR DE BEHANDELING VAN MELDINGEN VAN SCHADE ALS GEVOLG VAN BODEMBEWEGING DOOR AANLEG OF EXPLOITATIE VAN EEN MIJNBOUWWERK TEN BEHOEVE VAN OLIE- EN GASWINNING UIT OF OLIE- EN GASOPSLAG IN EEN KLEIN VELD’, bijlage 1, onderdeel A bij het Instellingsbesluit Commissie Mijnbouwschade.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="2350A325" w14:textId="77777777" w:rsidR="00A641B1" w:rsidRDefault="00A641B1" w:rsidP="00A641B1">
+    <w:p w14:paraId="7197135A" w14:textId="4C4CB9D5" w:rsidR="000F21A1" w:rsidRPr="000B7FAE" w:rsidRDefault="000F21A1" w:rsidP="000B7FAE">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B7FAE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 32 849 nr. 294.</w:t>
+      <w:r w:rsidRPr="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 32 849, nr. 294.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="678F7FE1" w14:textId="77777777" w:rsidR="00A641B1" w:rsidRDefault="00A641B1" w:rsidP="00A641B1">
+    <w:p w14:paraId="4BCE5B0E" w14:textId="77777777" w:rsidR="000F21A1" w:rsidRPr="000B7FAE" w:rsidRDefault="000F21A1" w:rsidP="000B7FAE">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B7FAE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 32 849 nr. 308.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6BC9C986" w14:textId="77777777" w:rsidR="003E6CD0" w:rsidRDefault="003E6CD0">
+  <w:p w14:paraId="15FB2E09" w14:textId="77777777" w:rsidR="000F21A1" w:rsidRPr="000F21A1" w:rsidRDefault="000F21A1" w:rsidP="000F21A1">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...94 lines deleted...]
-  <w:p w14:paraId="18336CD1" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="0AE2836F" w14:textId="77777777" w:rsidR="000F21A1" w:rsidRPr="000F21A1" w:rsidRDefault="000F21A1" w:rsidP="000F21A1">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...537 lines deleted...]
-  <w:p w14:paraId="19412125" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="6AEAF289" w14:textId="77777777" w:rsidR="000F21A1" w:rsidRPr="000F21A1" w:rsidRDefault="000F21A1" w:rsidP="000F21A1">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
-</file>
-[...921 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...654 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="000F21A1"/>
+    <w:rsid w:val="000B7FAE"/>
+    <w:rsid w:val="000C61B2"/>
+    <w:rsid w:val="000F21A1"/>
+    <w:rsid w:val="002C2437"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00C627CD"/>
+    <w:rsid w:val="00D7015A"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0566FD56"/>
+  <w14:docId w14:val="04CB191C"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{1686C93C-7F09-4D58-8503-70E1FD774D10}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4094,74 +1560,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4310,1172 +1777,1199 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="000F21A1"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="000F21A1"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="000F21A1"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="000F21A1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000F21A1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000F21A1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000F21A1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000F21A1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000F21A1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000F21A1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F21A1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F21A1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F21A1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F21A1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F21A1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F21A1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F21A1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F21A1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="000F21A1"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="000F21A1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="000F21A1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="000F21A1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="000F21A1"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="000F21A1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="000F21A1"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000F21A1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="000F21A1"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="000F21A1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="000F21A1"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar1"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="000F21A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-    </w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F21A1"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar1"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="000F21A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-    </w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F21A1"/>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standaardtabel"/>
-    <w:rsid w:val="00023E9A"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="000F21A1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NotaGegeven">
-[...13 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="000F21A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="000F21A1"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="000F21A1"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-    </w:pPr>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="000F21A1"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...2 lines deleted...]
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
     <w:name w:val="Huisstijl-NAW"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="000F21A1"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-    </w:pPr>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Verdana"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...6 lines deleted...]
-      <w:u w:val="single"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl-Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="000F21A1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
     <w:name w:val="Huisstijl-Kopje"/>
     <w:basedOn w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="000F21A1"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-    </w:rPr>
-[...27 lines deleted...]
-      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
     <w:name w:val="Huisstijl-Paginanummering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="000F21A1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...24 lines deleted...]
-      <w:noProof/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+    <w:rsid w:val="000F21A1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...9 lines deleted...]
-      <w:color w:val="808080"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C82AFE"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="000F21A1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
-    <w:rsid w:val="00C82AFE"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="000F21A1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...202 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar1">
     <w:name w:val="Koptekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="000F21A1"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...44 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar1">
     <w:name w:val="Voettekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="000F21A1"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A641B1"/>
+    <w:rsid w:val="000F21A1"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...75 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>9592</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1764</ap:Words>
+  <ap:Characters>9704</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>79</ap:Lines>
+  <ap:Lines>80</ap:Lines>
   <ap:Paragraphs>22</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>11313</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>11446</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>