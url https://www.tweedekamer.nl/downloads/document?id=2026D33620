--- v0 (2026-06-30)
+++ v1 (2026-08-15)
@@ -1,199 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00F56652" w:rsidR="00432252" w:rsidP="1D4472D7" w:rsidRDefault="2C794CF4" w14:paraId="7B55C16A" w14:textId="476B2E27">
+    <w:p w:rsidRPr="00F56652" w:rsidR="00432252" w:rsidP="00432252" w:rsidRDefault="00432252" w14:paraId="3D610D2B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
-        <w:ind w:left="2124" w:hanging="2124"/>
-[...56 lines deleted...]
-    <w:p w:rsidRPr="00F56652" w:rsidR="00432252" w:rsidP="00432252" w:rsidRDefault="00432252" w14:paraId="23E9EABB" w14:textId="77777777">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F56652" w:rsidR="00432252" w:rsidP="00432252" w:rsidRDefault="00432252" w14:paraId="4F430210" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
-        <w:ind w:left="2124" w:hanging="2124"/>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00F56652" w:rsidR="00432252" w:rsidP="00432252" w:rsidRDefault="00432252" w14:paraId="5FDEDF13" w14:textId="77777777">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56652">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>INBRENG VERSLAG VAN EEN SCHRIFTELIJK OVERLEG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F56652" w:rsidR="00432252" w:rsidP="00432252" w:rsidRDefault="00432252" w14:paraId="58B2F8AD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
-        <w:ind w:left="1410" w:hanging="1410"/>
-[...70 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F56652" w:rsidR="00432252" w:rsidP="00432252" w:rsidRDefault="00432252" w14:paraId="09B07B6C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F56652" w:rsidR="00432252" w:rsidP="1D4472D7" w:rsidRDefault="00432252" w14:paraId="4B49E167" w14:textId="3E38E9A0">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4A4E0DF0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In de vaste commissie voor Volksgezondheid, Welzijn en Sport bestond bij enkele fracties behoefte een aantal vragen en opmerkingen voor te leggen aan de minister van </w:t>
       </w:r>
       <w:r w:rsidR="007659FB">
         <w:rPr>
@@ -353,228 +237,139 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, nr. </w:t>
       </w:r>
       <w:r w:rsidRPr="4A4E0DF0" w:rsidR="57889DCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>470)</w:t>
       </w:r>
       <w:r w:rsidRPr="4A4E0DF0" w:rsidR="2FAB76D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00F56652" w:rsidR="00432252" w:rsidP="1D4472D7" w:rsidRDefault="00432252" w14:paraId="6719613D" w14:textId="588DE849"/>
-    <w:p w:rsidRPr="00F56652" w:rsidR="00432252" w:rsidP="4A4E0DF0" w:rsidRDefault="2C6FA595" w14:paraId="53B452D3" w14:textId="7463AF89">
-[...40 lines deleted...]
-    </w:p>
     <w:p w:rsidRPr="00F56652" w:rsidR="00432252" w:rsidP="00432252" w:rsidRDefault="00432252" w14:paraId="1E5D691B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00F56652">
         <w:t>De voorzitter van de commissie,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00F56652" w:rsidR="00432252" w:rsidP="00432252" w:rsidRDefault="00432252" w14:paraId="00960316" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00F56652">
         <w:t>Mohandis</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00F56652" w:rsidR="00432252" w:rsidP="00432252" w:rsidRDefault="00432252" w14:paraId="1601010B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F56652" w:rsidR="00432252" w:rsidP="00432252" w:rsidRDefault="00432252" w14:paraId="3F91B041" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00F56652">
         <w:t>Adjunct-griffier van de commissie,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00F56652" w:rsidR="00432252" w:rsidP="00432252" w:rsidRDefault="00432252" w14:paraId="532387DD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00F56652">
         <w:t>Sjerp</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00F56652" w:rsidR="00432252" w:rsidRDefault="00432252" w14:paraId="2A2B7C05" w14:textId="77777777"/>
     <w:p w:rsidR="00432252" w:rsidRDefault="00432252" w14:paraId="5353A513" w14:textId="77777777"/>
-    <w:p w:rsidR="00A05597" w:rsidRDefault="00A05597" w14:paraId="34771382" w14:textId="77777777"/>
-[...31 lines deleted...]
-    <w:p w:rsidRPr="00F56652" w:rsidR="00CE3CAE" w:rsidP="023046DA" w:rsidRDefault="00CE3CAE" w14:paraId="42E4D27A" w14:textId="709B0EBC">
+    <w:p w:rsidRPr="00F56652" w:rsidR="00CE3CAE" w:rsidP="023046DA" w:rsidRDefault="00CE3CAE" w14:paraId="42E4D27A" w14:textId="796AD340">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="023046DA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Inhoudsopgave</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="023046DA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">blz. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00F56652" w:rsidR="00CE3CAE" w:rsidP="00CE3CAE" w:rsidRDefault="00CE3CAE" w14:paraId="5F6B6FC1" w14:textId="77777777"/>
     <w:p w:rsidRPr="00F56652" w:rsidR="00CE3CAE" w:rsidP="00CE3CAE" w:rsidRDefault="00CE3CAE" w14:paraId="37AB2C5C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="697" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F56652">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vragen en opmerkingen vanuit de fracties </w:t>
       </w:r>
     </w:p>
@@ -659,117 +454,150 @@
       </w:pPr>
       <w:r w:rsidRPr="52407564">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de BBB-fractie</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="04C85A20" w:rsidP="52407564" w:rsidRDefault="04C85A20" w14:paraId="2CB7656C" w14:textId="781306F0">
       <w:pPr>
         <w:ind w:left="454" w:firstLine="709"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="52407564">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de 50PLUS-fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F56652" w:rsidR="00EF6EF7" w:rsidP="52407564" w:rsidRDefault="571CA49D" w14:paraId="69DFAB4F" w14:textId="628BC9E9">
+    <w:p w:rsidR="00EF6EF7" w:rsidP="52407564" w:rsidRDefault="571CA49D" w14:paraId="69DFAB4F" w14:textId="628BC9E9">
       <w:pPr>
         <w:ind w:left="454" w:firstLine="709"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="52407564">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de</w:t>
       </w:r>
       <w:r w:rsidRPr="52407564" w:rsidR="0528273C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> leden van de</w:t>
       </w:r>
       <w:r w:rsidRPr="52407564">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Groep Mar</w:t>
       </w:r>
       <w:r w:rsidRPr="52407564" w:rsidR="7947E58B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidRPr="52407564">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>uszower</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F56652" w:rsidR="00CE3CAE" w:rsidP="00CE3CAE" w:rsidRDefault="00CE3CAE" w14:paraId="331C73EC" w14:textId="77777777">
+    <w:p w:rsidRPr="00F56652" w:rsidR="0031159A" w:rsidP="52407564" w:rsidRDefault="0031159A" w14:paraId="6A6130F6" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="454" w:firstLine="709"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0031159A" w:rsidP="00CE3CAE" w:rsidRDefault="00CE3CAE" w14:paraId="331C73EC" w14:textId="7F986059">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk216872971" w:id="1"/>
+      <w:bookmarkStart w:name="_Hlk216872971" w:id="0"/>
       <w:r w:rsidRPr="00F56652">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Reactie van de minister</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidR="0031159A" w:rsidRDefault="0031159A" w14:paraId="13B52E25" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0031159A" w:rsidR="00CE3CAE" w:rsidP="0031159A" w:rsidRDefault="00CE3CAE" w14:paraId="754BFF91" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p w:rsidRPr="00F56652" w:rsidR="00670F68" w:rsidP="5964DBE5" w:rsidRDefault="00670F68" w14:paraId="6CA8E734" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F56652" w:rsidR="00CE3CAE" w:rsidP="00CE3CAE" w:rsidRDefault="00CE3CAE" w14:paraId="111FB552" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F56652">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vragen en opmerkingen vanuit de fracties</w:t>
       </w:r>
@@ -887,51 +715,50 @@
       <w:r w:rsidRPr="52407564">
         <w:t>De kosten van onze langdurige zorg</w:t>
       </w:r>
       <w:r w:rsidRPr="52407564" w:rsidR="37DB7D5E">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="52407564">
         <w:t xml:space="preserve"> dat de kosten van de langdurige zorg bijna zijn verdubbeld sinds de invoering van de </w:t>
       </w:r>
       <w:r w:rsidRPr="52407564" w:rsidR="64B4F25C">
         <w:t>Wet langdurige zorg (</w:t>
       </w:r>
       <w:r w:rsidRPr="52407564">
         <w:t>Wlz</w:t>
       </w:r>
       <w:r w:rsidRPr="52407564" w:rsidR="7EE9D66A">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="52407564">
         <w:t xml:space="preserve"> in 2015. Deze kosten zijn exclusief de kosten die betrekking hadden tot de coronapandemie. De zorgkosten zijn volgens de NZa niet alleen door de toename van het aantal indicaties gestegen, maar ook de kosten per Wlz-geïndiceerde zijn gestegen. Daartoe vragen de leden van de D66-fractie hoe de minister deze kostenontwikkeling beoordeelt. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="1D4472D7" w:rsidP="1D4472D7" w:rsidRDefault="1D4472D7" w14:paraId="059092B2" w14:textId="63DA871A"/>
     <w:p w:rsidR="2D7C783A" w:rsidP="1D4472D7" w:rsidRDefault="2D7C783A" w14:paraId="1AE6E3C3" w14:textId="13EE8846">
       <w:r w:rsidRPr="1D4472D7">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">De leden van de D66-fractie achten het van enorm groot belang dat de zorg ook in de toekomst toegankelijk en betaalbaar blijft gezien alle ontwikkelingen die ook hierboven beschreven zijn. Graag vragen deze leden om een reactie van de minister over hoe zij daarnaar kijkt. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="1D4472D7" w:rsidP="1D4472D7" w:rsidRDefault="1D4472D7" w14:paraId="1208B0BA" w14:textId="2BDFA8D3"/>
     <w:p w:rsidR="2D7C783A" w:rsidP="1D4472D7" w:rsidRDefault="2D7C783A" w14:paraId="4AE4E30F" w14:textId="4850002F">
       <w:r w:rsidRPr="1D4472D7">
         <w:t>Tot slot vragen de leden van de D66-fractie aandacht voor de kansen die innovatie kan bieden om langdurige zorg toekomstbestendig te houden. Waar ziet de minister dat het juist heel goed gaat en er succesvol geïnnoveerd wordt, waardoor er kwalitatief goede zorg geboden kan worden met hetzelfde aantal of minder personeel? Welke lessen trekt de minister uit deze voorbeelden? Op welke wijze is de minister voornemens deze goede voorbeelden op te schalen en/of verder te brengen?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="1D4472D7" w:rsidP="1D4472D7" w:rsidRDefault="1D4472D7" w14:paraId="24215284" w14:textId="4C5B14B4">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F56652" w:rsidR="00CE3CAE" w:rsidP="72F81EC4" w:rsidRDefault="2A6BC898" w14:paraId="5CF56324" w14:textId="12E236F4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="72F81EC4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1017,51 +844,50 @@
       <w:r w:rsidRPr="4A4E0DF0">
         <w:t>De leden van de PRO-fractie lezen dat hiermee voldaan zou worden aan de wens voor een beleidsreactie op de rapporten. Zij constateren echter dat de brief louter een samenvatting bevat van de rapporten en er niet verder een beleidsinhoudelijke reactie wordt gegeven op de inhoud van de rapporten. Zo merken</w:t>
       </w:r>
       <w:r w:rsidRPr="4A4E0DF0" w:rsidR="1787BC72">
         <w:t xml:space="preserve"> deze leden</w:t>
       </w:r>
       <w:r w:rsidRPr="4A4E0DF0">
         <w:t xml:space="preserve"> op dat zij graag nog een reactie zouden willen op de constatering dat Wlz-uitvoerders aantoonbaar in control dienen te zijn op de zorgplicht. Welke lessen heeft de </w:t>
       </w:r>
       <w:r w:rsidR="00A273BD">
         <w:t>minister</w:t>
       </w:r>
       <w:r w:rsidRPr="4A4E0DF0">
         <w:t xml:space="preserve"> getrokken over de zorgplicht en de nakoming daarvan uit de casus van Villa ExpertCare</w:t>
       </w:r>
       <w:r w:rsidRPr="4A4E0DF0" w:rsidR="7A72338B">
         <w:t xml:space="preserve"> (VEC)</w:t>
       </w:r>
       <w:r w:rsidRPr="4A4E0DF0">
         <w:t xml:space="preserve">? Welke verbeterpunten worden er gesignaleerd in het handelen van elk van de betrokken partijen: VWS, zorgkantoren, zorgaanbieders, zorgverzekeraars, de IGJ en de NZa? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="1D4472D7" w:rsidP="1D4472D7" w:rsidRDefault="1D4472D7" w14:paraId="7CD7069C" w14:textId="0792E831"/>
     <w:p w:rsidR="61467253" w:rsidP="4A4E0DF0" w:rsidRDefault="61467253" w14:paraId="0EABDCAE" w14:textId="00D487F9">
       <w:r w:rsidRPr="4A4E0DF0">
-        <w:lastRenderedPageBreak/>
         <w:t>De leden van de PRO-fractie lezen dat de NZa terecht constateert dat de uitvoering van de zorgplicht onder druk staat door onder andere personeelstekorten, toenemende uitgaven en een tekort aan passende woonvoorzieningen. Welke concrete maatregelen neemt de</w:t>
       </w:r>
       <w:r w:rsidRPr="4A4E0DF0" w:rsidR="64308400">
         <w:t xml:space="preserve"> minister</w:t>
       </w:r>
       <w:r w:rsidRPr="4A4E0DF0">
         <w:t xml:space="preserve"> om te bevorderen dat Wlz-uitvoerders beter aantoonbaar in control zijn op hun zorgplicht voor alle cliënten? Welke concrete verbeteringen zien zij op dit punt sinds de publicatie van het rapport? Kan nader toegelicht worden wat momenteel de gemiddelde wachttijden zijn voor passende zorg vanuit de Wlz, uitgesplitst naar sector? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="1D4472D7" w:rsidP="1D4472D7" w:rsidRDefault="1D4472D7" w14:paraId="5BA46A7E" w14:textId="3FCA4C00"/>
     <w:p w:rsidR="61467253" w:rsidP="4A4E0DF0" w:rsidRDefault="61467253" w14:paraId="4374E58B" w14:textId="78159F99">
       <w:r w:rsidRPr="4A4E0DF0">
         <w:t>De leden van de PRO-fractie lezen daarnaast dat alle Wlz-uitvoerders aan hebben gegeven dat de toekomst vanaf 2028 erg onzeker is en dat deze onzekerheid snel toeneemt door een toenemend tekort aan geschikt personeel, een tekort aan (zorggeschikte) woningen voor ouderen en het feit dat de wettelijke aanspraak niet langer aansluit op de dagelijkse praktijk. Spelen deze probleme</w:t>
       </w:r>
       <w:r w:rsidRPr="4A4E0DF0" w:rsidR="7F55850E">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="4A4E0DF0">
         <w:t xml:space="preserve"> in dezelfde mate in elk van de sectoren van de langdurige zorg (ouderenzorg, gehandicaptenzorg en langdurige ggz) en kunt u grafisch weergeven in hoeverre deze problemen in mindere of meerdere mate spelen per sector? Welke factoren zijn volgens de</w:t>
       </w:r>
       <w:r w:rsidRPr="4A4E0DF0" w:rsidR="0359BBB2">
         <w:t xml:space="preserve"> minister</w:t>
       </w:r>
       <w:r w:rsidRPr="4A4E0DF0">
         <w:t xml:space="preserve"> van invloed op het beeld dat de wettelijke aanspraak niet meer aansluit op de dagelijkse praktijk? Welke oplossingsrichtingen ziet de </w:t>
@@ -1353,51 +1179,50 @@
     <w:p w:rsidRPr="00F56652" w:rsidR="005008D0" w:rsidP="1D4472D7" w:rsidRDefault="005008D0" w14:paraId="1EC60746" w14:textId="4A5B735D">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="594067F1" w:rsidP="1D4472D7" w:rsidRDefault="48140C74" w14:paraId="10A09AD7" w14:textId="41AC62D7">
       <w:r w:rsidRPr="52407564">
         <w:t>De leden van de BBB-fractie hebben kennisgenomen van de beleidsreactie op de</w:t>
       </w:r>
       <w:r w:rsidRPr="52407564" w:rsidR="724A9352">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="52407564">
         <w:t>toezichtsrapporten van de Nederlandse Zorgautoriteit over de uitvoering van de langdurige zorg in 2024. Deze leden hebben daarover nog enkele vragen</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="594067F1" w:rsidP="1D4472D7" w:rsidRDefault="594067F1" w14:paraId="589742C9" w14:textId="3809BD8D"/>
     <w:p w:rsidR="594067F1" w:rsidP="1D4472D7" w:rsidRDefault="48140C74" w14:paraId="13659266" w14:textId="2F0BC4B1">
       <w:r w:rsidRPr="1D4472D7">
-        <w:lastRenderedPageBreak/>
         <w:t>De leden van de BBB-fractie lezen dat de NZa constateert dat de langdurige zorg onder druk staat door onder meer de vergrijzing, personeelstekorten en een tekort aan passende woonvoorzieningen. Deze leden maken zich zorgen over ouderen met een relatief lichte zorgvraag, bijvoorbeeld als gevolg van beginnende dementie of andere ouderdomsproblematiek, die steeds minder goed zelfstandig thuis kunnen wonen, maar ook nog niet in aanmerking komen voor zorg vanuit de Wet langdurige zorg. Kan de minister aangeven in hoeverre deze groep momenteel tussen wal en schip dreigt te raken? Heeft de minister inzicht in de omvang van deze groep en de gevolgen die dit heeft voor ouderen zelf, hun mantelzorgers en de eerstelijnszorg?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="594067F1" w:rsidP="1D4472D7" w:rsidRDefault="594067F1" w14:paraId="02AA6506" w14:textId="1A8940BE"/>
     <w:p w:rsidR="594067F1" w:rsidP="1D4472D7" w:rsidRDefault="48140C74" w14:paraId="0B7C0CD0" w14:textId="17BBBFFD">
       <w:r w:rsidRPr="1D4472D7">
         <w:t>Is de minister daarnaast bereid te onderzoeken of de huidige toegangscriteria voor de Wet langdurige zorg voor deze groep ouderen nog voldoende aansluiten bij de zorgvraag in de praktijk? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="594067F1" w:rsidP="1D4472D7" w:rsidRDefault="594067F1" w14:paraId="134BAECF" w14:textId="385A950F">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="3DE288DB" w:rsidP="1D4472D7" w:rsidRDefault="3DE288DB" w14:paraId="559D5F6D" w14:textId="5CF66387">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -1530,55 +1355,51 @@
       <w:r w:rsidRPr="52407564">
         <w:t>e leden hebben de volgende punten die zij onder de aandacht willen brengen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="1D4472D7" w:rsidP="1D4472D7" w:rsidRDefault="1D4472D7" w14:paraId="0D30CF74" w14:textId="18B140DE"/>
     <w:p w:rsidR="49E2B22F" w:rsidP="1D4472D7" w:rsidRDefault="49E2B22F" w14:paraId="7E7FA071" w14:textId="17B172D7">
       <w:r w:rsidRPr="52407564">
         <w:t xml:space="preserve">De leden </w:t>
       </w:r>
       <w:r w:rsidRPr="52407564" w:rsidR="1189536A">
         <w:t xml:space="preserve">van de Groep Markuszower </w:t>
       </w:r>
       <w:r w:rsidRPr="52407564">
         <w:t>constateren dat de langdurige zorg onder grote druk staat door een samenloop van demografische ontwikkelingen, personeelstekorten en een tekort aan passende woonvoorzieningen. D</w:t>
       </w:r>
       <w:r w:rsidRPr="52407564" w:rsidR="04CD5F7E">
         <w:t>ez</w:t>
       </w:r>
       <w:r w:rsidRPr="52407564">
         <w:t>e leden vragen de minister hoe de wettelijke zorgplicht in de toekomst gegarandeerd kan blijven nu de uitgaven in 2024 zijn gestegen naar €35,9 miljard?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="1D4472D7" w:rsidP="1D4472D7" w:rsidRDefault="1D4472D7" w14:paraId="1334921C" w14:textId="25DA888F"/>
     <w:p w:rsidR="49E2B22F" w:rsidP="1D4472D7" w:rsidRDefault="49E2B22F" w14:paraId="1E391684" w14:textId="7288D50F">
       <w:r w:rsidRPr="52407564">
-        <w:t xml:space="preserve">Hoewel de minister spreekt van een "verheugende constatering" over de uitvoering, merken deze leden op dat de geconstateerde onrechtmatigheid binnen het pgb is gestegen naar €135 miljoen. Genoemde leden willen weten welke concrete stappen worden ondernomen om dit </w:t>
-[...3 lines deleted...]
-        <w:t>bedrag omlaag te brengen, ondanks de verbeterde databetrouwbaarheid in het budgethoudersportaal?</w:t>
+        <w:t>Hoewel de minister spreekt van een "verheugende constatering" over de uitvoering, merken deze leden op dat de geconstateerde onrechtmatigheid binnen het pgb is gestegen naar €135 miljoen. Genoemde leden willen weten welke concrete stappen worden ondernomen om dit bedrag omlaag te brengen, ondanks de verbeterde databetrouwbaarheid in het budgethoudersportaal?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="1D4472D7" w:rsidP="1D4472D7" w:rsidRDefault="1D4472D7" w14:paraId="3B7FE97C" w14:textId="74F2D864"/>
     <w:p w:rsidR="49E2B22F" w:rsidP="1D4472D7" w:rsidRDefault="49E2B22F" w14:paraId="21ED1F21" w14:textId="6EB7EB7B">
       <w:r w:rsidRPr="1D4472D7">
         <w:t>Genoemde leden vragen om een nadere toelichting op de regierol van Wlz-uitvoerders bij kwetsbare groepen, zoals mensen die met spoed onvrijwillig worden opgenomen of cliënten die op korte termijn verpleeghuiszorg nodig hebben. Zij willen weten of de huidige regie voldoende is om aan de zorgplicht te voldoen, gezien de toenemende complexiteit in de sector.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="49E2B22F" w:rsidP="1D4472D7" w:rsidRDefault="49E2B22F" w14:paraId="117B1E4A" w14:textId="01B05FD3">
       <w:r w:rsidRPr="1D4472D7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="49E2B22F" w:rsidP="1D4472D7" w:rsidRDefault="49E2B22F" w14:paraId="194C67C1" w14:textId="10D5BA97">
       <w:r w:rsidRPr="1D4472D7">
         <w:t xml:space="preserve">De leden van de Groep Markuszower kijken uit naar de beantwoording door de minister. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="042F3DF6" w:rsidP="042F3DF6" w:rsidRDefault="042F3DF6" w14:paraId="6372E5AF" w14:textId="4C069608">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1641,58 +1462,58 @@
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F56652" w:rsidR="00CE3CAE" w:rsidP="00432252" w:rsidRDefault="00CE3CAE" w14:paraId="0B8CADC2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F56652" w:rsidR="00432252" w:rsidRDefault="00432252" w14:paraId="7FFBCAEB" w14:textId="77777777"/>
     <w:sectPr w:rsidRPr="00F56652" w:rsidR="00432252">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="055D7BE0" w14:textId="77777777" w:rsidR="00A310EB" w:rsidRDefault="00A310EB" w:rsidP="00FF5C5A">
+    <w:p w14:paraId="0E9C44CA" w14:textId="77777777" w:rsidR="00A14902" w:rsidRDefault="00A14902" w:rsidP="00FF5C5A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A009014" w14:textId="77777777" w:rsidR="00A310EB" w:rsidRDefault="00A310EB" w:rsidP="00FF5C5A">
+    <w:p w14:paraId="6D290979" w14:textId="77777777" w:rsidR="00A14902" w:rsidRDefault="00A14902" w:rsidP="00FF5C5A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1711,109 +1532,109 @@
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-432047718"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="47EDF8BC" w14:textId="51959921" w:rsidR="00423C70" w:rsidRDefault="00423C70">
         <w:pPr>
           <w:pStyle w:val="Voettekst"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="186AC59B" w14:textId="77777777" w:rsidR="00423C70" w:rsidRDefault="00423C70">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="333BC205" w14:textId="77777777" w:rsidR="00A310EB" w:rsidRDefault="00A310EB" w:rsidP="00FF5C5A">
+    <w:p w14:paraId="0AB3914B" w14:textId="77777777" w:rsidR="00A14902" w:rsidRDefault="00A14902" w:rsidP="00FF5C5A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0AB83CC8" w14:textId="77777777" w:rsidR="00A310EB" w:rsidRDefault="00A310EB" w:rsidP="00FF5C5A">
+    <w:p w14:paraId="2936CBDD" w14:textId="77777777" w:rsidR="00A14902" w:rsidRDefault="00A14902" w:rsidP="00FF5C5A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05053086"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7C10107C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -2620,106 +2441,110 @@
   <w:num w:numId="3" w16cid:durableId="1791363005">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="253979188">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1841920034">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="614295184">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2053647218">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00432252"/>
     <w:rsid w:val="00001686"/>
     <w:rsid w:val="00025E04"/>
     <w:rsid w:val="00066A63"/>
+    <w:rsid w:val="00071ED1"/>
     <w:rsid w:val="000F62CD"/>
     <w:rsid w:val="001221DA"/>
     <w:rsid w:val="00171F96"/>
     <w:rsid w:val="0019FFB6"/>
     <w:rsid w:val="001D77A5"/>
     <w:rsid w:val="001F6D0B"/>
     <w:rsid w:val="00225688"/>
     <w:rsid w:val="00226EEB"/>
+    <w:rsid w:val="0031159A"/>
     <w:rsid w:val="00351CD4"/>
     <w:rsid w:val="00363A3C"/>
     <w:rsid w:val="00384D23"/>
     <w:rsid w:val="00390251"/>
     <w:rsid w:val="003B13F8"/>
     <w:rsid w:val="00423C70"/>
     <w:rsid w:val="00432252"/>
     <w:rsid w:val="0048BCD2"/>
     <w:rsid w:val="004E7E76"/>
     <w:rsid w:val="005008D0"/>
     <w:rsid w:val="005105FA"/>
     <w:rsid w:val="00591FCF"/>
     <w:rsid w:val="005B7C12"/>
     <w:rsid w:val="006302D8"/>
     <w:rsid w:val="0063391D"/>
     <w:rsid w:val="00670F68"/>
     <w:rsid w:val="00687F81"/>
     <w:rsid w:val="00705D5C"/>
     <w:rsid w:val="00730815"/>
     <w:rsid w:val="007659FB"/>
     <w:rsid w:val="00784F99"/>
     <w:rsid w:val="007B7998"/>
     <w:rsid w:val="00925AF9"/>
     <w:rsid w:val="0099134E"/>
     <w:rsid w:val="00997B49"/>
     <w:rsid w:val="009A1D61"/>
     <w:rsid w:val="00A05597"/>
+    <w:rsid w:val="00A14902"/>
     <w:rsid w:val="00A273BD"/>
     <w:rsid w:val="00A310EB"/>
     <w:rsid w:val="00A538CB"/>
     <w:rsid w:val="00A578C7"/>
     <w:rsid w:val="00AA0621"/>
     <w:rsid w:val="00AB6DD6"/>
     <w:rsid w:val="00B07202"/>
     <w:rsid w:val="00B62398"/>
     <w:rsid w:val="00BA5BFA"/>
     <w:rsid w:val="00BD0656"/>
     <w:rsid w:val="00C0770C"/>
     <w:rsid w:val="00C07F22"/>
     <w:rsid w:val="00C834F9"/>
     <w:rsid w:val="00CE3CAE"/>
     <w:rsid w:val="00D21C70"/>
     <w:rsid w:val="00D31BB2"/>
     <w:rsid w:val="00D674AE"/>
     <w:rsid w:val="00DD76E8"/>
     <w:rsid w:val="00DF75E0"/>
     <w:rsid w:val="00E15365"/>
     <w:rsid w:val="00E42FE5"/>
     <w:rsid w:val="00E909D8"/>
     <w:rsid w:val="00ED1A97"/>
     <w:rsid w:val="00EF0647"/>
     <w:rsid w:val="00EF614C"/>
@@ -4979,58 +4804,58 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>8</ap:Pages>
-  <ap:Words>3168</ap:Words>
-  <ap:Characters>17429</ap:Characters>
+  <ap:Words>3131</ap:Words>
+  <ap:Characters>17223</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>145</ap:Lines>
-  <ap:Paragraphs>41</ap:Paragraphs>
+  <ap:Lines>143</ap:Lines>
+  <ap:Paragraphs>40</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>20556</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>20314</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010014CC1F2319814E4484612464FB4B77E2</vt:lpwstr>
   </property>