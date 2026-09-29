--- v0 (2026-06-30)
+++ v1 (2026-09-29)
@@ -1,3709 +1,870 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00183A5F" w:rsidP="00183A5F" w:rsidRDefault="00183A5F" w14:paraId="7447EBA9" w14:textId="77777777">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2622"/>
+        <w:gridCol w:w="6590"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003B4752" w14:paraId="2075ED0E" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9212" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B4752" w:rsidRDefault="003B4752" w14:paraId="03E5C2FC" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-1440"/>
+                <w:tab w:val="left" w:pos="-720"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B4752" w14:paraId="02464C62" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9212" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B4752" w:rsidRDefault="003B4752" w14:paraId="6713EBB4" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-1440"/>
+                <w:tab w:val="left" w:pos="-720"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009833D1" w14:paraId="6274BC85" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2622" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009833D1" w:rsidRDefault="00DE6069" w14:paraId="5DED05F8" w14:textId="3FD39096">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>36 952</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DE6069" w:rsidR="00DE6069" w:rsidRDefault="00DE6069" w14:paraId="348EAD58" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE6069">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goedkeuring van het op 9 september 1998 te </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DE6069">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Farnborough</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DE6069">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tot stand gekomen Verdrag tussen de Regering van het Verenigd Koninkrijk van Groot-Brittannië en Noord-Ierland, de Regering van de Franse Republiek, de Regering van de Bondsrepubliek Duitsland en de Regering van de Italiaanse Republiek tot oprichting van een Gezamenlijke Organisatie voor Samenwerking op Defensie-materieelgebied (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DE6069">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Organisation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DE6069">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DE6069">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Conjointe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DE6069">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de Coopération en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DE6069">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>matière</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DE6069">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DE6069">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>d’Armement</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DE6069">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>) OCCAR (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DE6069">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Trb</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DE6069">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">. 1999, 174 en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DE6069">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Trb</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DE6069">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>. 2024, 109) en het op 24 september 2024 te Parijs tot stand gekomen OCCAR-Beveiligingsverdrag tussen de Regering van de Franse Republiek, de Regering van de Bondsrepubliek Duitsland, de Regering van het Koninkrijk België, de Regering van de Italiaanse Republiek en de Regering van het Verenigd Koninkrijk van Groot-Brittannië en Noord-Ierland, zoals gewijzigd door het op 13 november 2025 te Parijs tot stand gekomen Verdrag tussen de Regering van de Franse Republiek, de Regering van de Bondsrepubliek Duitsland, de Regering van het Koninkrijk België, de Regering van de Italiaanse Republiek, de Regering van het Koninkrijk Spanje en de Regering van het Verenigd Koninkrijk van Groot-Brittannië en Noord-Ierland tot wijziging van het OCCAR-Beveiligingsverdrag (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DE6069">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Trb</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DE6069">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">. 2024, 31 en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DE6069">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Trb</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DE6069">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>. 2025, 95)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00DE6069" w:rsidR="009833D1" w:rsidRDefault="009833D1" w14:paraId="690AE80A" w14:textId="325EA8FA">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B4752" w14:paraId="49F30429" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2622" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B4752" w:rsidRDefault="003B4752" w14:paraId="337121F1" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B4752" w:rsidRDefault="003B4752" w14:paraId="162FFC69" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B4752" w14:paraId="61F09C92" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2622" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B4752" w:rsidRDefault="003B4752" w14:paraId="0AF385B2" w14:textId="7EA48622">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nr. </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE6069">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B4752" w:rsidRDefault="003B4752" w14:paraId="3B5CA740" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>NOTA VAN WIJZIGING</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003B4752" w:rsidP="009833D1" w:rsidRDefault="003B4752" w14:paraId="6C8914D2" w14:textId="740CE3C4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Ontvangen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE6069" w:rsidR="00DE6069">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>9 juli 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="009833D1" w:rsidP="00FE223B" w:rsidRDefault="009833D1" w14:paraId="66B3769C" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:ind w:left="-567"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE6069" w:rsidR="00DE6069" w:rsidP="009E514C" w:rsidRDefault="00DE6069" w14:paraId="0F216EC0" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:ind w:left="-283" w:firstLine="567"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_GoBack" w:id="0"/>
-[...1 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00DE6069">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Kenmerk:</w:t>
+        <w:t>Het voorstel van wet wordt als volgt gewijzigd:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00183A5F" w:rsidP="00183A5F" w:rsidRDefault="00183A5F" w14:paraId="0628AB8F" w14:textId="77777777">
-[...111 lines deleted...]
-    <w:p w:rsidR="00EE0056" w:rsidP="00A5491A" w:rsidRDefault="00EE0056" w14:paraId="1173E778" w14:textId="77777777">
+    <w:p w:rsidRPr="00DE6069" w:rsidR="00DE6069" w:rsidP="00DE6069" w:rsidRDefault="00DE6069" w14:paraId="10A26783" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="-567"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E23C35" w:rsidP="006B6B08" w:rsidRDefault="00E23C35" w14:paraId="26839C8B" w14:textId="77777777">
+    <w:p w:rsidRPr="00DE6069" w:rsidR="00DE6069" w:rsidP="009E514C" w:rsidRDefault="00DE6069" w14:paraId="4169C310" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00DE6069">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="007021E8" w:rsidR="00EE0056" w:rsidP="009A377B" w:rsidRDefault="00A215D6" w14:paraId="221951F2" w14:textId="77777777">
+    <w:p w:rsidRPr="00DE6069" w:rsidR="00DE6069" w:rsidP="00DE6069" w:rsidRDefault="00DE6069" w14:paraId="116D18AE" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="-567"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidRPr="007021E8" w:rsidR="00EE0056" w:rsidP="009A377B" w:rsidRDefault="00EE0056" w14:paraId="40697566" w14:textId="77777777">
+    <w:p w:rsidR="00DE6069" w:rsidP="009E514C" w:rsidRDefault="00DE6069" w14:paraId="215872DA" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
-        <w:ind w:left="-567"/>
+        <w:ind w:firstLine="284"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE6069">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In het opschrift wordt “24 september 2024’ vervangen door “24 september 2004”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA77C3" w:rsidP="00DA77C3" w:rsidRDefault="00DA77C3" w14:paraId="14C767B4" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EE0056" w:rsidP="009A377B" w:rsidRDefault="00A215D6" w14:paraId="28C9A4A5" w14:textId="77777777">
+    <w:p w:rsidR="00DA77C3" w:rsidP="00DA77C3" w:rsidRDefault="00DA77C3" w14:paraId="3FD98D5E" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
-        <w:ind w:left="-567"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...21 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A215D6" w:rsidP="009A377B" w:rsidRDefault="00A215D6" w14:paraId="49C16F95" w14:textId="77777777">
+    <w:p w:rsidR="007A1331" w:rsidP="00FE223B" w:rsidRDefault="006A00C3" w14:paraId="3F3366C9" w14:textId="3ED76FBF">
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:t>A</w:t>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidR="007A1331">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1331" w:rsidR="007A1331">
+        <w:t xml:space="preserve">inister van Defensie, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A83186" w:rsidP="009A377B" w:rsidRDefault="00A83186" w14:paraId="1CE2791A" w14:textId="77777777">
+    <w:p w:rsidR="00DE6069" w:rsidP="00FE223B" w:rsidRDefault="007A1331" w14:paraId="47226FA2" w14:textId="55FF5381">
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
       </w:pPr>
+      <w:r w:rsidRPr="007A1331">
+        <w:t xml:space="preserve">D. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A1331">
+        <w:t>Yeşilgöz-Zegerius</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00D45843" w:rsidP="009A377B" w:rsidRDefault="00443CBE" w14:paraId="374CA958" w14:textId="77777777">
-[...45 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId8"/>
+    <w:sectPr w:rsidR="00DE6069">
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
-      <w:headerReference w:type="first" r:id="rId11"/>
-      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="3238" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="14937418" w14:textId="77777777" w:rsidR="00183A5F" w:rsidRDefault="00183A5F" w:rsidP="00CA7D6D">
+    <w:p w14:paraId="3B306C43" w14:textId="77777777" w:rsidR="000D15E6" w:rsidRDefault="000D15E6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F46F694" w14:textId="77777777" w:rsidR="00183A5F" w:rsidRDefault="00183A5F" w:rsidP="00CA7D6D">
+    <w:p w14:paraId="26C941B1" w14:textId="77777777" w:rsidR="000D15E6" w:rsidRDefault="000D15E6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
-[...6 lines deleted...]
-    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...58 lines deleted...]
-    <w:sig w:usb0="00000001" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="7BF3A408" w14:textId="77777777" w:rsidR="006706BD" w:rsidRDefault="006706BD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5B971369" w14:textId="77777777" w:rsidR="003B4752" w:rsidRDefault="003B4752">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4DD08992" w14:textId="77777777" w:rsidR="003B4752" w:rsidRDefault="003B4752">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+      <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="1AF17A7D" w14:textId="77777777" w:rsidR="006706BD" w:rsidRDefault="006706BD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6506385D" w14:textId="77777777" w:rsidR="003B4752" w:rsidRDefault="003B4752">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="004D5FF9">
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="3AAD2E96" w14:textId="77777777" w:rsidR="003B4752" w:rsidRDefault="003B4752">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+      <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C161010" w14:textId="77777777" w:rsidR="00183A5F" w:rsidRDefault="00183A5F" w:rsidP="00CA7D6D">
+    <w:p w14:paraId="4D3F7796" w14:textId="77777777" w:rsidR="000D15E6" w:rsidRDefault="000D15E6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A4BE9EC" w14:textId="77777777" w:rsidR="00183A5F" w:rsidRDefault="00183A5F" w:rsidP="00CA7D6D">
+    <w:p w14:paraId="0286457E" w14:textId="77777777" w:rsidR="000D15E6" w:rsidRDefault="000D15E6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1752 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="708"/>
+  <w:proofState w:spelling="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="425"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00183A5F"/>
-[...1152 lines deleted...]
-    <w:rsid w:val="00FF7D6F"/>
+    <w:rsidRoot w:val="00DE6069"/>
+    <w:rsid w:val="000D15E6"/>
+    <w:rsid w:val="001D096C"/>
+    <w:rsid w:val="0022007B"/>
+    <w:rsid w:val="003774A8"/>
+    <w:rsid w:val="003B4752"/>
+    <w:rsid w:val="004D5FF9"/>
+    <w:rsid w:val="005A3E24"/>
+    <w:rsid w:val="006A00C3"/>
+    <w:rsid w:val="007A1331"/>
+    <w:rsid w:val="007C02C8"/>
+    <w:rsid w:val="0096709D"/>
+    <w:rsid w:val="009833D1"/>
+    <w:rsid w:val="009A3535"/>
+    <w:rsid w:val="009C59AD"/>
+    <w:rsid w:val="009E514C"/>
+    <w:rsid w:val="00BC7D9E"/>
+    <w:rsid w:val="00CD10AD"/>
+    <w:rsid w:val="00DA77C3"/>
+    <w:rsid w:val="00DE6069"/>
+    <w:rsid w:val="00E836EB"/>
+    <w:rsid w:val="00FE223B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1D09A48B"/>
-  <w15:chartTrackingRefBased/>
+  <w14:docId w14:val="2EE5AD3C"/>
+  <w15:docId w15:val="{3BBEF0EC-8D70-40EE-9A6A-9FE2B679B6F5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...104 lines deleted...]
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3852,1629 +1013,480 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE0056"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
-[...97 lines deleted...]
-      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
-[...64 lines deleted...]
-    <w:name w:val="Normal (Web)"/>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...64 lines deleted...]
-    <w:rsid w:val="00CA7D6D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar1">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="character" w:styleId="Paginanummer">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
-[...11 lines deleted...]
-    <w:name w:val="footer"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="VoettekstChar"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CA7D6D"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="007A1331"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar1">
-[...3 lines deleted...]
-    <w:rsid w:val="00CA7D6D"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="007A1331"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
-[...676 lines deleted...]
-      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="152380378">
-[...216 lines deleted...]
-    <w:div w:id="1991398679">
+    <w:div w:id="568148901">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\GriffieSjablonen\nvw.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Kantoor">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Kantoor">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr"/>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>1</ap:Pages>
-  <ap:Words>225</ap:Words>
-  <ap:Characters>1242</ap:Characters>
+  <ap:Words>233</ap:Words>
+  <ap:Characters>1283</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>10</ap:Lines>
-  <ap:Paragraphs>2</ap:Paragraphs>
+  <ap:Paragraphs>3</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr/>
+      <vt:lpstr>26 732</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>1465</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>1513</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
-  <dc:subject/>
   <dc:creator/>
-  <keywords/>
   <lastModifiedBy/>
   <revision/>
+  <lastPrinted>1900-12-31T22:00:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
+  <dc:subject/>
+  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>