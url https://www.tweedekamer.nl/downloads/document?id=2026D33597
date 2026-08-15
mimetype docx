--- v0 (2026-06-30)
+++ v1 (2026-08-15)
@@ -1,5764 +1,2189 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...470 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00931E66" w:rsidR="00931E66" w:rsidRDefault="0090181F" w14:paraId="1B18A295" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>28828</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931E66" w:rsidR="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00931E66" w:rsidR="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00931E66" w:rsidR="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Fraudebestrijding in de zorg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="00931E66" w:rsidP="00931E66" w:rsidRDefault="00931E66" w14:paraId="11070070" w14:textId="0984DA6F">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>165</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="00931E66" w:rsidP="0090181F" w:rsidRDefault="00931E66" w14:paraId="6E248164" w14:textId="6126075C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="00931E66" w:rsidP="0090181F" w:rsidRDefault="00931E66" w14:paraId="7B920B49" w14:textId="09D4C588">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="00931E66" w:rsidP="0090181F" w:rsidRDefault="00931E66" w14:paraId="27E6FE0F" w14:textId="23DC0982">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 29 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="10AF4B6F" w14:textId="1067239D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Diplomafraude ondermijnt het vertrouwen in het mbo-diploma en leidt tot grote risico’s op de werkvloer. In de zorg- en welzijnssector, maar mogelijk ook in andere sectoren, proberen medewerkers met frauduleus verkregen certificaten van Erkenning van Verworven Competenties (EVC-certificaten) vrijstellingen te krijgen voor (onderdelen van) mbo-zorgopleidingen. En ook via fraude met stages wordt geprobeerd een diploma te verkrijgen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="2FED9DF1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="49D0FE5E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Elke vorm van fraude is onacceptabel, want het leidt tot persoonlijke en maatschappelijke schade. Daarom zet ik me er, samen met andere verantwoordelijke partijen, onverminderd voor in om fraude te bestrijden. Dit kabinet zet bovendien in op een hardere aanpak van criminele inmenging, onder meer in de zorgbranche.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A67B03">
-[...178 lines deleted...]
-      <w:r w:rsidR="00C64E6C">
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Diverse ministeries, inspecties, koepelorganisaties, onderwijsinstellingen, Openbaar Ministerie, politie en andere betrokken partijen wisselen ervaring uit, werpen drempels op en versterken toezicht en handhaving.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931E66">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
-[...86 lines deleted...]
-      <w:r w:rsidRPr="00356DCE" w:rsidR="003749DC">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="71BB317D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="35668458" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In deze brief geef ik een beleidsreactie op twee themaonderzoeken van de Inspectie van het Onderwijs, respectievelijk over EVC-fraude en over stagefraude, en ik beschrijf de vervolgstappen in onze aanpak van diplomafraude in het mbo.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931E66">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:cs="Segoe UI"/>
-[...107 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00356DCE" w:rsidR="00E7798C" w:rsidP="00356DCE" w:rsidRDefault="00E7798C" w14:paraId="425D63E6" w14:textId="77777777">
-[...10 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="38EFE83B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="66ACE51D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...52 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Samenvatting themaonderzoek EVC-fraude</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="11DE86E5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EVC-trajecten zijn ingezet vanwege een grote behoefte aan bij- en omscholing van zij-instromers, met name in kraptesectoren. Helaas is op grote schaal gefraudeerd met EVC-certificaten. Op 21 april 2026 publiceerde de Inspectie van het Onderwijs hierover het verdiepende themaonderzoek </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Van EVC naar diploma: een verborgen route achter diplomafraude</w:t>
       </w:r>
-      <w:r w:rsidRPr="00356DCE" w:rsidR="00E7798C">
-[...85 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De inspectie gaat hiermee in op de grondoorzaken van de fraude en waarom het privaat georganiseerde systeem van erkenning van EVC-aanbieders in de afgelopen jaren niet heeft gewerkt. Zo wijst de inspectie op systeemzwaktes in het EVC-toezicht, omdat dat toezicht niet onafhankelijk is, mede vanwege een financieel belangenconflict. Dat het toezicht ondermaats is gebleken, wordt duidelijk gemaakt aan de hand van cijfers over het misbruik en de schaal waarop het heeft plaatsgevonden. Het systeem van erkenning van EVC-aanbieders </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>onafhankelijk is, mede vanwege een financieel belangenconflict. Dat het toezicht ondermaats is gebleken, wordt duidelijk</w:t>
-[...94 lines deleted...]
-    <w:p w:rsidRPr="00356DCE" w:rsidR="0076596E" w:rsidP="00356DCE" w:rsidRDefault="0076596E" w14:paraId="14F85D5F" w14:textId="4BC0BDCB">
+        <w:t>bleek onvoldoende waarborg voor de betrouwbaarheid en kwaliteit van een EVC-certificaat. Naar aanleiding hiervan doet de inspectie de aanbeveling om (meer) de regie te nemen over het EVC-stelsel en het toezicht daarop.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="20E9AE40" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="3FCE836C" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...20 lines deleted...]
-    <w:p w:rsidRPr="00356DCE" w:rsidR="008651B0" w:rsidP="008651B0" w:rsidRDefault="008651B0" w14:paraId="5241E1C1" w14:textId="265552C0">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Achtergrondinformatie fraude met EVC-certificaten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="7094AC95" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...92 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een traject voor Erkenning van Verworven Competenties (EVC-traject) is een gestandaardiseerde methodiek waarbij in beeld wordt gebracht wat een persoon heeft geleerd buiten het formele onderwijs om. Bijvoorbeeld op de werkvloer, via vrijwilligerswerk, of door andere levenservaringen. Dit wordt door een EVC-bureau beschreven in een zogenoemd ‘EVC-certificaat’. Dit EVC-certificaat kan de persoon vervolgens gebruiken bij het solliciteren naar (ander) werk of bij het aanvragen van een vrijstelling bij een (examencommissie van) een onderwijsinstelling. In 2024 bleek, uit signalen van het Openbaar Ministerie, de Inspectie van het Onderwijs en de Inspectie Gezondheidszorg en Jeugd, dat criminelen misbruik maakten van dit EVC-stelsel en via frauduleus verworven EVC-certificaten een legaal mbo-diploma hebben verworven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="12ADD4FB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="31D0569C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Beleidsreactie op onderzoek EVC-fraude en genomen maatregelen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="209765B5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="6B258BB8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aanbeveling inspectie in lijn met aanpak kabinet EVC-fraude</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="1A6E102D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit themaonderzoek geeft een goed beeld van problemen die zich hebben voorgedaan in het EVC-stelsel en welke gevolgen dit heeft gehad. Dit themaonderzoek benadrukt bovendien de noodzaak om hierop in te grijpen. Al in 2025 heeft mijn voorganger alle onderwijsinstellingen in het mbo verzocht om permanent zeer terughoudend te zijn met het verlenen van vrijstellingen op basis van EVC-certificaten en alleen een vrijstelling te verlenen als boven alle twijfel verheven is dat iemand voldoet aan de kwalificatie-eisen. De MBO Raad heeft aangegeven dat onderwijsinstellingen hieraan massaal gehoor hebben gegeven. Ondertussen worden onderwijsinstellingen en examencommissies actief ondersteund door de MBO Raad, de Nederlandse Raad voor Training en Opleiding (NRTO) en de Inspectie van het Onderwijs om alertheid op fraude te vergroten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="0B6F4B6B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="47ACFCC5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daarbovenop heeft het kabinet vanuit vier ministeries in februari van dit jaar alle gebruikers in het onderwijs en werkveld opgeroepen te stoppen met het verzilveren van EVC-certificaten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dat was een vergaande maar ook noodzakelijke stap. Onze stakeholders in onderwijs en werkveld vertrouwden op het systeem van erkende EVC-aanbieders en de EVC-certificaten. Onderwijsinstellingen en werkgevers blijven echter zelf verantwoordelijk om te controleren dat personen beschikken over de vereiste kennis en vaardigheden. Deze controle kan niet uitsluitend bestaan uit bewijsstukken van bekwaamheid van private partijen, zoals EVC-certificaten. Dit vereist een actieve, zorgvuldige eigen beoordeling, niet enkel een ‘papieren exercitie'. Investeren in overheidstoezicht bij een EVC-stelsel dat is geïnfiltreerd door criminelen, biedt daarom onvoldoende een oplossing om de huidige misstanden aan te pakken en te voorkomen. De inzet van het kabinet is er nu op gericht dat alle betrokkenen hun verantwoordelijkheid nemen. Voor het onderwijs ligt er een essentiële rol bij examencommissies. Zij hebben de expertise en verantwoordelijkheid om hierin op te treden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="5269F48C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="45D776AD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik beschouw de examencommissies van onderwijsinstellingen als poortwachters in de route om, via vrijstellingen, een mbo-diploma te verwerven. Van examencommissies wordt gevraagd om voortdurend alert te zijn op frauderisico’s bij het verlenen van vrijstellingen op basis van extern verkregen bewijsstukken. Dat geldt niet alleen voor EVC-certificaten maar ook bij </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>skillspaspoorten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en andere LLO-instrumenten waarbij bewijsstukken van vakbekwaamheid worden ingezet. Examencommissies blijven krachtens de wet altijd zelf verantwoordelijk voor de beoordeling of iemand daadwerkelijk over voldoende kennis en kunde beschikt om in aanmerking te komen voor een vrijstelling van een (deel van een) examen en zij kunnen niet leunen op extern verkregen bewijsstukken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De inspectie ziet daarom toe op het goed functioneren van examencommissies binnen onderwijsinstellingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="75F0A030" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="2B3E4D5F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bij het aanspreken van examencommissies op hun expertise en verantwoordelijkheid stopt mijn aanpak niet. Met de volgende stappen is mijn inzet om fraude tegen te gaan én tegelijkertijd mensen de mogelijkheid te blijven geven om zich laagdrempelig om- en bij te scholen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="102AF9C6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="5BBCE69D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Vervolgstappen in 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="78E7EC06" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="74569DF5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...1025 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Betrouwbare methodes voor (h)erkennen leer- en werkervaring </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00356DCE" w:rsidR="00881878" w:rsidP="00356DCE" w:rsidRDefault="00C75F3B" w14:paraId="7733BDE4" w14:textId="0AED8F4F">
-[...105 lines deleted...]
-    <w:p w:rsidRPr="00356DCE" w:rsidR="002A7FBE" w:rsidP="00356DCE" w:rsidRDefault="00A1726F" w14:paraId="276482ED" w14:textId="79228853">
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="39F6C2E8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Efficiënte vormen van bij- en omscholing van zij-instromers zijn, zeker in maatschappelijk cruciale kraptesectoren, onverkort van groot belang. Zij-instromers die al over relevante kennis en kunde beschikken, zouden dit in de mbo-opleiding niet opnieuw moeten hoeven te leren. Voor hen zijn maatwerktrajecten wenselijk. Ik acht het daarom van essentieel belang dat opleidingsteams en examencommissies blijven investeren in maatwerktrajecten voor zij-instromers en betrouwbare methodes hanteren om de eerdere leer- en werkervaring van zij-instromers te (h)erkennen. Ik zet daarom vanaf 2026 twee acties in:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="4A9FFE58" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="76ED5B6B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...56 lines deleted...]
-    <w:p w:rsidRPr="00356DCE" w:rsidR="002A7FBE" w:rsidP="00356DCE" w:rsidRDefault="002A7FBE" w14:paraId="45E84CBA" w14:textId="196E5787">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ondersteuning aan onderwijsinstellingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="0AD915D4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Onderwijsinstellingen ontvangen een handreiking voor:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="45272687" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...77 lines deleted...]
-    <w:p w:rsidRPr="00356DCE" w:rsidR="002A7FBE" w:rsidP="00356DCE" w:rsidRDefault="002A7FBE" w14:paraId="7BD452DC" w14:textId="4297BA4C">
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het door examencommissies nemen van fraudebestendige besluiten over het verlenen van vrijstellingen voor de beroepsgerichte examens;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="09FDF1F2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...112 lines deleted...]
-    <w:p w:rsidRPr="00356DCE" w:rsidR="002A7FBE" w:rsidP="00356DCE" w:rsidRDefault="00C22293" w14:paraId="057547C3" w14:textId="70844BBB">
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het bieden van maatwerk aan zij-instromers met relevante leer- en werkervaring.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="6E378FC7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze handreiking wordt opgesteld op basis van gesprekken en in samenspraak met onderwijsinstellingen, examencommissies en koepelorganisaties als MBO Raad en NRTO en zal in het najaar van 2026 breed onder bekostigde en niet-bekostigde instellingen worden verspreid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="6493AE57" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="109432EC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Versteviging toezicht op vrijstellingen beroepsgerichte examens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="2072501E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
+        <w:t>Het is van belang dat de inspectie het toezicht op het verlenen van vrijstellingen voor beroepsgerichte examinering verstevigt. Op dit moment heeft de inspectie hier onvoldoende zicht op.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daarbij wordt verkend of de inspectie gebruik kan maken van data uit het Register Onderwijs Deelnemers (ROD) ten behoeve van gericht inspectie-onderzoek naar vrijstellingen voor beroepsgerichte examens. Hiertoe is nodig dat onderwijsinstellingen aan het ROD doorgeven of de student een vrijstelling heeft gekregen voor beroepsgerichte examinering. De inspectie kan dan, aan de hand van analyse van de data uit het ROD, gericht specifieke onderwijsinstellingen of opleidingen benaderen voor nader onderzoek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="5C785435" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="0F434FC5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Samenvatting themaonderzoek stagefraude</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="2457FC3B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het themaonderzoek </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...35 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zwaktes in het systeem van stage en examinering: een verborgen route achter diplomafraude, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gaat de inspectie in op verschillende manieren waardoor fraude met stages en examinering kan plaatsvinden in de beroepspraktijkvorming (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bpv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Ook voor het beoordelen van stages geldt dat van een cultuur van vertrouwen helaas misbruik gemaakt kan worden. Daarom beveelt de inspectie aan dat onderwijsinstellingen zelf voldoende zicht houden op de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bpv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en het afnemen en beoordelen van examens in de praktijk. Bij onderwijsinstellingen ziet de inspectie dat er over het algemeen nog geen (toereikend) beleid is om fraude te signaleren en hierop te handelen. Daarom stelt de inspectie dat onderwijsinstellingen de kwaliteitsborging van stages en de aanpak van fraude beter moeten inrichten en onderwijsmedewerkers een beter handelingsperspectief moeten bieden als zij fraude vermoeden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="5E7417BB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="26BF58E5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daarnaast pleit de inspectie ervoor om de bevoegdheden van de Samenwerkingsorganisatie Beroepsonderwijs Bedrijfsleven (SBB) – die bedrijven erkent als leerbedrijf – uit te breiden. Het doel hierbij is om de kwaliteit van leerbedrijven beter te borgen, malafide bedrijven te weren en erkenningen in te trekken bij onvoldoende kwaliteit of (vermoedens van) malafide intenties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00931E66" w:rsidRDefault="00931E66" w14:paraId="15C21B9E" w14:textId="55CA34A1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...426 lines deleted...]
-    <w:p w:rsidRPr="00356DCE" w:rsidR="00D86F04" w:rsidP="00356DCE" w:rsidRDefault="00D86F04" w14:paraId="79118597" w14:textId="19F3D679">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="4951E752" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="52AA2861" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...12 lines deleted...]
-    <w:p w:rsidRPr="00356DCE" w:rsidR="00D86F04" w:rsidP="00356DCE" w:rsidRDefault="00D86F04" w14:paraId="303EF701" w14:textId="1A08AC93">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Achtergrondinformatie fraude met stages en praktijkbeoordelingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="64DC02FA" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...80 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stagefraude kent vele vormen en is soms moeilijk zichtbaar. Papieren documenten zoals ingevulde praktijkopdrachten en praktijkbeoordelingen kunnen worden vervalst en ook met stage-uren kan worden gesjoemeld. Het komt voor dat stages in het geheel niet hebben plaatsgevonden, maar dat studenten aan de onderwijsinstelling toch documenten aanleveren waarin een stage is afgetekend door een ‘malafide’ erkend leerbedrijf of een ‘malafide’ praktijkopleider. Ook zijn er ‘spook’-praktijkopleiders, die zich tegenover een stagebegeleider van de onderwijsinstelling voordoen als medewerker van het betreffende bedrijf. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="676B26AE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="14B7D6B4" w14:textId="0F5B2E4A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Beleidsreactie op onderzoek stagefraude en genomen maatregelen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00356DCE" w:rsidR="007529B0" w:rsidP="00356DCE" w:rsidRDefault="007529B0" w14:paraId="2CDC1363" w14:textId="77777777">
-[...10 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="6BB463AC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="0260A4BD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Minimaal drie contactmomenten per stage verkleint risico fraude</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00795106" w:rsidP="00356DCE" w:rsidRDefault="002A7FBE" w14:paraId="114E54CF" w14:textId="4C35B043">
-[...157 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="509CA5D3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik ben het eens met de aanbeveling van de inspectie dat onderwijsinstellingen zelf voldoende zicht dienen te hebben op de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bpv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en op de afname en het beoordelen van examens in de praktijk. Ik zie daarin allereerst bevestigd dat het noodzakelijk is dat onderwijsinstellingen investeren in de kwaliteit van hun eigen stagebegeleiding. Het is belangrijk dat zij daarbij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>minimaal</w:t>
       </w:r>
-      <w:r w:rsidRPr="00356DCE">
-[...29 lines deleted...]
-      <w:r w:rsidR="001039EF">
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> drie contactmomenten per stage in acht nemen, zoals is vastgelegd in het stagepact mbo 2023-2027.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931E66">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="00356DCE" w:rsidR="00D57E86">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dit is een </w:t>
       </w:r>
-      <w:r w:rsidRPr="00356DCE" w:rsidR="00D57E86">
-        <w:rPr>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>basisvereiste</w:t>
       </w:r>
-      <w:r w:rsidRPr="00356DCE" w:rsidR="00D57E86">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="00356DCE" w:rsidR="00423407">
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en verkleint de gelegenheid om succesvol fraude te plegen. In de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>midterm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> review van het stagepact werd duidelijk dat scholen dit onvoldoende op orde hebben.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931E66">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="00356DCE" w:rsidR="00D86F04">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00356DCE" w:rsidR="002A7FBE" w:rsidP="00356DCE" w:rsidRDefault="00D86F04" w14:paraId="7D9D8A94" w14:textId="55BD3E81">
-[...53 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="24926E37" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De MBO Raad is actief aan de slag om de (besturen van de) onderwijsinstellingen te ondersteunen bij het verbeteren van de stagebegeleiding. Het Kennispunt MBO Beroepspraktijkvorming van de MBO Raad ontwikkelt hiertoe een routekaart voor goede stagebegeleiding binnen mbo-instellingen. Deze routekaart beschrijft alle fasen die in het proces van stagebegeleiding doorlopen dienen te worden, van voorbereiding en matching tot begeleiding tijdens de stage en evaluatie achteraf. De inhoud is gebaseerd op werkzame principes en effectieve interventies die bij mbo-instellingen succesvol zijn gebleken. Jaarlijks monitoren we of de activiteiten van het stagepact leiden tot de gewenste verbetering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="00931E66" w:rsidP="0090181F" w:rsidRDefault="00931E66" w14:paraId="2B50E638" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="209B074E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00356DCE">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Vervolgstappen in 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00356DCE" w:rsidR="00681B2B" w:rsidP="00356DCE" w:rsidRDefault="00B31CA6" w14:paraId="6155D4BA" w14:textId="6EEE0847">
-[...165 lines deleted...]
-    <w:p w:rsidRPr="00356DCE" w:rsidR="00CD3857" w:rsidP="00356DCE" w:rsidRDefault="00CD3857" w14:paraId="36548D42" w14:textId="172B25AC">
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="7673EE36" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De SBB is gestart met het anders inrichten van haar processen, zodat sneller kwaliteitsbezoeken en controles kunnen worden uitgevoerd als er signalen zijn dat de veiligheid of kwaliteit van de stageplek in het geding is of indien er indicatoren zijn waardoor het risico op fraude sterker aanwezig is. Op basis van deze risico-gerichte aanpak zijn afgelopen jaar 18 erkenningen ingetrokken. Voor het verder aanpakken van stagefraude richt ik mij in samenspraak met de SBB en onderwijsinstellingen in 2026 op twee vervolgstappen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="58867445" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="39274F36" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Uitbreiding van bevoegdheden SBB</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C601DE" w:rsidP="00C601DE" w:rsidRDefault="00CD3857" w14:paraId="3A1557E5" w14:textId="7C786702">
-[...129 lines deleted...]
-    <w:p w:rsidRPr="00356DCE" w:rsidR="00CD3857" w:rsidP="00356DCE" w:rsidRDefault="00CD3857" w14:paraId="1982150F" w14:textId="176A1FF6">
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="3416A3C8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deze zomer wordt de Erkenningsregeling aangepast, op basis waarvan de SBB de erkenning van een leerbedrijf afgeeft en intrekt. Het doel is om de bevoegdheden van de SBB uit te breiden, zodat de SBB beter in staat is om bij (signalen van) fraude door (of via) het leerbedrijf een onderzoek in te stellen. Bij vaststelling van misstanden, waardoor niet wordt voldaan aan de criteria voor erkenning, wordt de erkenning ingetrokken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="63960F56" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="0ED754B9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Intensivering samenwerking onderwijsinstellingen en SBB</w:t>
       </w:r>
-      <w:r w:rsidRPr="00356DCE">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00356DCE" w:rsidR="00C601DE" w:rsidP="00C601DE" w:rsidRDefault="00C601DE" w14:paraId="086A2CD6" w14:textId="091035FB">
-[...67 lines deleted...]
-    <w:p w:rsidRPr="00356DCE" w:rsidR="00C601DE" w:rsidP="00C601DE" w:rsidRDefault="00C601DE" w14:paraId="6C46D4FF" w14:textId="4DF38359">
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="75DA080F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daarnaast vraag ik onderwijsinstellingen en SBB om, in het perspectief van hun wettelijke taken, te blijven investeren in de onderlinge samenwerking en met inspecties, op het gebied van:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="487412E5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...11 lines deleted...]
-    <w:p w:rsidR="0048679D" w:rsidP="00C601DE" w:rsidRDefault="00C601DE" w14:paraId="3E0AA826" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het versterken van fraudebewustzijn rond de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bpv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="2805C751" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Het vergroten van de meldbereidheid van onderwijsinstellingen en daarmee het versterken van de informatiepositie van SBB;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0048679D" w:rsidR="00C601DE" w:rsidP="00C601DE" w:rsidRDefault="00C601DE" w14:paraId="7591E7ED" w14:textId="6CF544D4">
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="00BC2607" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...104 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het adequaat oppakken van (niet-pluis) signalen, al dan niet risicogericht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="4D0B857A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Goede samenwerking en het delen van kennis en gegevens is essentieel om fraude in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bpv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan te pakken. Daarom ondersteun ik initiatieven op het gebied van gegevensdeling die tot doel hebben om rechtmatig en succesvol fraude op te sporen en aan te pakken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="4E0C763B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="4F20A3BA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tot slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00524B08" w:rsidR="00524B08" w:rsidP="00524B08" w:rsidRDefault="00524B08" w14:paraId="1A063DE8" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="3235FECC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ook na de themaonderzoeken van de inspectie en de nieuwe acties in deze Kamerbrief blijft de inspectie in haar toezicht aandacht houden voor dit onderwerp, waar nodig en mogelijk samen met andere betrokkenen. De inspectie blijft in gesprek met mijn beleidsdepartement over de ontwikkelingen die zij ziet op het gebied van fraude en welke maatregelen nodig zijn. Ook het onderwijsveld wordt hierin betrokken.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00524B08" w:rsidR="00524B08" w:rsidP="00356DCE" w:rsidRDefault="00524B08" w14:paraId="44DD5F00" w14:textId="77777777">
-[...91 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="5C7CA4FC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00931E66" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="6C464363" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fraude is onacceptabel en ik zal me daarom met onverminderde energie inzetten voor het voorkomen en aanpakken van fraude. Dit doe ik samen met mijn collega-ministers, opsporingsdiensten en politiek, als onderdeel van de brede opgave om ondermijning tegen te gaan. Het is van belang dat alle partijen hierin hun verantwoordelijkheid pakken. Binnen het onderwijs vraagt dit om continue alertheid en betrokkenheid van alle medewerkers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00931E66" w:rsidRDefault="00931E66" w14:paraId="71234F94" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="34D23F53" w14:textId="5E940F7E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De onderzoeken van de inspectie leveren hieraan een belangrijke bijdrage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="0090181F" w:rsidRDefault="0090181F" w14:paraId="00D41C96" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="00931E66" w:rsidRDefault="0090181F" w14:paraId="64595A44" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
         <w:t>De minister van Onderwijs, Cultuur en Wetenschap,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FD3893" w:rsidR="000F521E" w:rsidP="00FD3893" w:rsidRDefault="000F521E" w14:paraId="37675B96" w14:textId="77777777">
-[...50 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+    <w:p w:rsidRPr="00931E66" w:rsidR="0090181F" w:rsidP="00931E66" w:rsidRDefault="00931E66" w14:paraId="1AEB5A40" w14:textId="09A58B80">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">R.M. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00931E66" w:rsidR="0090181F">
+        <w:t>Letschert</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="00931E66" w:rsidR="004E5D09" w:rsidP="00931E66" w:rsidRDefault="004E5D09" w14:paraId="51F2099D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00931E66" w:rsidR="004E5D09" w:rsidSect="0090181F">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2682" w:right="2818" w:bottom="1077" w:left="1588" w:header="2625" w:footer="289" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="76119A35" w14:textId="77777777" w:rsidR="00897ED9" w:rsidRDefault="00897ED9">
+    <w:p w14:paraId="20868BA5" w14:textId="77777777" w:rsidR="004E7855" w:rsidRDefault="004E7855" w:rsidP="0090181F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C55E15C" w14:textId="77777777" w:rsidR="00897ED9" w:rsidRDefault="00897ED9"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6BCBCFAB" w14:textId="77777777" w:rsidR="00897ED9" w:rsidRDefault="00897ED9">
+    <w:p w14:paraId="1A000CB8" w14:textId="77777777" w:rsidR="004E7855" w:rsidRDefault="004E7855" w:rsidP="0090181F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04EAB91A" w14:textId="77777777" w:rsidR="00897ED9" w:rsidRDefault="00897ED9"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3A0E82C8" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="0743674A" w14:textId="77777777" w:rsidR="0090181F" w:rsidRPr="0090181F" w:rsidRDefault="0090181F" w:rsidP="0090181F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...125 lines deleted...]
-  <w:p w14:paraId="1C57B1CC" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00C64E34" w:rsidRDefault="00527BD4" w:rsidP="00D17084">
+  <w:p w14:paraId="4B7DF2E9" w14:textId="77777777" w:rsidR="0090181F" w:rsidRPr="0090181F" w:rsidRDefault="0090181F" w:rsidP="0090181F">
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="62277988" w14:textId="77777777" w:rsidR="0090181F" w:rsidRPr="0090181F" w:rsidRDefault="0090181F" w:rsidP="0090181F">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28B801C9" w14:textId="77777777" w:rsidR="00897ED9" w:rsidRDefault="00897ED9">
+    <w:p w14:paraId="35BD1C05" w14:textId="77777777" w:rsidR="004E7855" w:rsidRDefault="004E7855" w:rsidP="0090181F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36293232" w14:textId="77777777" w:rsidR="00897ED9" w:rsidRDefault="00897ED9"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30E37EA7" w14:textId="77777777" w:rsidR="00897ED9" w:rsidRDefault="00897ED9">
+    <w:p w14:paraId="22BAC055" w14:textId="77777777" w:rsidR="004E7855" w:rsidRDefault="004E7855" w:rsidP="0090181F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="227EA862" w14:textId="77777777" w:rsidR="00897ED9" w:rsidRDefault="00897ED9"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="0DD62CF4" w14:textId="2033F9B1" w:rsidR="00C64E6C" w:rsidRDefault="00C64E6C" w:rsidP="00362584">
+    <w:p w14:paraId="76D618D1" w14:textId="77777777" w:rsidR="0090181F" w:rsidRPr="00931E66" w:rsidRDefault="0090181F" w:rsidP="0090181F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Kamerstukken II, 2025/2026, 36 848, nr. 106.</w:t>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025/2026, 36 848, nr. 106.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="46230E91" w14:textId="7407DE65" w:rsidR="003749DC" w:rsidRDefault="003749DC" w:rsidP="00585359">
+    <w:p w14:paraId="0E83088F" w14:textId="7357C64B" w:rsidR="0090181F" w:rsidRPr="00931E66" w:rsidRDefault="0090181F" w:rsidP="0090181F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>, Kamerstukken II, 2025/2026, 28828. Nr. 161.</w:t>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2024/2025, 28 828, nr. 141, Kamerstukken II, 2025/2026, 28828, nr. 161.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="7C239A83" w14:textId="23A6145C" w:rsidR="00ED1A23" w:rsidRDefault="00ED1A23" w:rsidP="00585359">
+    <w:p w14:paraId="53EC0886" w14:textId="77777777" w:rsidR="0090181F" w:rsidRPr="00931E66" w:rsidRDefault="0090181F" w:rsidP="0090181F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> aan deze brief.</w:t>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De themaonderzoeken worden als bijlage toegevoegd aan deze brief.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="4AE1189A" w14:textId="77777777" w:rsidR="00F8383B" w:rsidRDefault="00F8383B" w:rsidP="00585359">
+    <w:p w14:paraId="210FEDD3" w14:textId="77777777" w:rsidR="0090181F" w:rsidRPr="00931E66" w:rsidRDefault="0090181F" w:rsidP="0090181F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 28 828, nr. 162.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="309AD057" w14:textId="2BD10D8A" w:rsidR="0015467A" w:rsidRDefault="0015467A" w:rsidP="00585359">
+    <w:p w14:paraId="7B2375C4" w14:textId="77777777" w:rsidR="0090181F" w:rsidRPr="00931E66" w:rsidRDefault="0090181F" w:rsidP="0090181F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Hiervoor kunnen zij het Register Onderwijs Deelnemers raadplegen zoals dit beheerd wordt door DUO.  </w:t>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ook als vrijstellingen worden aangevraagd op basis van formele vo- en mbo-diploma’s, is het noodzakelijk om deze te onderzoeken op vervalsing. Hiervoor kunnen zij het Register Onderwijs Deelnemers raadplegen zoals dit beheerd wordt door DUO.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="7BCDF7BF" w14:textId="71FE3ECF" w:rsidR="001039EF" w:rsidRDefault="001039EF" w:rsidP="00362584">
+    <w:p w14:paraId="1A69D04C" w14:textId="77777777" w:rsidR="0090181F" w:rsidRPr="00931E66" w:rsidRDefault="0090181F" w:rsidP="0090181F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="001039EF">
+        <w:r w:rsidRPr="00931E66">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Stagepact mbo 2023-2027 | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="14BC24C2" w14:textId="50F48C96" w:rsidR="00423407" w:rsidRDefault="00423407" w:rsidP="00362584">
+    <w:p w14:paraId="6868C342" w14:textId="77777777" w:rsidR="0090181F" w:rsidRPr="00931E66" w:rsidRDefault="0090181F" w:rsidP="0090181F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931E66">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00931E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="00423407">
+        <w:r w:rsidRPr="00931E66">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Goed op weg met de werkagenda en het stagepact?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...28 lines deleted...]
-  <w:p w14:paraId="30327414" w14:textId="77777777" w:rsidR="008211EF" w:rsidRPr="008211EF" w:rsidRDefault="008211EF" w:rsidP="008211EF">
+  <w:p w14:paraId="6C58F3C8" w14:textId="77777777" w:rsidR="0090181F" w:rsidRPr="0090181F" w:rsidRDefault="0090181F" w:rsidP="0090181F">
     <w:pPr>
-      <w:rPr>
-[...67 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...186 lines deleted...]
-  <w:p w14:paraId="6D036E9D" w14:textId="77777777" w:rsidR="006F273B" w:rsidRDefault="006F273B" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="644AEA02" w14:textId="77777777" w:rsidR="0090181F" w:rsidRPr="0090181F" w:rsidRDefault="0090181F" w:rsidP="0090181F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="37B7790B" w14:textId="77777777" w:rsidR="00153BD0" w:rsidRDefault="00153BD0" w:rsidP="00BC4AE3">
-[...14 lines deleted...]
-  <w:p w14:paraId="11763455" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="643264CB" w14:textId="77777777" w:rsidR="0090181F" w:rsidRPr="0090181F" w:rsidRDefault="0090181F" w:rsidP="0090181F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...276 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="047D658F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D994BAFE"/>
     <w:lvl w:ilvl="0" w:tplc="4692CE7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i/>
         <w:iCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
@@ -5805,4004 +2230,643 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="184C4E16"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ED0EC7F6"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A4120A4"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32EF2AF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1D8E1FCE"/>
-[...142 lines deleted...]
-    <w:tmpl w:val="BFCCA2A4"/>
+    <w:tmpl w:val="F7C0165E"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12950339"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71227DB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E83ABFBE"/>
-[...507 lines deleted...]
-    <w:tmpl w:val="557E4958"/>
+    <w:tmpl w:val="7F7407F2"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...1447 lines deleted...]
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="1" w16cid:durableId="1593736675">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="824316692">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="2" w16cid:durableId="1821923813">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="44574593">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="3" w16cid:durableId="1522430981">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1552107960">
-[...8 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="306134388">
+  <w:num w:numId="4" w16cid:durableId="2017075623">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="691880004">
-[...74 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:defaultTabStop w:val="709"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...1259 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="0090181F"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="004E7855"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="0069317B"/>
+    <w:rsid w:val="00846903"/>
+    <w:rsid w:val="0090181F"/>
+    <w:rsid w:val="00931E66"/>
+    <w:rsid w:val="00AA7CBA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5D46D04F"/>
-  <w15:docId w15:val="{DAB958FF-6394-4215-A4B6-6E2C8B9883FA}"/>
+  <w14:docId w14:val="56B7ACE7"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{51593A68-C9E8-46DC-B1A9-21A7D7A8F8B5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...17 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -9951,1285 +3015,1167 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E7798C"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0090181F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0090181F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0090181F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="0090181F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0090181F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0090181F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0090181F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0090181F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0090181F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0090181F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0090181F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0090181F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0090181F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0090181F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0090181F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0090181F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0090181F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0090181F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0090181F"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0090181F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0090181F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0090181F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0090181F"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0090181F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0090181F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0090181F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0090181F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0090181F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0090181F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0090181F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="0090181F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0090181F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
-  </w:style>
-[...30 lines deleted...]
-      <w:szCs w:val="18"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="0090181F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="0090181F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="0090181F"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="0090181F"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="0090181F"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0090181F"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...89 lines deleted...]
-      <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+    <w:rsid w:val="0090181F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...24 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Colofonkop">
     <w:name w:val="Colofonkop"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="006C2093"/>
+    <w:rsid w:val="0090181F"/>
     <w:pPr>
       <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="9357" w:y="3068"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:b/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...20 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="004F5D15"/>
-    <w:rPr>
+    <w:rsid w:val="0090181F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...302 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:semiHidden/>
-    <w:rsid w:val="004540C7"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="0090181F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...3 lines deleted...]
-    <w:name w:val="Unresolved Mention"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...17 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:rsid w:val="0090181F"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="002C657B"/>
+    <w:rsid w:val="0090181F"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
-[...12 lines deleted...]
-      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
     <w:name w:val="cf01"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00EF30E1"/>
+    <w:rsid w:val="0090181F"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/dded1807-5651-4be9-a7ad-7938223c5a66/file" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/themas/onderwijs/middelbaar-beroepsonderwijs/stagepact-mbo" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>6</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>12788</ap:Characters>
+  <ap:Pages>7</ap:Pages>
+  <ap:Words>2294</ap:Words>
+  <ap:Characters>12622</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>106</ap:Lines>
-  <ap:Paragraphs>30</ap:Paragraphs>
+  <ap:Lines>105</ap:Lines>
+  <ap:Paragraphs>29</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>15082</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>14887</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-06-29T10:46:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="auteur.inlogcode">
-[...48 lines deleted...]
-    <vt:lpwstr>O200BIL</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>