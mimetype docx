--- v0 (2026-06-30)
+++ v1 (2026-08-15)
@@ -1,4300 +1,1176 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...450 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="002F079F" w:rsidR="002F079F" w:rsidP="002F079F" w:rsidRDefault="00D874B6" w14:paraId="403BE22E" w14:textId="7B5521A2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F079F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F079F" w:rsidR="002F079F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A30889">
-[...51 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="002F079F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>289</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F079F" w:rsidR="002F079F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002F079F" w:rsidR="002F079F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Voortgezet Onderwijs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F079F" w:rsidR="002F079F" w:rsidP="002F079F" w:rsidRDefault="002F079F" w14:paraId="05A08F52" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F079F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F079F" w:rsidR="00D874B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>611</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F079F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002F079F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F079F" w:rsidR="00D874B6" w:rsidP="002F079F" w:rsidRDefault="002F079F" w14:paraId="34384C60" w14:textId="43237DA8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F079F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F079F" w:rsidR="002F079F" w:rsidP="002F079F" w:rsidRDefault="002F079F" w14:paraId="4A676B6A" w14:textId="0ED5F968">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F079F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 29 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F079F" w:rsidR="00D874B6" w:rsidP="002F079F" w:rsidRDefault="00D874B6" w14:paraId="420B6440" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002F079F" w:rsidR="00D874B6" w:rsidP="002F079F" w:rsidRDefault="00D874B6" w14:paraId="0FFB7192" w14:textId="6ED6D08B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F079F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Leerlingendaling treft niet alle regio’s in gelijke mate. De demografische verschillen tussen regio’s zijn groot: de ene regio heeft al jaren te maken met structurele krimp, terwijl in andere regio’s het aantal schoolgaande kinderen juist groeit. Bij krimp kunnen de beschikbaarheid en bereikbaarheid van het onderwijsaanbod onder druk komen te staan. Het is dan ook essentieel dat bestuurders in een regio gezamenlijk nadenken over en werken aan hoe goed onderwijs beschikbaar en bereikbaar blijft, vanuit hun gedeelde verantwoordelijkheid voor alle leerlingen in de regio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F079F" w:rsidR="00D874B6" w:rsidP="002F079F" w:rsidRDefault="00D874B6" w14:paraId="6A3D0FB5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002F079F" w:rsidR="00D874B6" w:rsidP="002F079F" w:rsidRDefault="00D874B6" w14:paraId="43908D43" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F079F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om scholen en besturen te ondersteunen bij het regionaal en gezamenlijk oppakken van deze uitdaging, is via de subsidieregeling Incidentele Middelen Leerlingendaling voortgezet onderwijs (vo) (hierna: IML) voor de periode 2021-2025 in totaal € 22,7 miljoen beschikbaar gesteld voor veertig regio’s. Onderzoeksbureaus Oberon en KBA hebben de uitvoering van de subsidieregeling doorgaand gemonitord en op 12 mei 2026 hun eindrapportage opgeleverd: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F079F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Klaar voor de toekomst? Onderzoek naar de subsidieregeling Incidentele Middelen Leerlingendaling</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A30889">
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="002F079F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Zoals toegezegd bied ik uw Kamer hierbij het onderzoek aan en geef ik een reactie op de aanbevelingen. Ook schets ik hoe de verdere inzet vanuit mijn ministerie op het onderwerp leerlingendaling vo eruitziet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F079F" w:rsidR="00D874B6" w:rsidP="002F079F" w:rsidRDefault="00D874B6" w14:paraId="1B881C82" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002F079F" w:rsidR="00D874B6" w:rsidP="002F079F" w:rsidRDefault="00D874B6" w14:paraId="4FBA608C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F079F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Stimuleren goed onderwijsaanbod</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BF4CB0" w:rsidR="00E35991" w:rsidP="00E35991" w:rsidRDefault="00E35991" w14:paraId="67B2ED96" w14:textId="77777777">
-[...63 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="002F079F" w:rsidR="00D874B6" w:rsidP="002F079F" w:rsidRDefault="00D874B6" w14:paraId="3C16B2FA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F079F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De rapportage beschrijft vier categorieën maatregelen die regio’s hebben ingezet: governance en samenwerking (waaronder fusies en juridische samenvoeging), onderwijsinhoudelijke samenwerking (zoals gedeelde keuzevakken en doorlopende leerroutes), personeel en organisatie (zoals het samenvoegen van ondersteunende diensten) en huisvesting en bereikbaarheid (veelal in samenwerking met gemeenten). Het belangrijkste resultaat van de diverse maatregelen is het kunnen blijven ondersteunen van toegankelijk, bereikbaar en kwalitatief goed onderwijs. Concrete opbrengsten daarbij zijn minder versnippering van leerlingen en opleidingen, behoud van kwetsbare vakken en profielen, stabiele leerlingenstromen en het voorkomen van een neerwaartse spiraal van krimp. Oberon en KBA stellen dat de krimp zonder de IML-middelen in veel regio’s waarschijnlijk had geleid tot ongecoördineerde verschraling. De subsidie bood de regio’s tijd, procesbegeleiding en een veilige ruimte om de krimp proactief en regionaal op te vangen. Ik ben blij dat we met deze subsidie hebben kunnen stimuleren dat samenwerking leidt tot behoud van goed onderwijsaanbod, ondanks afname van leerlingaantallen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F079F" w:rsidR="00D874B6" w:rsidP="002F079F" w:rsidRDefault="00D874B6" w14:paraId="4DDCEBAC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002F079F" w:rsidR="00D874B6" w:rsidP="002F079F" w:rsidRDefault="00D874B6" w14:paraId="2F4A10EF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F079F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>kunnen stimuleren dat samenwerking leidt tot behoud van goed onderwijsaanbod, ondanks afname van leerlingaantallen.</w:t>
-[...92 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Om het krimpvraagstuk in de subsidieregio’s ook in de toekomst het hoofd te kunnen bieden is duurzame borging essentieel. Sommige regio’s hebben deze borging stevig verankerd via formele fusies, terwijl het elders projectmatig of persoonsafhankelijk blijft. Uit het rapport blijkt dat de kwaliteit van samenwerking en bestuurlijk leiderschap de mate van duurzame borging beïnvloeden en dat deze verschillen per regio. Succesfactoren zijn bestuurlijke stabiliteit, onderling vertrouwen, inhoudelijke focus en professionele procesregie. Ook een coöperatieve gemeente en het benadrukken van het gezamenlijke belang voor personeel, ouders en omgeving spelen een rol. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F079F" w:rsidR="00D874B6" w:rsidP="002F079F" w:rsidRDefault="00D874B6" w14:paraId="4778666F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002F079F" w:rsidR="00D874B6" w:rsidP="002F079F" w:rsidRDefault="00D874B6" w14:paraId="70FE8058" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F079F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De rapportage concludeert dat de einddoelen die met de subsidie beoogd werden ten dele gerealiseerd zijn. Een neerwaartse spiraal is voorkomen. Tegelijkertijd vergt de borging aandacht. Stevige keuzes zijn vastgelegd in fusiebesluiten, integrale huisvestingsplannen en bestuursakkoorden, maar volledige implementatie vergt volgens de onderzoekers een langere tijdshorizon waarin deze ingezette bestuurlijke trajecten worden geformaliseerd. Ook op het gebied van vernieuwingen in het onderwijsaanbod is weinig voortgang geboekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F079F" w:rsidR="00D874B6" w:rsidP="002F079F" w:rsidRDefault="00D874B6" w14:paraId="6E8EAFDE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002F079F" w:rsidR="00D874B6" w:rsidP="002F079F" w:rsidRDefault="00D874B6" w14:paraId="72FDDA3F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F19EB">
-[...39 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="002F079F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De rapportage doet aanbevelingen aan mijn ministerie, onder andere over het explicieter investeren in samenwerking als voorwaarde bij nieuwe regelingen, het beter zichtbaar maken van samenhang tussen gelijklopende regelingen en het expliciet meenemen van borging in de opzet van toekomstige regelingen. Ik zal deze betrekken bij de vormgeving van toekomstige regelingen waarbij samenwerking centraal staat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F079F" w:rsidR="00D874B6" w:rsidP="002F079F" w:rsidRDefault="00D874B6" w14:paraId="0FAA93CF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002F079F" w:rsidR="00D874B6" w:rsidP="002F079F" w:rsidRDefault="00D874B6" w14:paraId="1DF5157D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F079F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De komende jaren zal demografische krimp in sommige regio’s leiden tot verdere leerlingendaling. Een actueel, transparant en toekomstig beeld van de demografische ontwikkelingen per regio is inmiddels te vinden in het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F079F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Dynamisch Rapport leerlingenaantallen </w:t>
-[...8 lines deleted...]
-      <w:r>
+        <w:t>Dynamisch Rapport leerlingenaantallen vo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F079F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0085498C">
+      <w:r w:rsidRPr="002F079F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002F079F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Dit dashboard, dat was aangekondigd in de vorige brief rondom leerlingendaling</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002F079F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="002F079F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, helpt bij het inzichtelijk maken van regionale opgaven en is zo een belangrijk hulpmiddel voor besturen en lokale overheden. Ook is er een dashboard voor het primair onderwijs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F079F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r>
-[...89 lines deleted...]
-      <w:r w:rsidRPr="002E253E">
+      <w:r w:rsidRPr="002F079F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (po) ontwikkeld dat de bredere beleidsvorming rond dunbevolktheid en behoud van goed onderwijsaanbod ondersteunt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F079F" w:rsidR="00D874B6" w:rsidP="002F079F" w:rsidRDefault="00D874B6" w14:paraId="5E46131B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002F079F" w:rsidR="00D874B6" w:rsidP="002F079F" w:rsidRDefault="00D874B6" w14:paraId="4157E393" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F079F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>deze procesbegeleiding zijn tussen 2023 en 2027 middelen gereserveerd op de OCW-begroting.</w:t>
-[...11 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Regionale samenwerking tussen schoolbestuurders blijft essentieel. Het eindrapport bij de regeling IML stelt dat vervolgbeleid en continuering van regionale regie noodzakelijk is. Daarom blijven de regiocoördinatoren Funderend Onderwijs, die namens mijn ministerie in heel Nederland actief zijn, zich onverminderd inzetten voor toegankelijk, bereikbaar en kwalitatief goed onderwijs. Zij worden daarbij ondersteund door een extern adviesbureau dat procesbegeleiding biedt daar waar complexe problematiek zich voordoet. Voor deze procesbegeleiding zijn tussen 2023 en 2027 middelen gereserveerd op de OCW-begroting. Daarnaast ondersteunt de Realisatie-Eenheid van het ministerie de onderwijsregio’s waarin schoolbesturen, opleiders en de beroepsgroep samenwerken aan goed en voldoende opgeleid onderwijspersoneel voor alle scholen in alle regio’s van Nederland. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F079F" w:rsidR="00D874B6" w:rsidP="002F079F" w:rsidRDefault="00D874B6" w14:paraId="63C26667" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002F079F" w:rsidR="00D874B6" w:rsidP="002F079F" w:rsidRDefault="00D874B6" w14:paraId="33DF5BC1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="002F079F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Behoud</w:t>
-[...25 lines deleted...]
-      <w:r w:rsidRPr="0064067E">
+        <w:t>Behoud vmbo-aanbod</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F079F" w:rsidR="00D874B6" w:rsidP="002F079F" w:rsidRDefault="00D874B6" w14:paraId="1ACFC8E4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F079F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Binnen de brede opgave en inzet rondom leerlingendaling vraagt het vmbo specifieke aandacht, omdat krimp en leerlingendaling in de beroepsgerichte leerwegen van het vmbo tot groeiende verschraling van het profielenaanbod leiden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F079F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="002F079F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daarom neem ik, in het kader van de verkenning naar een toekomstbestendige profielenstructuur voor het vmbo, verschillende maatregelen, zoals de verschillende experimenten rondom het combineren van beroepsgerichte profielen, het schrappen van de opheffingsnorm voor vbo-licenties en de verkenning naar de structurele, regionale verankering van het technisch profielenaanbod in Sterk techniekonderwijs (STO). Deze maatregelen dragen bij aan een duurzaam en bereikbaar vmbo-aanbod in alle regio’s. Uw Kamer wordt eind 2027 geïnformeerd over deze maatregelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F079F" w:rsidR="00D874B6" w:rsidP="002F079F" w:rsidRDefault="00D874B6" w14:paraId="305A9B23" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002F079F" w:rsidR="00D874B6" w:rsidP="002F079F" w:rsidRDefault="00D874B6" w14:paraId="1EFE4C0F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F079F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het ministerie van OCW is verder structureel betrokken bij onder andere de RegioDeals en het Nationaal Programma Vitale Regio’s (NPVR). Het doel van deze programma’s is om regio’s een bredere impuls te geven met betrekking tot de brede welvaart, waarin beschikbaar en bereikbaar onderwijs een belangrijke pijler is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F079F" w:rsidR="00D874B6" w:rsidP="002F079F" w:rsidRDefault="00D874B6" w14:paraId="7007E37D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002F079F" w:rsidR="002F079F" w:rsidP="002F079F" w:rsidRDefault="002F079F" w14:paraId="07A8E77D" w14:textId="7C65DCD9">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F079F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F079F" w:rsidR="00D874B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e staatssecretaris van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F079F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Onderwijs, Cultuur en Wetenschap,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F079F" w:rsidR="00D874B6" w:rsidP="002F079F" w:rsidRDefault="00D874B6" w14:paraId="396F3805" w14:textId="5EE681B1">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F079F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F079F" w:rsidR="002F079F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...122 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:r w:rsidRPr="002F079F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Z.C.M. Tielen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F079F" w:rsidR="006F53E6" w:rsidP="002F079F" w:rsidRDefault="006F53E6" w14:paraId="067B5888" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="002F079F" w:rsidR="006F53E6" w:rsidSect="00FD2B4C">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2682" w:right="2818" w:bottom="1077" w:left="1588" w:header="2625" w:footer="289" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C270128" w14:textId="77777777" w:rsidR="005E1573" w:rsidRDefault="005E1573">
+    <w:p w14:paraId="74468711" w14:textId="77777777" w:rsidR="000C4535" w:rsidRDefault="000C4535" w:rsidP="00D874B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F643A04" w14:textId="77777777" w:rsidR="005E1573" w:rsidRDefault="005E1573"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="78D83CAF" w14:textId="77777777" w:rsidR="005E1573" w:rsidRDefault="005E1573">
+    <w:p w14:paraId="51301D0A" w14:textId="77777777" w:rsidR="000C4535" w:rsidRDefault="000C4535" w:rsidP="00D874B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A9CEB08" w14:textId="77777777" w:rsidR="005E1573" w:rsidRDefault="005E1573"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...26 lines deleted...]
-  </w:font>
   <w:font w:name="Verdana-Bold">
-    <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="524AE944" w14:textId="77777777" w:rsidR="00DF63F3" w:rsidRDefault="00DF63F3">
+  <w:p w14:paraId="29CCAC95" w14:textId="77777777" w:rsidR="00D874B6" w:rsidRPr="00D874B6" w:rsidRDefault="00D874B6" w:rsidP="00D874B6">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="23A0AD54" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="6C908C37" w14:textId="77777777" w:rsidR="00D874B6" w:rsidRPr="00D874B6" w:rsidRDefault="00D874B6" w:rsidP="00D874B6">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...131 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="2E0B174D" w14:textId="77777777" w:rsidR="00D874B6" w:rsidRPr="00D874B6" w:rsidRDefault="00D874B6" w:rsidP="00D874B6">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="22AF452F" w14:textId="77777777" w:rsidR="005E1573" w:rsidRDefault="005E1573">
+    <w:p w14:paraId="3A141579" w14:textId="77777777" w:rsidR="000C4535" w:rsidRDefault="000C4535" w:rsidP="00D874B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38FDE07C" w14:textId="77777777" w:rsidR="005E1573" w:rsidRDefault="005E1573"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6CB416DE" w14:textId="77777777" w:rsidR="005E1573" w:rsidRDefault="005E1573">
+    <w:p w14:paraId="240B9147" w14:textId="77777777" w:rsidR="000C4535" w:rsidRDefault="000C4535" w:rsidP="00D874B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53DE3F41" w14:textId="77777777" w:rsidR="005E1573" w:rsidRDefault="005E1573"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="35690D52" w14:textId="77777777" w:rsidR="00E35991" w:rsidRDefault="00E35991" w:rsidP="00E35991">
+    <w:p w14:paraId="4ADEFE0D" w14:textId="77777777" w:rsidR="00D874B6" w:rsidRPr="002F079F" w:rsidRDefault="00D874B6" w:rsidP="002F079F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F079F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002F079F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Zie </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00966064">
+        <w:r w:rsidRPr="002F079F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://informatieproducten.duo.rijkscloud.nl/public/dynamisch_rapport_leerlingaantallen_vo/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="1A30DAD5" w14:textId="77777777" w:rsidR="00E35991" w:rsidRDefault="00E35991" w:rsidP="00E35991">
+    <w:p w14:paraId="67C50AB1" w14:textId="77777777" w:rsidR="00D874B6" w:rsidRPr="002F079F" w:rsidRDefault="00D874B6" w:rsidP="002F079F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F079F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002F079F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0001373E">
-        <w:rPr>
+      <w:r w:rsidRPr="002F079F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002F079F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">, 2023-2024, 31 289, nr. 557. Zie ook: </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="00FB5C5A">
+        <w:r w:rsidRPr="002F079F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Voortgang aanpak gevolgen leerlingendaling in het voortgezet onderwijs | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="5F47E143" w14:textId="77777777" w:rsidR="00E35991" w:rsidRDefault="00E35991" w:rsidP="00E35991">
+    <w:p w14:paraId="0D381D91" w14:textId="77777777" w:rsidR="00D874B6" w:rsidRPr="002F079F" w:rsidRDefault="00D874B6" w:rsidP="002F079F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F079F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002F079F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Zie </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="00874FC5">
+        <w:r w:rsidRPr="002F079F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://informatieproducten.duo.rijkscloud.nl/public/dynamisch_rapport_po/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="6399B6E8" w14:textId="77777777" w:rsidR="00E35991" w:rsidRDefault="00E35991" w:rsidP="00E35991">
+    <w:p w14:paraId="3CD3016B" w14:textId="77777777" w:rsidR="00D874B6" w:rsidRPr="002F079F" w:rsidRDefault="00D874B6" w:rsidP="002F079F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F079F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002F079F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0001373E">
-        <w:rPr>
+      <w:r w:rsidRPr="002F079F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002F079F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>, 2025-2026, 30 079, nr. 125.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6B84B216" w14:textId="77777777" w:rsidR="00DF63F3" w:rsidRDefault="00DF63F3">
+  <w:p w14:paraId="4934725A" w14:textId="77777777" w:rsidR="00D874B6" w:rsidRPr="00D874B6" w:rsidRDefault="00D874B6" w:rsidP="00D874B6">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...98 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="1A80D3F5" w14:textId="77777777" w:rsidR="00D874B6" w:rsidRPr="00D874B6" w:rsidRDefault="00D874B6" w:rsidP="00D874B6">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...206 lines deleted...]
-  <w:p w14:paraId="7D736538" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="02520965" w14:textId="77777777" w:rsidR="00D874B6" w:rsidRPr="00D874B6" w:rsidRDefault="00D874B6" w:rsidP="00D874B6">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1153 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...1014 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="00D874B6"/>
+    <w:rsid w:val="000C4535"/>
+    <w:rsid w:val="002F079F"/>
+    <w:rsid w:val="00413BC1"/>
+    <w:rsid w:val="004F599B"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00742B4B"/>
+    <w:rsid w:val="00C64249"/>
+    <w:rsid w:val="00D874B6"/>
+    <w:rsid w:val="00DB495E"/>
+    <w:rsid w:val="00E473F0"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00FD2B4C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="17CF54AB"/>
-  <w15:docId w15:val="{6B1E69B5-9439-4AFA-A4B0-F63C5125A8CA}"/>
+  <w14:docId w14:val="6692EEBE"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{EC44EC8E-FB7A-458C-8DEF-67DDECC7F049}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...14 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4443,1291 +1319,1138 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE4C2D"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00D874B6"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00D874B6"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00D874B6"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00D874B6"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D874B6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D874B6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D874B6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D874B6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D874B6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...438 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D874B6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D874B6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D874B6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D874B6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D874B6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D874B6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D874B6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D874B6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D874B6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D874B6"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00D874B6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00D874B6"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00D874B6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D874B6"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...30 lines deleted...]
-    <w:name w:val="Titel Char"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Titel"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00D874B6"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...81 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00AE18CC"/>
+    <w:rsid w:val="00D874B6"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Voetnootmarkering">
-    <w:name w:val="footnote reference"/>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00A30889"/>
-[...5 lines deleted...]
-    <w:name w:val="Unresolved Mention"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D874B6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D874B6"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00D874B6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D874B6"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00D874B6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00D874B6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="00D874B6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00D874B6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="00D874B6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00D874B6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="00D874B6"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00D874B6"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00D874B6"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="00D874B6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Colofonkop">
+    <w:name w:val="Colofonkop"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D874B6"/>
+    <w:pPr>
+      <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="9357" w:y="3068"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...3 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    <w:rsid w:val="00D874B6"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FB5C5A"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00D874B6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-    </w:rPr>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:rsid w:val="00D874B6"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="002F079F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://informatieproducten.duo.rijkscloud.nl/public/dynamisch_rapport_po/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/2023/10/17/voortgang-aanpak-gevolgen-leerlingendaling-in-het-voortgezet-onderwijs" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://informatieproducten.duo.rijkscloud.nl/public/dynamisch_rapport_leerlingaantallen_vo/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>1113</ap:Words>
-  <ap:Characters>6127</ap:Characters>
+  <ap:Words>1080</ap:Words>
+  <ap:Characters>5944</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>51</ap:Lines>
+  <ap:Lines>49</ap:Lines>
   <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7226</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7010</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2009-07-01T14:30:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="auteur.inlogcode">
-    <vt:lpwstr>O202AUS</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Author">
-[...45 lines deleted...]
-    <vt:lpwstr>O202AUS</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>