--- v0 (2026-06-30)
+++ v1 (2026-08-15)
@@ -1,5657 +1,3313 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="003E6856" w:rsidP="003E6856" w:rsidRDefault="003E6856" w14:paraId="385A2D15" w14:textId="77777777">
-[...5 lines deleted...]
-    <w:p w:rsidR="00E22756" w:rsidP="003E6856" w:rsidRDefault="003E6856" w14:paraId="1464AB5E" w14:textId="77777777">
+    <w:p w:rsidRPr="00444AA3" w:rsidR="00444AA3" w:rsidRDefault="0023141D" w14:paraId="30623E28" w14:textId="7DC970B9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk138243579" w:id="0"/>
-      <w:r>
-[...32 lines deleted...]
-      <w:r w:rsidR="00E22756">
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444AA3" w:rsidR="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>037</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444AA3" w:rsidR="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00444AA3" w:rsidR="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Mestbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="00444AA3" w:rsidRDefault="00444AA3" w14:paraId="79549D82" w14:textId="64B9D936">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444AA3" w:rsidR="0023141D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>647</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444AA3" w:rsidR="00444AA3" w:rsidP="0023141D" w:rsidRDefault="00444AA3" w14:paraId="452F2829" w14:textId="34C8FA03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444AA3" w:rsidR="00444AA3" w:rsidP="0023141D" w:rsidRDefault="00444AA3" w14:paraId="3CF3ECF1" w14:textId="4078BD99">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 29 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="0023141D" w:rsidRDefault="0023141D" w14:paraId="2314A949" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="0023141D" w:rsidRDefault="0023141D" w14:paraId="1A4507BF" w14:textId="3E2B6D80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hierbij informeer ik u over twee jaarlijkse rapportages over het mestbeleid in relatie tot de derogatie. Het rapport «Landbouwpraktijk en waterkwaliteit op landbouwbedrijven aangemeld voor derogatie 2024», opgesteld door het Rijksinstituut voor Volksgezondheid en Milieu (RIVM) en Wageningen Social &amp; Economic Research (bijlage 1), stuur ik u mede namens de Minister van Infrastructuur en Waterstaat toe. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="0023141D" w:rsidRDefault="0023141D" w14:paraId="6546E68D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="0023141D" w:rsidRDefault="0023141D" w14:paraId="6C07A9F4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast stuur ik u ook de «Rapportage Nederlands mestbeleid 2025», opgesteld door het Ministerie van Landbouw, Visserij, Voedselzekerheid en Natuur in samenwerking met de Rijksdienst voor Ondernemend Nederland (RVO) en de Nederlandse Voedsel- en Warenautoriteit (NVWA) (bijlage 2). Met deze rapporten wordt invulling gegeven aan de rapportageverplichting uit de derogatiebeschikking (nr. 2022-2069 EU). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444AA3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>O</w:t>
-[...31 lines deleted...]
-      <w:r>
+        <w:t>Ook wordt invulling gegeven aan de rapportageverplichting van de goedkeuringsbeschikking fosfaatrechten (C(2017) 8483).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E22756" w:rsidP="003E6856" w:rsidRDefault="00E22756" w14:paraId="27975C7D" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="0023141D" w:rsidRDefault="0023141D" w14:paraId="7D0FE3B5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="0023141D" w:rsidRDefault="0023141D" w14:paraId="659F9083" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tot slot informeer ik u over de voortzetting van de jaarlijkse rapportages mestbeleid, nu de monitorings- en rapportageverplichting uit de derogatiebeschikking komen te vervallen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E6856" w:rsidP="003E6856" w:rsidRDefault="003E6856" w14:paraId="13BAA94B" w14:textId="77777777"/>
-    <w:p w:rsidR="003E6856" w:rsidP="003E6856" w:rsidRDefault="003E6856" w14:paraId="7AFD6F1F" w14:textId="77777777">
+    <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="0023141D" w:rsidRDefault="0023141D" w14:paraId="3577D1E0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="0023141D" w:rsidRDefault="0023141D" w14:paraId="50BB4183" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Landbouwpraktijk en waterkwaliteit op landbouwbedrijven aangemeld voor derogatie in 2024</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E6856" w:rsidP="003E6856" w:rsidRDefault="003E6856" w14:paraId="679CE009" w14:textId="61AD7308">
+    <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="0023141D" w:rsidRDefault="0023141D" w14:paraId="3ACD0ED7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
-[...45 lines deleted...]
-    <w:p w:rsidR="003E6856" w:rsidP="003E6856" w:rsidRDefault="003E6856" w14:paraId="084BA924" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het RIVM-rapport 'Landbouwpraktijk en waterkwaliteit op landbouwbedrijven aangemeld voor derogatie in 2024' bevat een analyse over het effect van de derogatie op de waterkwaliteit in 2024 en 2025. Een bedrijf met een derogatievergunning mocht onder voorwaarden meer dan 170 kg stikstof uit graasdiermest per hectare aanwenden, waarvoor de belangrijkste voorwaarde is dat het areaal van een landbouwbedrijf met derogatie voor minimaal 80% uit grasland bestaat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="0023141D" w:rsidRDefault="0023141D" w14:paraId="67BF162F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="003E6856" w:rsidP="003E6856" w:rsidRDefault="003E6856" w14:paraId="59A484D2" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="0023141D" w:rsidRDefault="0023141D" w14:paraId="28C2FF3D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
-[...72 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de rapportage komt naar voren dat de kwaliteit van het grondwater onder bedrijven met een derogatievergunning in 2024 verbeterde ten opzichte van voorgaande jaren. Op bedrijfsniveau zijn nog overschrijdingen van boven de 50 mg/l, al namen deze af ten opzichte van 2023. In Zand-Midden/Zuid had 10 procent van de bedrijven een concentratie hoger dan 50 mg/l. In de andere </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>uitspoelingsgevoelige regio, de Lössregio, hadden in 202</w:t>
-[...74 lines deleted...]
-    <w:p w:rsidR="003E6856" w:rsidP="003E6856" w:rsidRDefault="003E6856" w14:paraId="178855B7" w14:textId="77777777">
+        <w:t>uitspoelingsgevoelige regio, de Lössregio, hadden in 2024 zo’n 12 procent van de bedrijven een concentratie hoger dan de norm. Daarmee is de Lössregio de enige regio waar een stijging werd gemeten van het aantal bedrijven dat de norm van 50 mg/l overschrijdt, ook al daalde de gemiddelde nitraatconcentratie in deze regio (36 mg/l). In de Veenregio had geen enkel bemonsterd bedrijf een overschrijding, wel werden hier hogere concentraties van totaal-stikstof en totaal-fosfor gemeten ten opzichte van 2023. In de Kleiregio en Zand-Noord lag het percentage overschrijdingen onder de 5 procent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="0023141D" w:rsidRDefault="0023141D" w14:paraId="5BC68BCB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E6856" w:rsidP="003E6856" w:rsidRDefault="003E6856" w14:paraId="644D16C2" w14:textId="77777777">
+    <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="0023141D" w:rsidRDefault="0023141D" w14:paraId="6AEDD345" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
-[...261 lines deleted...]
-    <w:p w:rsidR="003E6856" w:rsidP="003E6856" w:rsidRDefault="003E6856" w14:paraId="7C6F030A" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In 2025 (voorlopige cijfers) lag de gemiddelde concentratie nitraat in de bovenste meter van het grondwater op derogatiebedrijven in alle regio’s ruim onder de norm van 50 milligram per liter grondwater. Van de bedrijven in Zand-Midden/Zuid had 94 procent een lagere concentratie dan 50 mg/l. In Zand-Noord hadden alle bedrijven een gemiddelde nitraatconcentratie die lager was dan de norm van 50 mg/l. In de Kleiregio daalde de nitraatconcentratie van 11 mg/l in 2024 naar 8,5 mg/l in 2025. In deze regio had 98 procent van de bedrijven in 2025 een lagere nitraatconcentratie dan 50 mg/l. In de Veenregio daalde de nitraatconcentratie van 5,3 naar 4,3 mg/l. Geen enkel bedrijf in de Veenregio had een nitraatconcentratie hoger dan 40 mg/l. Naast de ontwikkelingen in de landbouwpraktijk had het weer, met de vele neerslag in 2023 en 2024, invloed op de nitraatconcentraties in het grondwater in 2025. Veel neerslag zorgt voor een natuurlijke verdunning van nitraat en verhoogt de afbraak ervan in de bodem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="0023141D" w:rsidRDefault="0023141D" w14:paraId="40CEE6D1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="003E6856" w:rsidP="003E6856" w:rsidRDefault="003E6856" w14:paraId="49D48C6B" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="0023141D" w:rsidRDefault="0023141D" w14:paraId="5C79B75E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
-[...45 lines deleted...]
-    <w:p w:rsidR="003E6856" w:rsidP="003E6856" w:rsidRDefault="003E6856" w14:paraId="7A1BD363" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In het slootwater daalde de voor de winter gemiddelde stikstofconcentratie in de sloot in 2025 ten opzichte van 2024. De gemiddelde totaal-stikstofconcentratie was het hoogst in Zand-Midden/Zuid, met 5,5 mg/l. De laagste gemiddelde totaal-stikstofconcentratie werd gemeten in de Kleiregio, met 2,8 mg/l. Omdat in de derogatierapportage alleen de wintergegevens worden gebruikt, zijn de totaal-stikstofconcentraties in dit rapport niet één-op-één te vergelijken met de zomernormen die gelden voor totaal-stikstof in waterlichamen. Wel kan worden opgemerkt dat bovenstaande resultaten boven de gemiddelde waterkwaliteitsnorm van 2,5 mg/l stikstof liggen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="0023141D" w:rsidRDefault="0023141D" w14:paraId="447C6A03" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E6856" w:rsidP="003E6856" w:rsidRDefault="003E6856" w14:paraId="18897A19" w14:textId="77777777">
+    <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="0023141D" w:rsidRDefault="0023141D" w14:paraId="73FBDF43" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="atLeast"/>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dit rapport is gebaseerd op metingen van grondwater onder derogatiebedrijven, metingen van grondwater onder andere type landbouwbedrijven (uit het Landelijk Meetnet effecten Mestbeleid) maken geen onderdeel uit van dit rapport. Onder een derogatiebedrijf is de grondwaterkwaliteit veelal beter dan onder andere landbouwbedrijven vanwege het hoge aandeel grasland.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E6856" w:rsidP="003E6856" w:rsidRDefault="003E6856" w14:paraId="6D1DD1BE" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="0023141D" w:rsidRDefault="0023141D" w14:paraId="20B0F5F1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="0023141D" w:rsidRDefault="0023141D" w14:paraId="58E88273" w14:textId="4F620B0E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A1354">
-        <w:rPr>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Rapportage Nederlands Mestbeleid 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="003E6856" w:rsidRDefault="003E6856" w14:paraId="3E6B410F" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="0023141D" w:rsidRDefault="0023141D" w14:paraId="6AE16771" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Mestproductie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="0023141D" w:rsidRDefault="0023141D" w14:paraId="644A48F1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Uw Kamer is op 8 april jl.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geïnformeerd dat het Centraal Bureau voor de Statistiek (CBS) de vierde kwartaalrapportage 2025 over de fosfaat- en stikstofexcretie door de Nederlandse veestapel heeft gepubliceerd. In de ‘Rapportage Nederlands </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>mestbeleid 2025’ zijn de voorlopige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cijfers opgenomen van de fosfaat- en stikstofexcretie door de Nederlandse veehouderij in 2025, zoals samengesteld door het CBS. Uit de voorlopige cijfers blijkt dat de totale mestproductie in Nederland, uitgedrukt in kilogrammen mest, in 2025 iets is afgenomen ten opzichte van 2024. Daarbij is het gehalte stikstof en fosfaat in de mest verder gedaald.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De totale stikstofproductie is verder gedaald naar 439,6 miljoen kg en ligt daarmee onder het plafond van 440,0 miljoen kg stikstof als neergelegd in artikel 18a, eerste lid, van de Meststoffenwet en artikel 4, tweede lid, van de derogatiebeschikking (2022/2069/EU). Daarnaast is sprake van een daling van de productie van fosfaat in dierlijke mest naar 141,5 miljoen kg fosfaat. Ondanks deze daling ligt de totale fosfaatproductie boven het plafond van 135.0 miljoen kg fosfaat, als beschreven in de derogatiebeschikking en artikel 18a, eerste lid, van de Meststoffenwet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="0023141D" w:rsidRDefault="0023141D" w14:paraId="10DD3F2A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="0023141D" w:rsidRDefault="0023141D" w14:paraId="12CCDA2B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals vermeld in de brief </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Mestproductie</w:t>
-[...79 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-          <w:iCs/>
         </w:rPr>
         <w:t>Weer ruimte voor boer, natuur en bouw: maatregelpakket voor landbouw, natuur en stikstof</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF44B6">
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="00F02BD0">
+      <w:r w:rsidRPr="00444AA3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="00DF44B6">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> van 26 juni 2026 zal het kabinet op basis van de tweede kwartaalcijfers 2026 van het CBS in augustus besluiten over het opnieuw introduceren van afroming in de varkens- en pluimveehouderij.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="003E6856" w:rsidRDefault="003E6856" w14:paraId="735C9154" w14:textId="77777777"/>
-[...61 lines deleted...]
-      <w:r w:rsidRPr="001A1354" w:rsidR="003E6856">
+    <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="0023141D" w:rsidRDefault="0023141D" w14:paraId="57DA6808" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="0023141D" w:rsidRDefault="0023141D" w14:paraId="70D5CE86" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De productie van stikstof door melkvee is afgenomen naar 260,5 miljoen kg stikstof. Dit is onder het sectorplafond van 267,8 miljoen kg stikstof dat is neergelegd in artikel 18a, tweede lid van de Meststoffenwet. De fosfaatproductie van melkvee is in 2025 gedaald naar 75.1 miljoen kg fosfaat, wat hoger is dan het sectorplafond van 71,8 miljoen kg fosfaat in artikel 18a, tweede lid, van de Meststoffenwet. In 2025 is de stikstof- en fosfaatproductie van varkens verder gedaald naar respectievelijk 77,7 miljoen kg stikstof en 30,2 miljoen kg fosfaat. Ondanks de afname overschreden de stikstofproductie en de fosfaatproductie in de varkenssector het sectorplafond van 70,3 miljoen kg stikstof en 27,8 miljoen kg fosfaat (artikel 18a, derde lid, Meststoffenwet). De stikstofproductie van pluimvee is in 2025 gedaald naar 48,1 miljoen kg stikstof. De fosfaatproductie van pluimvee nam in 2024 af naar 20,0 miljoen kg fosfaat. Zowel de stikstofproductie als de fosfaatproductie bleef bij pluimvee dus onder de sectorale plafonds van 48,4 miljoen kg stikstof en 20,3 miljoen kg fosfaat (artikel 18a, vierde lid, Meststoffenwet). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="0023141D" w:rsidRDefault="0023141D" w14:paraId="5560DFCB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="0023141D" w:rsidRDefault="0023141D" w14:paraId="007644FE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Voorlopige stikstofexcretie per sector (in miljoen kg stikstof)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444AA3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="1156"/>
         <w:gridCol w:w="1076"/>
         <w:gridCol w:w="1076"/>
         <w:gridCol w:w="895"/>
-        <w:gridCol w:w="942"/>
+        <w:gridCol w:w="895"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidTr="00EF6F9E" w14:paraId="1A8C7ACA" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidTr="000E23FC" w14:paraId="09CD70F4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="74A7F35E" w14:textId="77777777"/>
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="54417A5F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1156" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C05D19" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="6A30412E" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="6F006DE5" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Plafond</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C05D19">
-              <w:rPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:footnoteReference w:id="6"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C05D19" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="58415EFF" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="7E84D842" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C05D19" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="5EE63BF2" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="496955BC" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C05D19" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="41968E8D" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="690AED94" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C05D19" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="47E796AE" w14:textId="4B7E225C">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="63493043" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C05D19">
-              <w:rPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C05D19" w:rsidR="003918D3">
-              <w:rPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidTr="00EF6F9E" w14:paraId="117272BC" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidTr="000E23FC" w14:paraId="7F8C138A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="1A4F483D" w14:textId="77777777">
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="297308B9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Melkvee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1156" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="6E93101E" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="3D227102" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>267,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="1ADE4570" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="6D561E5C" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>289,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="5C1A9AF3" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="1BD797F3" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>273,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="03B73E23" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="38ED07BD" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>265,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="27D780BC" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="784EBBEB" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>260,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidTr="00EF6F9E" w14:paraId="6C122F3A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidTr="000E23FC" w14:paraId="2EC4250F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="6EA83FE1" w14:textId="77777777">
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="3BD68800" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Varkens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1156" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="47A793AC" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="302C2D03" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>70,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="02D90DEC" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="29C78ABB" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>96,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="5BF7C171" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="6721FC13" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>81,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="4AC4FA6C" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="1DD0646F" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>80,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="01C7E112" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="5EA9AFA5" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>77,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidTr="00EF6F9E" w14:paraId="1A713FE3" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidTr="000E23FC" w14:paraId="65968A94" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="10AAAD0D" w14:textId="77777777">
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="35CE7B4E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Pluimvee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1156" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="7EBD8231" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="4D5D246B" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>48,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="47389407" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="094B08D9" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>56,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="60939EB1" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="1E9F167F" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>52,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="1A3BD773" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="582EB950" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>48,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="04C526E1" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="13880E3A" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>48,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidTr="00EF6F9E" w14:paraId="78D7D5F1" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidTr="000E23FC" w14:paraId="1033FC70" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="05AC9925" w14:textId="77777777">
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="5B4F42DB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Overig</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1156" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="497BE454" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="0AC4A567" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>53,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="30F333B9" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="350A0BBA" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>60,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="7D140570" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="5D70B7F5" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>55,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="0421939A" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="484E2698" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="17281C71" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="792B60F8" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>53,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidTr="00EF6F9E" w14:paraId="0E55E9C7" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidTr="000E23FC" w14:paraId="4A845361" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="0B3775EA" w14:textId="77777777">
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="35680F5B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Totaal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1156" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="69B3531E" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="7421F883" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>440</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="1F88A02F" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="5647AD5A" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>503,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="5775EF55" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="16D247F7" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>463,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="626B7BEC" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="1C1F8249" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>448,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="507E0A17" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="7FD5DCCB" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>439,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="003E6856" w:rsidRDefault="003E6856" w14:paraId="10F62D78" w14:textId="77777777"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="001A1354" w:rsidR="003E6856">
+    <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="0023141D" w:rsidRDefault="0023141D" w14:paraId="517F7EFD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="0023141D" w:rsidRDefault="0023141D" w14:paraId="23378614" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voorlopige fosfaatexcretie per sector (in miljoen kg fosfaat)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444AA3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="1156"/>
         <w:gridCol w:w="1076"/>
         <w:gridCol w:w="1076"/>
         <w:gridCol w:w="895"/>
-        <w:gridCol w:w="942"/>
+        <w:gridCol w:w="895"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidTr="00EF6F9E" w14:paraId="76CB833E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidTr="000E23FC" w14:paraId="2300A0ED" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="2891769E" w14:textId="77777777"/>
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="241F82C3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1156" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C05D19" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="6F8040BF" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="67E82FFB" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Plafond</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C05D19">
-              <w:rPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:footnoteReference w:id="8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C05D19" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="2640C5D1" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="5185926A" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C05D19" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="1DF1A218" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="0C4ECB5F" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C05D19" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="59E42AEA" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="45DCAD57" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C05D19" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="214F35B1" w14:textId="25F80BDC">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="3DF2B46D" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C05D19">
-              <w:rPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C05D19" w:rsidR="003918D3">
-              <w:rPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidTr="00EF6F9E" w14:paraId="1A436786" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidTr="000E23FC" w14:paraId="55816BC0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="7876C759" w14:textId="77777777">
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="6A2A6A14" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Melkvee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1156" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="7FCA9BD6" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="78347421" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>71,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="1AC96059" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="0F58014A" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>78,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="3A81F6B2" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="3E362B8E" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>75,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="26E1E5A1" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="3F31BEDA" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>76,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="43331898" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="727389FC" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>75,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidTr="00EF6F9E" w14:paraId="4F437ACB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidTr="000E23FC" w14:paraId="7E141BC8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="26E72D2A" w14:textId="77777777">
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="610F9178" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Varkens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1156" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="0DBC618D" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="2D4C97F0" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>27,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="0EF72808" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="6E6DA8E1" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>37,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="3AC76B29" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="7FF49FA5" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>32,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="0F66DCD6" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="669D69F6" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>32,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="7832C884" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="3FF6E74C" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>30,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidTr="00EF6F9E" w14:paraId="4727CB21" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidTr="000E23FC" w14:paraId="49A016BE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="6ACAADE9" w14:textId="77777777">
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="647ACB4E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Pluimvee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1156" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="7C7EC09F" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="55D64EB8" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>20,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="25B09311" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="1996CB74" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>25,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="0206BE09" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="4907D61D" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>23,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="57B4FDFD" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="4CAE007C" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>20,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="5580BEE2" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="4A5568BE" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>20,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidTr="00EF6F9E" w14:paraId="201703B8" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidTr="000E23FC" w14:paraId="3DEF6A46" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="5CA88176" w14:textId="77777777">
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="1D954913" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Overig</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1156" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="477B68DA" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="03210D69" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>15,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="64725CFE" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="260C2EC4" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>19,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="12666866" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="3C6AE2D5" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>16,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="7DBFC8A6" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="6B8CD6C0" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="41817FF7" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="151767A2" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>16,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00CB09E3" w:rsidR="003E6856" w:rsidTr="00EF6F9E" w14:paraId="1092A628" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidTr="000E23FC" w14:paraId="46E2FE39" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="2DF66D48" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="24CCD0A7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Totaal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1156" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="61CB28EA" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="606D6C9C" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>135</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="49ED76F8" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="60EC839F" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>161,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="35F9D964" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="6C825AA1" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>147,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A1354" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="4D15AE3D" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="5FDBB398" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>146,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E8699D" w:rsidR="003E6856" w:rsidP="00EF6F9E" w:rsidRDefault="003E6856" w14:paraId="53CA3CFD" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A1354">
+          <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="000E23FC" w:rsidRDefault="0023141D" w14:paraId="0A85B7A5" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>141,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003E6856" w:rsidP="003E6856" w:rsidRDefault="003E6856" w14:paraId="64FD03C0" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="0023141D" w:rsidRDefault="0023141D" w14:paraId="0D3F9CEA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="0023141D" w:rsidRDefault="0023141D" w14:paraId="5C736611" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00520E77">
-        <w:rPr>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Derogatie deelname</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C3111A" w:rsidR="003E6856" w:rsidP="003E6856" w:rsidRDefault="003E6856" w14:paraId="7EB9B6F9" w14:textId="77777777">
-[...30 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="0023141D" w:rsidRDefault="0023141D" w14:paraId="521F88B2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In 2025 nam het aantal aanmeldingen voor een derogatievergunning verder af met 4,1% ten opzichte van 2024. Het percentage grasland op derogatiebedrijven in 2025 daalt met 2% ten opzichte van 2024 (naar 88%), maar is daarmee op een stabiel niveau met voorgaande jaren. In de Rapportage Nederlands mestbeleid 2025 wordt ook verslag gedaan over de resultaten van controles op bedrijven met een derogatievergunning voor zowel het jaar 2024 als 2025. De toezichtintensiteit in het jaar 2025 is gelijk gebleven ten opzichte van 2024 (4%). Het handhavingspercentage is in 2025 toegenomen naar 23%. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="0023141D" w:rsidRDefault="0023141D" w14:paraId="1ECBEB6F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="0023141D" w:rsidRDefault="0023141D" w14:paraId="1013C1D7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00520E77">
-        <w:rPr>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Versterkte Handhavingsstrategie Mest (VHS Mest)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C01674" w:rsidP="003E6856" w:rsidRDefault="003E6856" w14:paraId="565A2355" w14:textId="75F954F1">
-[...30 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="0023141D" w:rsidRDefault="0023141D" w14:paraId="610017A4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met de Versterkte Handhavingsstrategie Mest (VHS Mest) wordt controle en handhaving risicogericht ingezet om de naleving van regels uit het mestbeleid te vergroten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e VHS Mest zet hierbij ook in op extra handhaving van risicovolle schakels in de mestketens, zoals intermediaire ondernemingen en co-vergisters. Naast risicogerichte handhaving wordt de handhaving gebiedsgericht ingezet in die gebieden waar de grootste kans is op niet naleving van de regels. Dit gebeurt in de drie geïdentificeerde risicogebieden de Peel, de Gelderse Vallei en Twente. Hierbij wordt door diverse toezichthoudende organisaties op een risicogerichte manier samengewerkt in de analyse en de controles. Er wordt in de gebieden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>samengewerkt tussen de NVWA, RVO, Openbaar Ministerie (OM), politie, de Omgevingsdiensten (OD’s), waterschappen en provincies.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00520E77">
-[...293 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit levert naast het opsporen van niet naleving, inzichten in het gezamenlijk handhaven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="0023141D" w:rsidRDefault="0023141D" w14:paraId="5B97D3CE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="0023141D" w:rsidRDefault="0023141D" w14:paraId="6AA56EE2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Vanuit de derogatiebeschikking 2022-2025 is een verplichting opgenomen om de VHS Mest voort te zetten en de gebiedsgerichte handhaving uit te breiden tot alle regio’s waar waterkwaliteit achterblijft en uit de beoordeling blijkt dat een hoog risico op niet-naleving bestaat. De uitbreiding is in 2025 gerealiseerd waarbij in De Peel een nieuwe omgevingsdienst en waterschap aan de samenwerking is toegevoegd, en bij Twente en de Gelderse Vallei meerdere omgevingsdiensten en waterschappen aan de samenwerking zijn toegevoegd. Voor de drie gebieden zijn in 2025 de afspraken van voorgaande jaren voortgezet. De analyses en de samenwerking hebben in 2025 verhelderende onderzoeken opgeleverd. Daarnaast is samengewerkt aan complexe zaken met een positief resultaat. Ook is in 2024 en 2025 gefocust op het op de juiste wijze verantwoorden van de voorraden mest in opslagen bij stoppende bedrijven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="0023141D" w:rsidRDefault="0023141D" w14:paraId="679BC744" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="0023141D" w:rsidRDefault="0023141D" w14:paraId="5E385C82" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De inzet van de RVO en de NVWA op inspectie van intermediairs, geïdentificeerd als risicovolle schakel in de VHS, blijft onverminderd hoog. Daarnaast is er in 2025 extra risicogerichte inzet op akkerbouwbedrijven. Ook is voldaan aan de derogatievoorwaarde om minimaal 5% van alle derogatiebedrijven fysiek te controleren: in 2025 zijn in totaal 726 derogatiebedrijven geïnspecteerd. Verder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>is in 2025 7% van alle bedrijven met varkens gecontroleerd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E6856" w:rsidP="003E6856" w:rsidRDefault="003E6856" w14:paraId="7742064F" w14:textId="77777777">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="0023141D" w:rsidRDefault="0023141D" w14:paraId="3341DB24" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="0023141D" w:rsidRDefault="0023141D" w14:paraId="0080CDD9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Voortzetting jaarlijkse rapportages</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C01674" w:rsidP="003E6856" w:rsidRDefault="003E6856" w14:paraId="6C18498F" w14:textId="4233E417">
-[...87 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="0023141D" w:rsidRDefault="0023141D" w14:paraId="6865A22C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de afloop van de derogatiebeschikking vervalt ook de monitorings- en rapportageverplichting waaraan op dit moment invulling wordt gegeven middels de derogatierapportage en de rapportage Nederlands mestbeleid. Voor 2027 zal er nog een laatste derogatierapportage worden opgesteld met de definitieve cijfers over de waterkwaliteit voor het laatste jaar van de derogatie (2025). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="0023141D" w:rsidRDefault="0023141D" w14:paraId="1E0B4F80" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="0023141D" w:rsidRDefault="0023141D" w14:paraId="32F59474" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Eerder heeft mijn voorganger u geïnformeerd de derogatierapportage na 2027 te vervangen met een jaarlijkse kennisnotitie over de waterkwaliteit en landbouwpraktijk op bedrijven die onderdeel zijn van het Landelijk Meetnet effecten Mestbeleid (LMM).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In vergelijking met de derogatierapportage, zal deze kennisnotitie minder omvangrijk zijn. Omdat ik het van belang acht uw Kamer ook jaarlijks te blijven informeren over de inzet op de toezicht en handhaving van het mestbeleid, heb ik besloten ook de jaarlijkse rapportage Nederlands mestbeleid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Eerder heeft mijn voorganger u geïnformeerd de derogatierapportage na 2027 te vervangen met een jaarlijkse kennisnotitie over de waterkwaliteit en landbouwpraktijk op bedrijven die onderdeel zijn van het Landelijk Meetnet effecten Mestbeleid (LMM).</w:t>
-[...30 lines deleted...]
-        <w:t>De Europese Commissie zal hierover ook op gepaste wijze geïnformeerd worden.</w:t>
+        <w:t>voort te zetten middels een kennisnotitie. Hierbij zullen enkele aanpassingen worden doorgevoerd ten opzichte van de huidige vorm van rapporteren, nu de rapportage- en monitoringsverplichting vanuit de derogatiebeschikking komen te vervallen. Op deze manier hoop ik de informatievoorziening over de inzet op toezicht en handhaving van het mestbeleid, als ook de waterkwaliteit en landbouwpraktijk op landbouwbedrijven, zo volledig mogelijk voort te zetten. De Europese Commissie zal hierover ook op gepaste wijze geïnformeerd worden.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidRPr="00EC58D9" w:rsidR="003E6856" w:rsidP="003E6856" w:rsidRDefault="003E6856" w14:paraId="15DB5518" w14:textId="77777777"/>
-[...39 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+    <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="00444AA3" w:rsidRDefault="0023141D" w14:paraId="124CED67" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00444AA3" w:rsidR="00444AA3" w:rsidP="00444AA3" w:rsidRDefault="00444AA3" w14:paraId="5C4385A1" w14:textId="226360A9">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444AA3" w:rsidR="0023141D" w:rsidP="00444AA3" w:rsidRDefault="0023141D" w14:paraId="4AA0D174" w14:textId="62152687">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444AA3" w:rsidR="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Essen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444AA3" w:rsidR="00FE0FA3" w:rsidP="00444AA3" w:rsidRDefault="00FE0FA3" w14:paraId="68C9A077" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00444AA3" w:rsidR="00FE0FA3" w:rsidSect="0023141D">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6727B64B" w14:textId="77777777" w:rsidR="009845F4" w:rsidRDefault="009845F4">
+    <w:p w14:paraId="637B13D3" w14:textId="77777777" w:rsidR="0040740E" w:rsidRDefault="0040740E" w:rsidP="0023141D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79893CCD" w14:textId="77777777" w:rsidR="009845F4" w:rsidRDefault="009845F4"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79F18C2E" w14:textId="77777777" w:rsidR="009845F4" w:rsidRDefault="009845F4">
+    <w:p w14:paraId="3EAB3DCD" w14:textId="77777777" w:rsidR="0040740E" w:rsidRDefault="0040740E" w:rsidP="0023141D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="429BB659" w14:textId="77777777" w:rsidR="009845F4" w:rsidRDefault="009845F4"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="800000A7" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0ABE43A2" w14:textId="4D978687" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="7CE2151E" w14:textId="77777777" w:rsidR="0023141D" w:rsidRPr="0023141D" w:rsidRDefault="0023141D" w:rsidP="0023141D">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...79 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...65 lines deleted...]
-  <w:p w14:paraId="73EE85F9" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="2C8E2881" w14:textId="77777777" w:rsidR="0023141D" w:rsidRPr="0023141D" w:rsidRDefault="0023141D" w:rsidP="0023141D">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="209684AA" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="04D94D82" w14:textId="77777777" w:rsidR="0023141D" w:rsidRPr="0023141D" w:rsidRDefault="0023141D" w:rsidP="0023141D">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71599B8D" w14:textId="77777777" w:rsidR="009845F4" w:rsidRDefault="009845F4">
+    <w:p w14:paraId="1AE6646C" w14:textId="77777777" w:rsidR="0040740E" w:rsidRDefault="0040740E" w:rsidP="0023141D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15B165B7" w14:textId="77777777" w:rsidR="009845F4" w:rsidRDefault="009845F4"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47242517" w14:textId="77777777" w:rsidR="009845F4" w:rsidRDefault="009845F4">
+    <w:p w14:paraId="10667BBE" w14:textId="77777777" w:rsidR="0040740E" w:rsidRDefault="0040740E" w:rsidP="0023141D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50AFC8BC" w14:textId="77777777" w:rsidR="009845F4" w:rsidRDefault="009845F4"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="33BB0C59" w14:textId="77777777" w:rsidR="00F139EC" w:rsidRDefault="00F139EC" w:rsidP="00F139EC">
+    <w:p w14:paraId="6AA2505D" w14:textId="77777777" w:rsidR="0023141D" w:rsidRPr="00444AA3" w:rsidRDefault="0023141D" w:rsidP="00444AA3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00DE245C">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444AA3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DE245C">
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/2026, 33037, nr. 642.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="29D578D7" w14:textId="79162151" w:rsidR="00F139EC" w:rsidRDefault="00F139EC" w:rsidP="00F139EC">
+    <w:p w14:paraId="6FF1E16A" w14:textId="77777777" w:rsidR="0023141D" w:rsidRPr="00444AA3" w:rsidRDefault="0023141D" w:rsidP="00444AA3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444AA3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">zijn de definitieve cijfers bekend. Ze komen in de jaarlijkse CBS-publicatie Dierlijke Mest en Mineralen te staan. </w:t>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In najaar zijn de definitieve cijfers bekend. Ze komen in de jaarlijkse CBS-publicatie Dierlijke Mest en Mineralen te staan. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="4AB2F8F7" w14:textId="7382DAA0" w:rsidR="003E6856" w:rsidRPr="002270A2" w:rsidRDefault="003E6856" w:rsidP="003E6856">
+    <w:p w14:paraId="2D619359" w14:textId="77777777" w:rsidR="0023141D" w:rsidRPr="00444AA3" w:rsidRDefault="0023141D" w:rsidP="00444AA3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002270A2">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444AA3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002270A2">
-[...75 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In de tabellen in deze Kamerbrief zijn de cijfers over de fosfaat- en stikstofproductie in 2025 opgenomen. Ten opzichte van 2024 zijn zowel de stikstofproductie als de fosfaatproductie verder gedaald. De totale mestproductie, uitgedrukt in kilogrammen mest, nam af in 2025. Een overzicht hiervan is opgenomen in tabel 2 van de bijgevoegde Rapportage Nederlands mestbeleid 2025.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="1C1BB78E" w14:textId="0C604E1D" w:rsidR="00F02BD0" w:rsidRDefault="00F02BD0">
+    <w:p w14:paraId="135E9048" w14:textId="77777777" w:rsidR="0023141D" w:rsidRPr="00444AA3" w:rsidRDefault="0023141D" w:rsidP="00444AA3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444AA3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>36800-XIV-87</w:t>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken 36800-XIV-87</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="4F0602D5" w14:textId="77777777" w:rsidR="003E6856" w:rsidRPr="00C3111A" w:rsidRDefault="003E6856" w:rsidP="003E6856">
+    <w:p w14:paraId="2DD1D08E" w14:textId="77777777" w:rsidR="0023141D" w:rsidRPr="00444AA3" w:rsidRDefault="0023141D" w:rsidP="00444AA3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002270A2">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444AA3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002270A2">
-[...9 lines deleted...]
-        <w:t>Door afronding kan de som van de getallen afwijken van het totaal.</w:t>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Door afronding kan de som van de getallen afwijken van het totaal.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="34A77CD2" w14:textId="77777777" w:rsidR="003E6856" w:rsidRPr="00520E77" w:rsidRDefault="003E6856" w:rsidP="003E6856">
+    <w:p w14:paraId="653AAC7A" w14:textId="77777777" w:rsidR="0023141D" w:rsidRPr="00444AA3" w:rsidRDefault="0023141D" w:rsidP="00444AA3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C3111A">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444AA3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C3111A">
-[...21 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Plafonds uit de Meststoffenwet zoals deze golden in 2025.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="186C5D28" w14:textId="77777777" w:rsidR="003E6856" w:rsidRPr="00520E77" w:rsidRDefault="003E6856" w:rsidP="003E6856">
+    <w:p w14:paraId="16F7BCCF" w14:textId="77777777" w:rsidR="0023141D" w:rsidRPr="00444AA3" w:rsidRDefault="0023141D" w:rsidP="00444AA3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00520E77">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444AA3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00520E77">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Door afronding kan de som van de getallen afwijken van het totaal.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="103E8B58" w14:textId="77777777" w:rsidR="003E6856" w:rsidRPr="002270A2" w:rsidRDefault="003E6856" w:rsidP="003E6856">
+    <w:p w14:paraId="391307AC" w14:textId="77777777" w:rsidR="0023141D" w:rsidRPr="00444AA3" w:rsidRDefault="0023141D" w:rsidP="00444AA3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00520E77">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444AA3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00520E77">
-[...15 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Plafonds uit de Meststoffenwet zoals deze golden in 2025.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="4A747134" w14:textId="77777777" w:rsidR="003E6856" w:rsidRDefault="003E6856" w:rsidP="003E6856">
+    <w:p w14:paraId="2A1A2D59" w14:textId="77777777" w:rsidR="0023141D" w:rsidRPr="00444AA3" w:rsidRDefault="0023141D" w:rsidP="00444AA3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444AA3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00444AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/2026, 33037, nr. 641.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...91 lines deleted...]
-  <w:p w14:paraId="11F26E01" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00217880" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="7C9C23FD" w14:textId="77777777" w:rsidR="0023141D" w:rsidRPr="0023141D" w:rsidRDefault="0023141D" w:rsidP="0023141D">
     <w:pPr>
-      <w:spacing w:line="0" w:lineRule="atLeast"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...556 lines deleted...]
-  <w:p w14:paraId="70A15500" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="469D918E" w14:textId="77777777" w:rsidR="0023141D" w:rsidRPr="0023141D" w:rsidRDefault="0023141D" w:rsidP="0023141D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="02F49306" w14:textId="77777777" w:rsidR="0023141D" w:rsidRPr="0023141D" w:rsidRDefault="0023141D" w:rsidP="0023141D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="120"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...636 lines deleted...]
-    <w:rsid w:val="00FF2D8D"/>
+    <w:rsidRoot w:val="0023141D"/>
+    <w:rsid w:val="001663E9"/>
+    <w:rsid w:val="0023141D"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="0040740E"/>
+    <w:rsid w:val="00444AA3"/>
+    <w:rsid w:val="00872485"/>
+    <w:rsid w:val="00904A6C"/>
+    <w:rsid w:val="0091667E"/>
+    <w:rsid w:val="009440BC"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00A94C93"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="11AE05BE"/>
+  <w14:docId w14:val="2A8539EA"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{7F6E7A4F-9048-4A52-A7FB-B183B71B5EC4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5673,74 +3329,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5889,1145 +3546,1249 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0023141D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0023141D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0023141D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="0023141D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0023141D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0023141D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0023141D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0023141D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0023141D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0023141D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0023141D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0023141D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0023141D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0023141D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0023141D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0023141D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0023141D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0023141D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0023141D"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0023141D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0023141D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0023141D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0023141D"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0023141D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0023141D"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0023141D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0023141D"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0023141D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0023141D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0023141D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="0023141D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0023141D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:rsid w:val="00023E9A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="0023141D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0023141D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="0023141D"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="0023141D"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="0023141D"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="0023141D"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0023141D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="0023141D"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="0023141D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="0023141D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0023141D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="0023141D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normaalweb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0023141D"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabelraster1">
+    <w:name w:val="Tabelraster1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:next w:val="Tabelraster"/>
+    <w:rsid w:val="0023141D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NotaGegeven">
-[...226 lines deleted...]
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00BA1397"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0023141D"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
-[...4 lines deleted...]
-    <w:rsid w:val="00C82AFE"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:rsid w:val="0023141D"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelraster">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="0023141D"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...292 lines deleted...]
-    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Voetnootmarkering">
-[...52 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00444AA3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="0" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>5</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>10529</ap:Characters>
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>1938</ap:Words>
+  <ap:Characters>10661</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>87</ap:Lines>
-  <ap:Paragraphs>24</ap:Paragraphs>
+  <ap:Lines>88</ap:Lines>
+  <ap:Paragraphs>25</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>12419</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>12574</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>