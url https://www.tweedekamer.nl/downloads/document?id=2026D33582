--- v0 (2026-06-30)
+++ v1 (2026-08-14)
@@ -1,4508 +1,1336 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="006F0EF6" w:rsidP="00CF2FA1" w:rsidRDefault="006F0EF6" w14:paraId="0A4045DC" w14:textId="77777777">
-[...74 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="00E12B76" w:rsidP="00E12B76" w:rsidRDefault="003146B8" w14:paraId="7931E25C" w14:textId="72141C71">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12B76" w:rsidR="00E12B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>501-30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12B76" w:rsidR="00E12B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Raad voor Concurrentievermogen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="00E12B76" w:rsidP="00E12B76" w:rsidRDefault="00E12B76" w14:paraId="1CCD55C1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12B76" w:rsidR="003146B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>706</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E12B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Economische Zaken en Klimaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="003146B8" w:rsidP="00E12B76" w:rsidRDefault="00E12B76" w14:paraId="460D2147" w14:textId="08B98E94">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="00E12B76" w:rsidP="00E12B76" w:rsidRDefault="00E12B76" w14:paraId="6C8084C6" w14:textId="406F3563">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 29 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="003146B8" w:rsidP="00E12B76" w:rsidRDefault="003146B8" w14:paraId="2DA7FC86" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="003146B8" w:rsidP="00E12B76" w:rsidRDefault="003146B8" w14:paraId="00C28BF2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 9 en 10 juli organiseert het Iers Voorzitterschap een informele Raad voor Concurrentievermogen (RvC) over het onderdeel industrie en interne markt. Met deze brief stuur ik u de geannoteerde agenda met daarin een beschrijving van de discussiepunten en de Nederlandse inzet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="003146B8" w:rsidP="00E12B76" w:rsidRDefault="003146B8" w14:paraId="427F6CA6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="00E12B76" w:rsidP="00E12B76" w:rsidRDefault="00E12B76" w14:paraId="618C90E0" w14:textId="583070CB">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Economische Zaken en Klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="003146B8" w:rsidP="00E12B76" w:rsidRDefault="003146B8" w14:paraId="1BEE1DB8" w14:textId="5B1B3537">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12B76" w:rsidR="00E12B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Herbert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="00E12B76" w:rsidP="00E12B76" w:rsidRDefault="00E12B76" w14:paraId="41382E5C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="003146B8" w:rsidP="00E12B76" w:rsidRDefault="003146B8" w14:paraId="50486547" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F0EF6" w:rsidP="00CF2FA1" w:rsidRDefault="006F0EF6" w14:paraId="0B0E9657" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="003146B8" w:rsidP="00E12B76" w:rsidRDefault="003146B8" w14:paraId="04623C7F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Beleidsdiscussie over de financieringskloof voor opschaling in Europa</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Beleidsdiscussie over de financieringskloof voor opschaling in Europa </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="003146B8" w:rsidP="00E12B76" w:rsidRDefault="003146B8" w14:paraId="47B79699" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="003146B8" w:rsidP="00E12B76" w:rsidRDefault="003146B8" w14:paraId="691949D7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Toelichting agendapunt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="003146B8" w:rsidP="00E12B76" w:rsidRDefault="003146B8" w14:paraId="0A32AA48" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het voorzitterschap vraagt de Raad om een discussie over de financieringskloof voor opschaling in Europa. Volgens het voorzitterschap wordt deze veroorzaakt door de beperkte omvang en diepte van durfkapitaal- en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>private-equity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fondsen. Daarom wordt de Raad gevraagd welke overheidsinstrumenten en hervormingen van de regelgeving nodig zijn om investeringen te ondersteunen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="003146B8" w:rsidP="00E12B76" w:rsidRDefault="003146B8" w14:paraId="54BB3238" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="003146B8" w:rsidP="00E12B76" w:rsidRDefault="003146B8" w14:paraId="2C8272AD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nederlandse inzet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="003146B8" w:rsidP="00E12B76" w:rsidRDefault="003146B8" w14:paraId="237612A4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoewel de Nederlandse durfkapitaalmarkt zich sterk ontwikkelt, blijven knelpunten bestaan. Het belangrijkste is de financiering van scale-ups met grote financieringsbehoefte, in het bijzonder voor sectoren zoals deeptech. Voor de doorgroei van startups naar scale-ups blijft het kabinet inzetten op instrumenten als de SEED Capital regeling en de Vroegefasefinanciering en de inzet van de ROM’s en Invest-NL (in 2025 versterkt met 600 miljoen euro). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="003146B8" w:rsidP="00E12B76" w:rsidRDefault="003146B8" w14:paraId="03B5F579" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="003146B8" w:rsidP="00E12B76" w:rsidRDefault="003146B8" w14:paraId="7696D8E7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aanvullend wordt er ook gewerkt aan het mobiliseren van institutioneel kapitaal via bijvoorbeeld een voorgenomen toekenning van 200 miljoen euro aan ETCI 2.0 en via het initiatief van Invest-NL voor een fonds-in-fonds met de Nederlandse pensioenfondsen. Daarnaast blijft het kabinet zich inzetten voor de verdieping en integratie van de Europese kapitaalmarktunie om het aanbod van financiering, in het bijzonder meer risicodragende financiering, te bevorderen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="003146B8" w:rsidP="00E12B76" w:rsidRDefault="003146B8" w14:paraId="140C0DBB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="003146B8" w:rsidP="00E12B76" w:rsidRDefault="003146B8" w14:paraId="2D77837F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland zal tijdens de Raad pleiten voor het gebruik van Blended Finance instrumenten, volgens het model van het nieuwe Nederlandse Blended Finance Instrument (250 miljoen euro). Dit instrument richt zich op de opschaling van start- en scale-ups met een significante kapitaalbehoefte. Ook zal Nederland inbrengen dat moet worden ingezet op opschalingsfinanciering binnen de huidige en toekomstige EU-begroting, o.a. via de Europese Innovatie Raad, het Scaleup Europa Fonds en het Europees Concurrentievermogenfonds (ECF). Dit is conform de onderhandelingsinzet van Nederland voor het Meerjarig Financieel Kader (MKF). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="003146B8" w:rsidP="00E12B76" w:rsidRDefault="003146B8" w14:paraId="5CFC5A54" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="003146B8" w:rsidP="00E12B76" w:rsidRDefault="003146B8" w14:paraId="58223563" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tot slot zal Nederland in de interventie wederom aandacht vragen voor het aanpassen van de definitie van ondernemingen in moeilijkheden (OiM). De huidige definitie van ondernemingen in moeilijkheden in de staatssteunregels (AGVV en de richtsnoeren voor reddings- en herstructureringssteun) beperkt de toegang tot staatssteun voor innovatieve start-ups en scale-ups en daarmee de mogelijkheden voor opschaling van deze bedrijven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="003146B8" w:rsidP="00E12B76" w:rsidRDefault="003146B8" w14:paraId="3366EDE2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="003146B8" w:rsidP="00E12B76" w:rsidRDefault="003146B8" w14:paraId="0EC0C58E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Tijdens de RvC van 28 mei is er ook aandacht gevraagd voor bovenstaand punt. Naar aanleiding van het Joint Statement Undertakings in Difficulty under the General Block Exemption Regulation, heeft de Commissie aangegeven de OiM-definitie aan te passen. De Nederlandse inzet benadrukt dat de inhoud van deze nieuwe definitie voldoende duidelijk moet zijn en dat snelheid van cruciaal belang is om te voorkomen dat Nederlandse innovatieve ondernemingen aarzelen subsidieverzoeken in te dienen of dat deze moeten worden afgewezen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="003146B8" w:rsidP="00E12B76" w:rsidRDefault="003146B8" w14:paraId="146792E2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="003146B8" w:rsidP="00E12B76" w:rsidRDefault="003146B8" w14:paraId="647AA7B7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beleidsdebat de verduurzaming van de industrie met oog voor de  concurrentiepositie  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="003146B8" w:rsidP="00E12B76" w:rsidRDefault="003146B8" w14:paraId="5080F97C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="003146B8" w:rsidP="00E12B76" w:rsidRDefault="003146B8" w14:paraId="7EEFFA5C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C5B8D">
-        <w:rPr>
+      <w:r w:rsidRPr="00E12B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Toelichting agendapunt</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E4388B" w:rsidR="006F0EF6" w:rsidP="00CF2FA1" w:rsidRDefault="006F0EF6" w14:paraId="517633A3" w14:textId="77777777">
-[...13 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="003146B8" w:rsidP="00E12B76" w:rsidRDefault="003146B8" w14:paraId="5764A656" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Iers voorzitterschap vraagt de Raad te reflecteren op de vraag hoe we in Europa onze industrie concurrerend houden terwijl we gelijktijdig ook blijven inzetten op de verduurzaming van de industrie.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="003146B8" w:rsidP="00E12B76" w:rsidRDefault="003146B8" w14:paraId="4B4E2874" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="003146B8" w:rsidP="00E12B76" w:rsidRDefault="003146B8" w14:paraId="1072C39C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>private-equity</w:t>
-[...13 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Nederlandse inzet </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="003146B8" w:rsidP="00E12B76" w:rsidRDefault="003146B8" w14:paraId="1DC6E681" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Nederlandse inzet ten aanzien van dit onderwerp is dat het verbeteren van Europees concurrentievermogen hand in hand moet gaan met de verduurzaming van de industrie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="003146B8" w:rsidP="00E12B76" w:rsidRDefault="003146B8" w14:paraId="7285AA7E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="003146B8" w:rsidP="00E12B76" w:rsidRDefault="003146B8" w14:paraId="0CEA967E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de Europese discussie over industriebeleid, pleit Nederland voor focus op strategische markten die bijdragen aan toekomstige economische groei, weerbaarheid en verduurzaming. Nederland acht verduurzaming in combinatie met gericht industriebeleid noodzakelijk. Beide ziet het kabinet als randvoorwaardelijk voor een sterk concurrentievermogen en grotere weerbaarheid, bijvoorbeeld door afhankelijkheden te verminderen en meer zelfvoorzienend in ons energiegebruik te worden. Naast het opbouwen en stimuleren van nieuwe en strategische markten, moet er daarom ook aandacht blijven voor de energie-intensieve industrie. Daarbij is aandacht nodig voor een meer gecoördineerde aanpak van problematiek rond randvoorwaarden (vergunningverlening, energie-infrastructuur) en verbetering van markttoegang voor (innovatieve) producten en bedrijven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="003146B8" w:rsidP="00E12B76" w:rsidRDefault="003146B8" w14:paraId="1E9C16D9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="003146B8" w:rsidP="00E12B76" w:rsidRDefault="003146B8" w14:paraId="652549B6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Een belangrijk onderdeel om dit uit te voeren is de Industrial Accelerator Act (IAA). In het BNC-fiche en de recente beantwoording van SO-vragen hebben de minister van Klimaat en Groene Groei en ikzelf uiteengezet hoe wij de IAA willen verbeteren om bovenstaande doelen te bereiken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12B76">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00E12B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="003146B8" w:rsidP="00E12B76" w:rsidRDefault="003146B8" w14:paraId="6289C4E0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C5B8D">
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="003146B8" w:rsidP="00E12B76" w:rsidRDefault="003146B8" w14:paraId="5A52A595" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Nederlandse inzet</w:t>
-[...52 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-        <w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Krachtenveld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="003146B8" w:rsidP="00E12B76" w:rsidRDefault="003146B8" w14:paraId="2FA727A9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het Europese krachtenveld zijn verschillende stromen te onderscheiden hoe de transitie naar een weerbaar en concurrerende industrie moet worden vormgegeven. Over de noodzaak voor ingrijpen vanuit de EU en lidstaten bestaat wel consensus. Echter, de startpositie verschilt per lidstaat. Afhankelijk van de industriële sectoren, de energiemix en lidstaatspecifieke problemen rondom randvoorwaarden wordt de positie in het IAA-debat bepaald. De verwachting is dat gedurende de onderhandelingen over de IAA het krachtenveld zich vrij snel en duidelijker zal aftekenen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="003146B8" w:rsidP="00E12B76" w:rsidRDefault="003146B8" w14:paraId="3AA952C4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="003146B8" w:rsidP="00E12B76" w:rsidRDefault="003146B8" w14:paraId="0CD8F0EA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Lunchdebat over de interne markt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="003146B8" w:rsidP="00E12B76" w:rsidRDefault="003146B8" w14:paraId="799EEDF6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="003146B8" w:rsidP="00E12B76" w:rsidRDefault="003146B8" w14:paraId="611BF5F8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...46 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00E12B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Toelichting agendapunt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="003146B8" w:rsidP="00E12B76" w:rsidRDefault="003146B8" w14:paraId="08B811D3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tijdens de lunch wenst het voorzitterschap met lidstaten van gedachten te wisselen over de gedeelde verantwoordelijkheid van lidstaten om resultaten te boeken bij het wegnemen van belemmeringen op de Europese interne markt. Het kabinet verwelkomt deze discussie. Recent heeft het kabinet een geactualiseerde interne-marktactieagenda aan de Kamer gestuurd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12B76">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00E12B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze bevat een kabinetsbrede lijst met acties om de interne markt te versterken en belemmeringen weg te nemen. Ook zet het kabinet in op betere, met name meer uniforme, toepassing van interne marktregels. Dit sluit allemaal aan bij het voornemen uit het coalitieakkoord om de interne markt te voltooien, in te zetten op zoveel mogelijk harmonisatie van regels die ondernemers raken en afspraken te maken met toezichthouders, zodat zij regels niet strenger interpreteren dan nodig is. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="003146B8" w:rsidP="00E12B76" w:rsidRDefault="003146B8" w14:paraId="18908041" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="003146B8" w:rsidP="00E12B76" w:rsidRDefault="003146B8" w14:paraId="7A9504B8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Toelichting agendapunt</w:t>
-[...9 lines deleted...]
-        <w:rPr>
+        <w:t>Nederlandse inzet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="003146B8" w:rsidP="00E12B76" w:rsidRDefault="003146B8" w14:paraId="41E2EF25" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland is sinds 2022 de enige lidstaat met een eigen interne-marktactieagenda. Deze waarborgt dat er op alle beleidsterreinen stappen kunnen worden gezet ter versterking van de interne markt. De agenda is dan ook vastgesteld in de ministerraad, wat het politiek eigenaarschap en de gezamenlijke verantwoordelijkheid van het kabinet onderstreept. Lidstaten zijn immers verantwoordelijk voor het gros van de belemmeringen op de interne markt en hebben zodoende ook een verantwoordelijkheid bij het wegnemen. Dat kan de  Commissie zelf slechts in beperkte mate. Net als de Nederlandse actieagenda bevat de vorig jaar in mei gepresenteerde Europese interne-marktstrategie concrete acties op diverse beleidsterreinen. Inhoudelijk sluiten de nationale agenda en de Europese strategie goed op elkaar aan. Nederland zal dan ook oproepen tot het overgaan op concrete acties en de eigen verantwoordelijkheid van lidstaten bepleiten.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="003146B8" w:rsidP="00E12B76" w:rsidRDefault="003146B8" w14:paraId="39FD3249" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="003146B8" w:rsidP="00E12B76" w:rsidRDefault="003146B8" w14:paraId="417EFE2D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00E12B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...65 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Krachtenveld</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F0EF6" w:rsidP="00CF2FA1" w:rsidRDefault="006F0EF6" w14:paraId="2A93E38F" w14:textId="77777777">
-[...113 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="003146B8" w:rsidP="00E12B76" w:rsidRDefault="003146B8" w14:paraId="3FE9CE27" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ten algemene is er onder lidstaten veel steun voor versterking van de interne markt, maar als het om concrete acties gaat, spelen er, ook binnen lidstaten en tussen ministeries, vaak andere specifieke belangen. Daardoor is het uitdagend om belemmeringen daadwerkelijk weg te nemen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7691A" w:rsidR="006F0EF6" w:rsidP="00CF2FA1" w:rsidRDefault="006F0EF6" w14:paraId="62FBA858" w14:textId="77777777"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="003146B8" w:rsidP="00E12B76" w:rsidRDefault="003146B8" w14:paraId="079684CA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E12B76" w:rsidR="006F53E6" w:rsidP="00E12B76" w:rsidRDefault="006F53E6" w14:paraId="3470EBF6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00E12B76" w:rsidR="006F53E6" w:rsidSect="003146B8">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="082E886B" w14:textId="77777777" w:rsidR="00693079" w:rsidRDefault="00693079">
+    <w:p w14:paraId="7021AFE3" w14:textId="77777777" w:rsidR="004D2D06" w:rsidRDefault="004D2D06" w:rsidP="003146B8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C341AAE" w14:textId="77777777" w:rsidR="00693079" w:rsidRDefault="00693079"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23866FEF" w14:textId="77777777" w:rsidR="00693079" w:rsidRDefault="00693079">
+    <w:p w14:paraId="6EAF15EB" w14:textId="77777777" w:rsidR="004D2D06" w:rsidRDefault="004D2D06" w:rsidP="003146B8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7780EF20" w14:textId="77777777" w:rsidR="00693079" w:rsidRDefault="00693079"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...41 lines deleted...]
-  </w:font>
   <w:font w:name="Verdana-Bold">
+    <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="33557AE6" w14:textId="06A19D9A" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="29C660EA" w14:textId="77777777" w:rsidR="003146B8" w:rsidRPr="003146B8" w:rsidRDefault="003146B8" w:rsidP="003146B8">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...106 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...75 lines deleted...]
-  <w:p w14:paraId="392771AA" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="797FBDAC" w14:textId="77777777" w:rsidR="003146B8" w:rsidRPr="003146B8" w:rsidRDefault="003146B8" w:rsidP="003146B8">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3940623F" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="32591189" w14:textId="77777777" w:rsidR="003146B8" w:rsidRPr="003146B8" w:rsidRDefault="003146B8" w:rsidP="003146B8">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A3CA702" w14:textId="77777777" w:rsidR="00693079" w:rsidRDefault="00693079">
+    <w:p w14:paraId="75A5EAC8" w14:textId="77777777" w:rsidR="004D2D06" w:rsidRDefault="004D2D06" w:rsidP="003146B8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13DFD70A" w14:textId="77777777" w:rsidR="00693079" w:rsidRDefault="00693079"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="508B56BD" w14:textId="77777777" w:rsidR="00693079" w:rsidRDefault="00693079">
+    <w:p w14:paraId="4E333526" w14:textId="77777777" w:rsidR="004D2D06" w:rsidRDefault="004D2D06" w:rsidP="003146B8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C8B7A3D" w14:textId="77777777" w:rsidR="00693079" w:rsidRDefault="00693079"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="2AF15C69" w14:textId="0A75006E" w:rsidR="006F0EF6" w:rsidRDefault="006F0EF6" w:rsidP="006F0EF6">
+    <w:p w14:paraId="2A84C9E4" w14:textId="77777777" w:rsidR="003146B8" w:rsidRPr="00E12B76" w:rsidRDefault="003146B8" w:rsidP="00E12B76">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="546D19A4">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B76">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E12B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 22112-4306; Kamerstuk 22112-4352</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="0872FDF1" w14:textId="77777777" w:rsidR="006F0EF6" w:rsidRDefault="006F0EF6" w:rsidP="006F0EF6">
+    <w:p w14:paraId="434205C5" w14:textId="7FEC8296" w:rsidR="003146B8" w:rsidRPr="00E12B76" w:rsidRDefault="003146B8" w:rsidP="00E12B76">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B76">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 22112 nr. 4361.</w:t>
+      <w:r w:rsidRPr="00E12B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 22112 nr. 4361</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...96 lines deleted...]
-  <w:p w14:paraId="3AE147D0" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="49075405" w14:textId="77777777" w:rsidR="003146B8" w:rsidRPr="003146B8" w:rsidRDefault="003146B8" w:rsidP="003146B8">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...41 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...561 lines deleted...]
-  <w:p w14:paraId="35BD648C" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="6082FCD7" w14:textId="77777777" w:rsidR="003146B8" w:rsidRPr="003146B8" w:rsidRDefault="003146B8" w:rsidP="003146B8">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1266 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="721931CD" w14:textId="77777777" w:rsidR="003146B8" w:rsidRPr="003146B8" w:rsidRDefault="003146B8" w:rsidP="003146B8">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...1305 lines deleted...]
-    <w:rsid w:val="7F979D0B"/>
+    <w:rsidRoot w:val="003146B8"/>
+    <w:rsid w:val="002C2437"/>
+    <w:rsid w:val="003146B8"/>
+    <w:rsid w:val="004D2D06"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00A34F1D"/>
+    <w:rsid w:val="00D95EF5"/>
+    <w:rsid w:val="00E12B76"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3FD6C962"/>
+  <w14:docId w14:val="58AB6BC1"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{549EF6C7-9898-4B13-87DB-AA4937F08826}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4651,1318 +1479,1171 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="003146B8"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="003146B8"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="003146B8"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="003146B8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003146B8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003146B8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003146B8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003146B8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003146B8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...368 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:uiPriority w:val="1"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="003146B8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:uiPriority w:val="1"/>
-[...9 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003146B8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:uiPriority w:val="1"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003146B8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="003146B8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003146B8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003146B8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003146B8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003146B8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003146B8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="003146B8"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="003146B8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="003146B8"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="003146B8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="003146B8"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="003146B8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="003146B8"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="003146B8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="003146B8"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="003146B8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="003146B8"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="003146B8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="003146B8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="003146B8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="003146B8"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003146B8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="003146B8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="003146B8"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="003146B8"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="003146B8"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003146B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="003146B8"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003146B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="003146B8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003146B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="003146B8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00277DEC"/>
+    <w:rsid w:val="003146B8"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar1">
-[...152 lines deleted...]
-    <w:uiPriority w:val="34"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00024BD8"/>
-[...93 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00E12B76"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>6523</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1211</ap:Words>
+  <ap:Characters>6666</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>54</ap:Lines>
+  <ap:Lines>55</ap:Lines>
   <ap:Paragraphs>15</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7694</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7862</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>