--- v0 (2026-06-30)
+++ v1 (2026-08-15)
@@ -1,5253 +1,919 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="007426AA" w:rsidR="00340ECA" w:rsidP="002324AF" w:rsidRDefault="00340ECA" w14:paraId="7384C021" w14:textId="77777777">
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="4D48E53C" w14:textId="652F2AC2">
       <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>AH 2413</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="52E7D744" w14:textId="424E34B5">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00375C74">
+        <w:t>2026Z09754</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="50A15A57" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="622A87A0" w14:textId="24E4CDC2">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...48 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00D25B3E">
         <w:rPr>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00677EFC" w:rsidP="002324AF" w:rsidRDefault="00677EFC" w14:paraId="34C1C5EF" w14:textId="77777777">
+        <w:t>Antwoord van minister Van Essen (Landbouw, Visserij, Voedselzekerheid en Natuur) (ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  29 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="0756F1BE" w14:textId="77777777">
       <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rStyle w:val="Zwaar"/>
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000752D6" w:rsidP="002324AF" w:rsidRDefault="000752D6" w14:paraId="08D34316" w14:textId="77777777"/>
-[...17 lines deleted...]
-    <w:p w:rsidR="00C25A1D" w:rsidP="002324AF" w:rsidRDefault="00C25A1D" w14:paraId="5FD2E946" w14:textId="77777777">
+    <w:p w:rsidRPr="00375C74" w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="55D34BEF" w14:textId="7223A769">
       <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D42CA">
         <w:rPr>
-          <w:rStyle w:val="Zwaar"/>
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2134</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="233A1CA1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C25A1D" w:rsidP="002324AF" w:rsidRDefault="00944B55" w14:paraId="394C0AE1" w14:textId="77777777">
-[...29 lines deleted...]
-    <w:p w:rsidR="002324AF" w:rsidP="002324AF" w:rsidRDefault="00375C74" w14:paraId="679F4A0E" w14:textId="0448CE00">
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="07690690" w14:textId="77777777">
       <w:r w:rsidRPr="00375C74">
         <w:t>1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00375C74" w:rsidP="002324AF" w:rsidRDefault="00375C74" w14:paraId="478FC4FF" w14:textId="56993089">
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="632D6D05" w14:textId="77777777">
       <w:r w:rsidRPr="00375C74">
         <w:t>Bent u bekend met het artikel in het AD van 5 april 2026, getiteld 'Raakt Iran-oorlog ook productie kunstmest en ons voedsel? 'Het kan nijpend worden''?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00375C74" w:rsidP="002324AF" w:rsidRDefault="00375C74" w14:paraId="17BAAB19" w14:textId="77777777"/>
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="2635469E" w14:textId="77777777">
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="60BC472F" w14:textId="77777777"/>
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="3203C545" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="64E2D70A" w14:textId="77777777">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (CDA) is er op dit moment voor Nederland geen aanleiding om te twijfelen aan de leveringszekerheid van kunstmest</w:t>
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="55B3B0D2" w14:textId="77777777">
+      <w:r>
+        <w:t>Ja, ik ben bekend met dit artikel. Zoals ik ook heb aangegeven in de antwoorden op de Kamervragen van de leden Lohman en Koorevaar (CDA) is er op dit moment voor Nederland geen aanleiding om te twijfelen aan de leveringszekerheid van kunstmest</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="6D608AF3" w14:textId="77777777"/>
-    <w:p w:rsidR="002324AF" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="6C0086B2" w14:textId="14BEDA93">
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="69935070" w14:textId="77777777"/>
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="5381C4F5" w14:textId="77777777">
       <w:r w:rsidRPr="00375C74">
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="6A586C39" w14:textId="3CEF8087">
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="346DD6E7" w14:textId="77777777">
       <w:r w:rsidRPr="00375C74">
         <w:t xml:space="preserve">Bent u bekend met het artikel van RTV Noord van 17 april 2026, getiteld 'Boeren voeren eigen mest af en kopen kunstmest: 'Volslagen maf''? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="44549986" w14:textId="77777777"/>
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="7F994AF6" w14:textId="031128BD">
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="74DA24F8" w14:textId="77777777"/>
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="6FC9421D" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00E10DB5" w14:paraId="36DDAD5D" w14:textId="5765FB02">
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="16FA54D7" w14:textId="77777777">
       <w:r>
         <w:t>Ja.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="572B5707" w14:textId="77777777"/>
-    <w:p w:rsidR="002324AF" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="3B8E5B39" w14:textId="77777777">
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="1C956ACA" w14:textId="77777777"/>
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="2B2E8114" w14:textId="77777777">
       <w:r w:rsidRPr="00375C74">
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="3B763D13" w14:textId="2AD4AA19">
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="321AB0DC" w14:textId="77777777">
       <w:r w:rsidRPr="00375C74">
         <w:t>Welke concrete maatregelen neemt u op dit moment om te voorkomen dat de stijgende kunstmestprijzen zich vertalen in hogere voedselproductieprijzen en dalende rentabiliteit voor Nederlandse boeren?  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="4211E854" w14:textId="77777777"/>
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="440AC3F8" w14:textId="1D0253E4">
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="44FFC489" w14:textId="77777777"/>
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="232382BB" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DB1655" w:rsidR="00BB7158" w:rsidP="002324AF" w:rsidRDefault="00BB7158" w14:paraId="1AE75CB6" w14:textId="72B64B57">
+    <w:p w:rsidRPr="00DB1655" w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="245AF3F0" w14:textId="77777777">
       <w:r>
         <w:t>Deze maatregelen worden vooral in Europees verband genomen. Op 19 mei jl. heeft de Europese Commissie het Actieplan Meststoffen (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Fertiliser</w:t>
-[...10 lines deleted...]
-        <w:t>gepresenteerd waarin een scala aan maatregelen wordt gepresenteerd om zo de beschikbaarheid, betaalbaarheid en strategische autonomie van meststoffen in de EU te versterken. Hieronder vallen ook acties om de effecten van gestegen kunstmestprijzen te kunnen mitigeren</w:t>
+        <w:t xml:space="preserve">Fertiliser Action Plan) </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">gepresenteerd waarin een scala aan maatregelen wordt gepresenteerd om zo de beschikbaarheid, betaalbaarheid en strategische autonomie van </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>meststoffen in de EU te versterken. Hieronder vallen ook acties om de effecten van gestegen kunstmestprijzen te kunnen mitigeren</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r>
-        <w:t>. Binnenkort zal de</w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="002324AF" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="769D85A7" w14:textId="77777777">
+        <w:t>. Binnenkort zal de Kamer met een BNC-fiche worden geïnformeerd over het kabinetsstandpunt ten aanzien van de inhoud hiervan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="504CF3E9" w14:textId="77777777"/>
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="3336148D" w14:textId="77777777">
       <w:r w:rsidRPr="00375C74">
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="409F7CCE" w14:textId="731137FB">
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="3CBF3612" w14:textId="77777777">
       <w:r w:rsidRPr="00375C74">
         <w:t>Kunt u bevestigen dat een Nederlandse boer die zijn gebruiksnorm voor dierlijke meststoffen heeft bereikt géén extra dierlijke mest meer mag uitrijden – ook niet als hij nog behoefte heeft aan extra stikstof – en daardoor wordt gedwongen kunstmest aan te kopen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="4183D42F" w14:textId="77777777"/>
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="796FF7BF" w14:textId="77777777">
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="0E8A2A02" w14:textId="77777777"/>
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="657A3D8E" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00AB7D7B" w14:paraId="57805112" w14:textId="3B5FAEE6">
-[...34 lines deleted...]
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="70B314F3" w14:textId="74E09E35">
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="1D985E95" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De agrariër mag stikstof aanwenden binnen de totale stikstofgebruiksnorm, waarbij de stikstof vanuit verschillende bronnen (dierlijke mest, minerale meststoffen en andere organische meststoffen dan dierlijke mest) kan worden gebruikt. Een agrariër die zijn stikstofgebruiksnorm voor dierlijke meststoffen heeft bereikt mag geen extra dierlijke mest meer uitrijden, ook als er nog behoefte is aan extra stikstof voor de gewasgroei. Sinds 12 juni jl. mag bovenop de stikstofgebruiksnorm voor dierlijke mest onder voorwaarden tot 80 kg stikstof per hectare per jaar uit Renure-meststoffen worden aangewend (binnen de totaal stikstofgebruiksnorm). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="7971467A" w14:textId="77777777"/>
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="09A9BA0C" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Ik herken mij niet in het geschetste beeld dat een agrariër door deze stikstofgebruiksnormen wordt gedwongen extra kunstmest aan te kopen. Een agrariër zal hierin zelf een afweging maken en zal bij deze afweging de prijs van kunstmest en de extra opbrengst die extra stikstofbemesting kan opleveren betrekken. Ook kan worden gekozen voor andere stikstofhoudende meststoffen zoals compost of voor het inzaaien van klaver om stikstof uit de lucht te binden. Tenslotte </w:t>
       </w:r>
       <w:r w:rsidRPr="00B60AB1">
         <w:t xml:space="preserve">is de inzaai van vanggewassen ook effectief voor het binden van overgebleven stikstof in de bodem </w:t>
       </w:r>
-      <w:r w:rsidR="00BB7158">
+      <w:r>
         <w:t xml:space="preserve">en om deze vastgelegde stikstof in het nieuwe teeltseizoen beschikbaar te maken voor </w:t>
       </w:r>
       <w:r w:rsidRPr="00B60AB1">
         <w:t xml:space="preserve">de hoofdteelt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="2137A052" w14:textId="77777777"/>
-    <w:p w:rsidR="002324AF" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="5FD85653" w14:textId="77777777">
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="4F531E6C" w14:textId="77777777"/>
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="42C2FAB0" w14:textId="77777777">
       <w:r>
         <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="6E0E2EF2" w14:textId="30163ABE">
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="4D180987" w14:textId="77777777">
       <w:r>
         <w:t>Acht u het wenselijk dat op dit moment grote hoeveelheden dierlijke mest uit Nederland wordt geëxporteerd, terwijl tegelijkertijd grote hoeveelheden kunstmest naar Nederland wordt geïmporteerd? Zo ja, waarom wel? Zo nee, waarom niet?  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="312BECDB" w14:textId="77777777"/>
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="7D2A599B" w14:textId="77777777">
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="2E3266D9" w14:textId="77777777"/>
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="5EA04E66" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="5CBC9D85" w14:textId="4C8F0DA9">
-[...67 lines deleted...]
-    <w:p w:rsidR="002324AF" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="116455A8" w14:textId="77777777">
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="46EC8867" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Ik ben van mening dat nutriënten zoveel mogelijk circulair moeten worden benut, op een manier die verantwoord is met het oog op het voorkomen van verliezen naar het milieu. Om deze reden is het in Nederland sinds 12 juni jl. toegestaan om enkele Renure-meststoffen (stikstof uit bewerkte dierlijke mest die voldoet aan de criteria uit bijlage III van de Nitraatrichtlijn) tot 80 kg stikstof per hectare per jaar te gebruiken bovenop de gebruiksnorm van 170 kg stikstof per hectare per jaar uit dierlijke mest. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="7B39C017" w14:textId="77777777"/>
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="718B290A" w14:textId="77777777">
+      <w:r>
+        <w:t>Er wordt inderdaad kunstmest in Nederland geïmporteerd. Een groot deel wordt echter doorgevoerd naar andere landen. Daarnaast wordt in Nederland zelf ook kunstmest geproduceerd. Per saldo is Nederland een netto exporteur van kunstmest.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="02B25A0D" w14:textId="77777777"/>
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="0F354A1D" w14:textId="77777777">
       <w:r>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="0BF9200F" w14:textId="1F797403">
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="0A690685" w14:textId="77777777">
       <w:r>
         <w:t>Bent u het ermee eens dat het tegenstrijdig en onwenselijk is dat Nederlandse boeren worden gedwongen duurdere en steeds schaarser wordende kunstmest in te kopen terwijl in eigen land dierlijke mest beschikbaar is die deze kunstmest zou kunnen vervangen? Zo ja, waarom wel? Zo nee, waarom niet?  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="6F4F9386" w14:textId="77777777"/>
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="5ADB5EBC" w14:textId="77777777">
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="7A2BC779" w14:textId="77777777"/>
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="7C905EC5" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="2CCE313C" w14:textId="4B7E7F05">
-[...25 lines deleted...]
-    <w:p w:rsidR="002324AF" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="4985A6A1" w14:textId="77777777">
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="4990A879" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Zoals aangegeven in het antwoord op vraag 4 herken ik mij niet in het beeld dat een agrariër wordt gedwongen kunstmest aan te kopen. Het is belangrijk om de nutriënten uit beschikbare dierlijke mest op een verantwoorde manier zoveel mogelijk lokaal en circulair te benutten. De mogelijkheid om Renure-meststoffen aan te wenden bovenop de gebruiksnorm voor dierlijke mest is een goede ontwikkeling om de circulariteit te bevorderen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="4D9BFC01" w14:textId="77777777"/>
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="741F883A" w14:textId="77777777">
       <w:r>
         <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="221C2BEC" w14:textId="36FAAB2D">
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="78BA1F6A" w14:textId="77777777">
       <w:r>
         <w:t>Hoeveel kilogram (stikstof en fosfaat uit) kunstmest zou op dit moment per jaar kunnen worden vervangen door het dierlijke mestoverschot volledig uit te rijden? Kunt u uw antwoord toelichten?  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="2DCDBE26" w14:textId="77777777"/>
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="4904813C" w14:textId="77777777">
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="17541993" w14:textId="77777777"/>
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="1065DDD1" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="4CDEB4EF" w14:textId="324CA36A">
-[...48 lines deleted...]
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="49C35F6B" w14:textId="34DD02AF">
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="2EFB645B" w14:textId="77777777">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Zoals in het antwoord op vraag 4 reeds toegelicht, is het niet mogelijk om meer dierlijke mest aan te wenden dan is toegestaan op basis van de wettelijke stikstofgebruiksnorm voor dierlijke mest (170 kg stikstof per hectare per jaar) en additioneel de sinds 12 juni jl. mogelijke toepassing van enkele Renure-meststoffen. Het is dus niet aan de orde dat toepassing van kunstmest kan worden vervangen door dierlijke mest. Daarbij zijn er ook andere factoren die bepalen welke meststof kan worden aangewend. Zo bepalen onder andere voedselveiligheids- en kwaliteitsaspecten, de fase in het groeiseizoen en landbouwkundige overwegingen de keuze van het type meststof.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="7D45D132" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002324AF" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="7FD541D9" w14:textId="77777777">
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="7A7758B5" w14:textId="77777777">
       <w:r>
         <w:t>8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="67305B98" w14:textId="2D6110FB">
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="4F93072C" w14:textId="77777777">
       <w:r>
         <w:t>Hoeveel kosten zou de Nederlandse agrarische sector daarmee op dit moment per jaar kunnen besparen? Kunt u deze kosten uitsplitsen in afvoerkosten van het dierlijke mestoverschot en aanschafkosten van kunstmest? Kunt u uw antwoord toelichten?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="4536BA3F" w14:textId="77777777"/>
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="5F93EF88" w14:textId="77777777">
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="568700B8" w14:textId="77777777"/>
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="1433759A" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Kunstmest en dierlijke mest zijn niet één-op-één uitwisselbaar en de agrariër is gehouden aan de wettelijke normen voor aanwending van dierlijke meststoffen. Zie ook mijn antwoord op vraag 7. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="0CDE7B4C" w14:textId="77777777"/>
-    <w:p w:rsidR="002324AF" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="634B1308" w14:textId="77777777">
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="153357DC" w14:textId="77777777"/>
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="6DBE4E43" w14:textId="77777777">
       <w:r>
         <w:t>9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="19A27E21" w14:textId="049BAD11">
-[...13 lines deleted...]
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="2C0A5E97" w14:textId="77777777">
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="38CD5B26" w14:textId="77777777">
+      <w:r>
+        <w:t>Wat is het verschil tussen stikstof (en fosfaat) afkomstig uit kunstmest, dierlijke mest en andere bronnen zoals Renure, oftewel verwerkte dierlijke mest?  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="392E8F8E" w14:textId="77777777"/>
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="4A4610C1" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="78A5AC06" w14:textId="2FC4CFCA">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> betreft met name de mate waarin deze stikstof in minerale of in organische vorm aanwezig is. Dit bepaalt dus</w:t>
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="7CFD919A" w14:textId="77777777">
+      <w:r>
+        <w:t>Het verschil tussen stikstof afkomstig uit kunstmest, dierlijke mest en Renure betreft met name de mate waarin deze stikstof in minerale of in organische vorm aanwezig is. Dit bepaalt dus</w:t>
       </w:r>
       <w:r w:rsidRPr="00E412A6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>wanneer</w:t>
       </w:r>
       <w:r w:rsidRPr="00E412A6">
         <w:t xml:space="preserve"> de</w:t>
       </w:r>
       <w:r>
         <w:t>ze</w:t>
       </w:r>
       <w:r w:rsidRPr="00E412A6">
         <w:t xml:space="preserve"> voedingsstof beschikbaar is voor </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">een gewas. Wat betreft fosfaat is er geen verschil. Voor fosfaat wordt in de wet- en regelgeving dan ook geen onderscheid gemaakt in de herkomst van dit nutriënt.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="06C549BC" w14:textId="77777777"/>
-    <w:p w:rsidR="002324AF" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="00F3CD96" w14:textId="77777777">
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="26C7CAD1" w14:textId="77777777"/>
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="59BC6FCB" w14:textId="77777777">
       <w:r>
         <w:t>10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="59AA65F8" w14:textId="65D39479">
-[...13 lines deleted...]
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="7B247895" w14:textId="77777777">
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="2D199D9B" w14:textId="77777777">
+      <w:r>
+        <w:t>Erkent u dat enkel de geplande maatregelen om Renure te mogen gebruiken bovenop de bestaande gebruiksnorm voor dierlijke mest onnodige kosten met zich meebrengen, omdat dierlijke mest van zichzelf al gebruiksklaar is? Kunt u uw antwoord toelichten?  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="4AC01B80" w14:textId="77777777"/>
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="46EBCF52" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="4132E6C9" w14:textId="50CB2DDF">
-[...22 lines deleted...]
-    <w:p w:rsidR="002324AF" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="14340471" w14:textId="77777777">
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="5F7D641D" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Nee, daar ben ik het niet mee eens. Onbewerkte dierlijke mest kent een hoger aandeel organisch gebonden stikstof dat bij gewassen met een beperkt groeiseizoen kan vrijkomen na de teelt, waardoor er een groter risico is op nitraatuitspoeling dan bij aanwending van Renure-meststoffen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="687698E1" w14:textId="77777777"/>
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="28D3E29B" w14:textId="77777777">
       <w:r>
         <w:t>11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="3B5E2093" w14:textId="2EB7CFB5">
-[...19 lines deleted...]
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="1DEB81FE" w14:textId="77777777">
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="63A9193E" w14:textId="77777777">
+      <w:r>
+        <w:t>Bent u bereid de stikstof- en fosfaatgebruiksnormen voor meststoffen per direct te verruimen naar het niveau van vóór afschaffing van de derogatie en de gebruiksnorm voor dierlijke meststoffen te schrappen of tenminste te verhogen – al dan niet met goedkeuring van de Europese Unie – zodat Nederlandse boeren bij oplopende kunstmestschaarste niet zonder betaalbare bemesting komen te zitten, juist nu kunstmestprijzen in één maand met tientallen procenten zijn gestegen – en vervolgens niet zijn gedaald – en verdere schaarste dreigt door de oorlog in het Midden-Oosten? Kunt u uw antwoord toelichten?  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="693A3D8E" w14:textId="77777777"/>
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="7A586F36" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="6EE6ABFC" w14:textId="1CA4C91E">
-[...29 lines deleted...]
-    <w:p w:rsidR="002324AF" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="5B96947C" w14:textId="77777777">
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="2DAF69C6" w14:textId="77777777">
+      <w:r>
+        <w:t>De stikstof- en fosfaatgebruiksnormen zijn in algemene zin niet veranderd sinds het vervallen van de derogatie, alleen zijn de stikstofgebruiksnormen in bepaalde gebieden lager geworden. Met het vervallen van de derogatie zie ik geen mogelijkheid om de stikstofgebruiksnorm uit dierlijke mest te verruimen. Het kabinet volgt de ontwikkeling in de kunstmestprijzen en -beschikbaarheid nauwlettend. Op dit moment dreigt er in Nederland geen schaarste voor kunstmest.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="3D798DD9" w14:textId="77777777"/>
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="7B438B28" w14:textId="77777777">
       <w:r>
         <w:t>12</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="7A188F38" w14:textId="054FA5C1">
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="693E68C0" w14:textId="77777777">
       <w:r>
         <w:t>Indien het antwoord op vraag 11 ontkennend luidt, bent u dan tenminste bereid zich zo spoedig mogelijk in Europees verband voor deze maatregelen in te zetten? Zo ja, hoe gaat u dit doen? Zo nee, waarom niet?  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="1B3B5DC5" w14:textId="77777777"/>
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="4F88FCF2" w14:textId="77777777">
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="1A458B42" w14:textId="77777777"/>
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="78FC1FF7" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="555CBA76" w14:textId="08697165">
-[...46 lines deleted...]
-    <w:p w:rsidR="00BA72FE" w:rsidP="002324AF" w:rsidRDefault="00BA72FE" w14:paraId="6DF93B27" w14:textId="3AA876C5">
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="7B634163" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Nederland heeft zich in EU-verband jarenlang ingezet om beter gebruik te kunnen maken van stikstof uit dierlijke mest in de vorm van Renure-meststoffen. Dit heeft geresulteerd in een Europese toelating voor enkele Renure-meststoffen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="29D05A25" w14:textId="77777777">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Ik ben niet voornemens mij in te zetten voor een verruiming van de stikstof- gebruiksnorm voor onbewerkte dierlijke mest, omdat ik hiervoor geen ruimte zie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="391EF590" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand1"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wel zet het kabinet zich in om de reikwijdte van de circulaire productie en het gebruik van meststoffen afkomstig uit dierlijke mest uit te breiden. In het Actieplan Meststoffen van de Europese Commissie is een mogelijke verbreding van de reikwijdte van </w:t>
-[...43 lines deleted...]
-    <w:p w:rsidR="002324AF" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="67330A08" w14:textId="77777777">
+        <w:t>Wel zet het kabinet zich in om de reikwijdte van de circulaire productie en het gebruik van meststoffen afkomstig uit dierlijke mest uit te breiden. In het Actieplan Meststoffen van de Europese Commissie is een mogelijke verbreding van de reikwijdte van Renure naar bepaalde vormen van digestaat aangekondigd. De appreciatie van dit Actieplan door het kabinet wordt momenteel uitgewerkt via het traject Beoordeling Nieuwe Commissievoorstellen (BNC-fiche). Hierover wordt uw Kamer binnenkort separaat geïnformeerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="73BF7106" w14:textId="77777777"/>
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="125FD99C" w14:textId="77777777">
       <w:r>
         <w:t>13</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="403E9007" w14:textId="38EC9593">
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="022BF4D7" w14:textId="77777777">
       <w:r>
         <w:t>Indien het antwoord op vraag 12 ontkennend luidt, bent u dan tenminste bereid zo spoedig mogelijk een tijdelijke ontheffing of verhoogde gebruiksnorm voor dierlijke mest aan te vragen bij de Europese Commissie, zodat boeren minder afhankelijk worden van geïmporteerde kunstmest? Zo nee, waarom niet? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="3B283196" w14:textId="77777777"/>
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="1003278E" w14:textId="77777777">
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="6B5C944D" w14:textId="77777777"/>
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="59B230A8" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="641120D1" w14:textId="77777777">
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="24016FFB" w14:textId="77777777">
       <w:r>
         <w:t>Zoals recentelijk onder meer via mijn brief van 8 april 2026 aan de Tweede Kamer gemeld</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:t>, zie ik geen ruimte voor een nieuwe derogatie voor de toepassing van stikstof uit dierlijke mest op de Nitraatrichtlijn.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="1F144B18" w14:textId="77777777"/>
-    <w:p w:rsidR="002324AF" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="30C36963" w14:textId="77777777">
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="6631A694" w14:textId="77777777"/>
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="19D07706" w14:textId="77777777">
       <w:r>
         <w:t>14</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="68918BB8" w14:textId="4DF7A6B6">
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="6D72F34C" w14:textId="77777777">
       <w:r>
         <w:t>Kunt u bovenstaande vragen zo snel mogelijk en afzonderlijk van elkaar beantwoorden? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="32A9FC51" w14:textId="77777777"/>
-    <w:p w:rsidR="00900AC8" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="3E418D89" w14:textId="77777777">
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="6DECADCE" w14:textId="77777777"/>
+    <w:p w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="2BD4BA23" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00006C01" w:rsidR="00481085" w:rsidP="002324AF" w:rsidRDefault="00900AC8" w14:paraId="09B00983" w14:textId="228C071E">
+    <w:p w:rsidRPr="00006C01" w:rsidR="001D42CA" w:rsidP="001D42CA" w:rsidRDefault="001D42CA" w14:paraId="1AF5A5C3" w14:textId="77777777">
       <w:r>
         <w:t>Ja. Met deze antwoorden beschouw ik tevens het verzoek van het lid ten Hove</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> van 12 mei jl. als beantwoord. </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00006C01" w:rsidR="00481085" w:rsidSect="00D604B3">
-      <w:headerReference w:type="default" r:id="rId8"/>
+    <w:p w:rsidR="002C3023" w:rsidRDefault="002C3023" w14:paraId="5CE4E388" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="002C3023" w:rsidSect="001D42CA">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C7C9725" w14:textId="77777777" w:rsidR="007671C3" w:rsidRDefault="007671C3">
+    <w:p w14:paraId="4515A6B6" w14:textId="77777777" w:rsidR="006D3064" w:rsidRDefault="006D3064" w:rsidP="001D42CA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02BF6526" w14:textId="77777777" w:rsidR="007671C3" w:rsidRDefault="007671C3"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D818F7B" w14:textId="77777777" w:rsidR="007671C3" w:rsidRDefault="007671C3">
+    <w:p w14:paraId="00314A16" w14:textId="77777777" w:rsidR="006D3064" w:rsidRDefault="006D3064" w:rsidP="001D42CA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E6A61A6" w14:textId="77777777" w:rsidR="007671C3" w:rsidRDefault="007671C3"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...32 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...27 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5134789F" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="7AF9EFFF" w14:textId="77777777" w:rsidR="001D42CA" w:rsidRPr="001D42CA" w:rsidRDefault="001D42CA" w:rsidP="001D42CA">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...88 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...77 lines deleted...]
-  <w:p w14:paraId="210D9B80" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="7A9838FE" w14:textId="77777777" w:rsidR="001D42CA" w:rsidRPr="001D42CA" w:rsidRDefault="001D42CA" w:rsidP="001D42CA">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="22134090" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="49C4235F" w14:textId="77777777" w:rsidR="001D42CA" w:rsidRPr="001D42CA" w:rsidRDefault="001D42CA" w:rsidP="001D42CA">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="236CE7CD" w14:textId="77777777" w:rsidR="007671C3" w:rsidRDefault="007671C3">
+    <w:p w14:paraId="1D20929B" w14:textId="77777777" w:rsidR="006D3064" w:rsidRDefault="006D3064" w:rsidP="001D42CA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="240565F0" w14:textId="77777777" w:rsidR="007671C3" w:rsidRDefault="007671C3"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5486F2CC" w14:textId="77777777" w:rsidR="007671C3" w:rsidRDefault="007671C3">
+    <w:p w14:paraId="265239B8" w14:textId="77777777" w:rsidR="006D3064" w:rsidRDefault="006D3064" w:rsidP="001D42CA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="581D6EF9" w14:textId="77777777" w:rsidR="007671C3" w:rsidRDefault="007671C3"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="4FBBE5A3" w14:textId="77777777" w:rsidR="00900AC8" w:rsidRDefault="00900AC8" w:rsidP="00900AC8">
+    <w:p w14:paraId="62F098D4" w14:textId="77777777" w:rsidR="001D42CA" w:rsidRDefault="001D42CA" w:rsidP="001D42CA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Kamerstukken 2025/2026, Aanhangsel der handelingen 1935 </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="7C09B4AE" w14:textId="77777777" w:rsidR="00BB7158" w:rsidRDefault="00BB7158" w:rsidP="00BB7158">
+    <w:p w14:paraId="4323E025" w14:textId="77777777" w:rsidR="001D42CA" w:rsidRDefault="001D42CA" w:rsidP="001D42CA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE3C19">
         <w:t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=comnat:COM_2026_0310_FIN</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="6E4C192B" w14:textId="77777777" w:rsidR="00900AC8" w:rsidRDefault="00900AC8" w:rsidP="00900AC8">
+    <w:p w14:paraId="525AD131" w14:textId="77777777" w:rsidR="001D42CA" w:rsidRDefault="001D42CA" w:rsidP="001D42CA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Kamerstukken II, 2025/2026, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D04718">
         <w:t>33037</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> nr. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D04718">
         <w:t>643</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="786E7B35" w14:textId="77777777" w:rsidR="00900AC8" w:rsidRDefault="00900AC8" w:rsidP="00900AC8">
+    <w:p w14:paraId="01183845" w14:textId="77777777" w:rsidR="001D42CA" w:rsidRDefault="001D42CA" w:rsidP="001D42CA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Kenmerk 2026Z09260</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...123 lines deleted...]
-  <w:p w14:paraId="1775C8B4" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="5FD9EC8C" w14:textId="77777777" w:rsidR="001D42CA" w:rsidRPr="001D42CA" w:rsidRDefault="001D42CA" w:rsidP="001D42CA">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...557 lines deleted...]
-  <w:p w14:paraId="781CEAF9" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="34DB593A" w14:textId="77777777" w:rsidR="001D42CA" w:rsidRPr="001D42CA" w:rsidRDefault="001D42CA" w:rsidP="001D42CA">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1035 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="78E2A4ED" w14:textId="77777777" w:rsidR="001D42CA" w:rsidRPr="001D42CA" w:rsidRDefault="001D42CA" w:rsidP="001D42CA">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...2013 lines deleted...]
-    <w:rsid w:val="00F67339"/>
+    <w:rsidRoot w:val="001D42CA"/>
+    <w:rsid w:val="001D42CA"/>
+    <w:rsid w:val="002C3023"/>
+    <w:rsid w:val="0060362B"/>
+    <w:rsid w:val="006D3064"/>
+    <w:rsid w:val="00DF7A30"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="70BC6716"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{09AD6DCC-444C-4D98-94A1-EFC95A5BA4AB}"/>
 </w:settings>
 </file>
 
-<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5545,412 +1211,1165 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00085ACD"/>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Times New Roman"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D42CA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001D42CA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001D42CA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001D42CA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001D42CA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001D42CA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001D42CA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001D42CA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001D42CA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="001D42CA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00085ACD"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="001D42CA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D42CA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D42CA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D42CA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D42CA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D42CA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D42CA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D42CA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D42CA"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="001D42CA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D42CA"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="001D42CA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D42CA"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="001D42CA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D42CA"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D42CA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D42CA"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="001D42CA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D42CA"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="001D42CA"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="001D42CA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="001D42CA"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="001D42CA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="001D42CA"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="001D42CA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="001D42CA"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="001D42CA"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="001D42CA"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="001D42CA"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="001D42CA"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="001D42CA"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="001D42CA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001D42CA"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="001D42CA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001D42CA"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Geenafstand1">
+    <w:name w:val="Geen afstand1"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D42CA"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D42CA"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>8762</ap:Characters>
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>1574</ap:Words>
+  <ap:Characters>8659</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>73</ap:Lines>
+  <ap:Lines>72</ap:Lines>
   <ap:Paragraphs>20</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>10334</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>10213</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>