--- v0 (2026-06-30)
+++ v1 (2026-09-12)
@@ -1,8631 +1,6282 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00EF6B8B" w:rsidP="000368E7" w:rsidRDefault="00F117CA" w14:paraId="262B3356" w14:textId="676E26D6">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00DB0F50">
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00D0614D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="1F26BB96" w14:textId="0C9B6B98">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D" w:rsidR="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>305</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D" w:rsidR="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D" w:rsidR="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Mobiliteitsbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00D0614D" w:rsidP="00D0614D" w:rsidRDefault="00D0614D" w14:paraId="080C0FB9" w14:textId="59B011A2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D" w:rsidR="00033F2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>542</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00D0614D" w:rsidP="00D0614D" w:rsidRDefault="00D0614D" w14:paraId="51CE8156" w14:textId="0C33F49A">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00D0614D" w:rsidP="00D0614D" w:rsidRDefault="00D0614D" w14:paraId="420AE61D" w14:textId="616F79AA">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 29 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00D0614D" w:rsidP="00D0614D" w:rsidRDefault="00D0614D" w14:paraId="3079BB87" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="2CE123DB" w14:textId="36929563">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Met deze brief wordt u geïnformeerd over de voortgang van het programma ‘verzorgingsplaatsen van de toekomst’. Verzorgingsplaatsen zijn plekken aan het hoofdwegennet om te rusten, iets te eten en drinken en/of te tanken of laden. Op dit moment zijn er 288 verzorgingsplaatsen met een divers aanbod van tanken, laden en gemakswinkels. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000368E7" w:rsidR="000368E7" w:rsidP="00CC445A" w:rsidRDefault="000368E7" w14:paraId="56D81A6A" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00D0614D" w:rsidP="00D0614D" w:rsidRDefault="00D0614D" w14:paraId="531E70EC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="54294F11" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Nieuw voorzieningenbeleid: de kern</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00851DA0" w:rsidP="00CC445A" w:rsidRDefault="005316E7" w14:paraId="204B6A70" w14:textId="18A6ECD3">
-[...53 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="4FCB1618" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nieuw beleid is nodig om duidelijkheid te geven aan ondernemers die diensten aanbieden langs de snelweg, om te voldoen aan de (internationale) afspraken over werken naar de onafhankelijkheid van fossiele brandstoffen, en om weggebruikers (personenverkeer en goederenvervoer) veilig te kunnen faciliteren in hun behoeften (rusten, tanken, laden, winkel). Ook heeft IenW een zorgplicht voor het onderhouden van de verzorgingsplaatsen. IenW beoogt met het nieuwe beleid onderstaande doelstellingen te behalen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="3D1B652B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de kern zorgt het nieuwe beleid voor: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="5F050347" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="53"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...43 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zekerheid en lage toetredingsdrempels voor ondernemers. Iedereen kan meedoen aan de veiling. Zodra die gewonnen is, biedt het stelsel langjarig rust en duidelijkheid voor de ondernemers op verzorgingsplaats doordat er geen ‘aanvullende’ voorzieningen meer komen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="5E5BA0C5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="53"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...19 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Continuïteit en keuzevrijheid voor de weggebruiker: Het wagenpark verandert, maar verzorgingsplaatsen blijven voorzien in voldoende shops, laadplekken, tankgelegenheden en parkeerplekken. Deze worden strategisch verdeeld over het hele netwerk verzorgingsplaatsen. Zo wordt de beperkte ruimte efficiënt gebruikt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="7C338792" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="53"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...25 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Veiligere verzorgingsplaatsen en een betere inrichting. Hierbij is aandacht voor uniformiteit, voorspelbaarheid en sociale veiligheid. IenW investeert tot 2050 in het verbeteren van verzorgingsplaatsen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="5FE4DC5B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="69E673AF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Urgentie van de inwerkingtreding</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF6B8B" w:rsidP="000368E7" w:rsidRDefault="00166946" w14:paraId="759F6B99" w14:textId="6AAC06AE">
-[...24 lines deleted...]
-        <w:t>, hebben dus volop mogelijkheden om actief te worden of te blijven op verzorgingsplaatsen.</w:t>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="48F0FE9A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het is belangrijk dat een nieuw vergunningstelsel tijdig wordt ingevoerd. Tussen 2028 en 2030 lopen op ruim 150 verzorgingsplaatsen bestaande vergunningen voor laadstations af. Tijdig veilen biedt kansen voor ondernemers: op bijna álle verzorgingsplaatsen kan in de komende jaren een laadkavel worden verworven in de veiling. Ondernemers die graag laadinfrastructuur willen aanbieden aan een steeds groter wordend elektrisch wagenpark maar niet in staat zijn (fossiele) brandstoffen aan te bieden, hebben dus volop mogelijkheden om actief te worden of te blijven op verzorgingsplaatsen.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="7570" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="1531"/>
         <w:gridCol w:w="1531"/>
         <w:gridCol w:w="1531"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00DB0F50" w:rsidR="00AF119B" w:rsidTr="0028729F" w14:paraId="723ADF1C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidTr="005E7B2E" w14:paraId="23DDA19C" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB0F50" w:rsidR="00AF119B" w:rsidP="000368E7" w:rsidRDefault="00AF119B" w14:paraId="796E7C76" w14:textId="77777777">
+          <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="606447B7" w14:textId="77777777">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:ind w:left="360"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4592" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="95A9C0"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB0F50" w:rsidR="00AF119B" w:rsidP="000368E7" w:rsidRDefault="00AF119B" w14:paraId="1EA9C6C3" w14:textId="77777777">
+          <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="0220154B" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB0F50">
+            <w:r w:rsidRPr="00D0614D">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Verwacht ingangsjaar van exploitatievergunning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DB0F50" w:rsidR="00AF119B" w:rsidTr="0028729F" w14:paraId="6A62FF69" w14:textId="77777777">
+      <w:tr w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidTr="005E7B2E" w14:paraId="36714FB1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB0F50" w:rsidR="00AF119B" w:rsidP="000368E7" w:rsidRDefault="00AF119B" w14:paraId="578E1ED2" w14:textId="77777777">
+          <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="088D9C78" w14:textId="77777777">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:ind w:left="360"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8C6D5"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB0F50" w:rsidR="00AF119B" w:rsidP="000368E7" w:rsidRDefault="00AF119B" w14:paraId="02413CA1" w14:textId="77777777">
+          <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="3BB853F4" w14:textId="77777777">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:ind w:left="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB0F50">
+            <w:r w:rsidRPr="00D0614D">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8C6D5"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB0F50" w:rsidR="00AF119B" w:rsidP="000368E7" w:rsidRDefault="00AF119B" w14:paraId="1BBF93E7" w14:textId="77777777">
+          <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="29797F80" w14:textId="77777777">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:ind w:left="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB0F50">
+            <w:r w:rsidRPr="00D0614D">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8C6D5"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB0F50" w:rsidR="00AF119B" w:rsidP="000368E7" w:rsidRDefault="00AF119B" w14:paraId="1F99CD3A" w14:textId="77777777">
+          <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="351D0C65" w14:textId="77777777">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:ind w:left="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB0F50">
+            <w:r w:rsidRPr="00D0614D">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DB0F50" w:rsidR="00AF119B" w:rsidTr="0028729F" w14:paraId="59926B37" w14:textId="77777777">
+      <w:tr w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidTr="005E7B2E" w14:paraId="569BF3F3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8C6D5"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB0F50" w:rsidR="00AF119B" w:rsidP="000368E7" w:rsidRDefault="00AF119B" w14:paraId="72ED5B13" w14:textId="77777777">
+          <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="340AFA57" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB0F50">
+            <w:r w:rsidRPr="00D0614D">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Laadstations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DCE3EA"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB0F50" w:rsidR="00AF119B" w:rsidP="000368E7" w:rsidRDefault="00AF119B" w14:paraId="16CBD261" w14:textId="77777777">
+          <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="2432A88F" w14:textId="77777777">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:ind w:left="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB0F50">
+            <w:r w:rsidRPr="00D0614D">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DCE3EA"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB0F50" w:rsidR="00AF119B" w:rsidP="000368E7" w:rsidRDefault="00AF119B" w14:paraId="24528B10" w14:textId="77777777">
+          <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="46793E54" w14:textId="77777777">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:ind w:left="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB0F50">
+            <w:r w:rsidRPr="00D0614D">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DCE3EA"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB0F50" w:rsidR="00AF119B" w:rsidP="000368E7" w:rsidRDefault="00AF119B" w14:paraId="0DADA4A8" w14:textId="77777777">
+          <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="34590830" w14:textId="77777777">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:ind w:left="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB0F50">
+            <w:r w:rsidRPr="00D0614D">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DB0F50" w:rsidR="00AF119B" w:rsidTr="0028729F" w14:paraId="7854E0F4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidTr="005E7B2E" w14:paraId="7F3EABE4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8C6D5"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB0F50" w:rsidR="00AF119B" w:rsidP="000368E7" w:rsidRDefault="00AF119B" w14:paraId="612800EF" w14:textId="77777777">
+          <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="37EA9B4D" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB0F50">
+            <w:r w:rsidRPr="00D0614D">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Motorbrandstofverkooppunten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DCE3EA"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB0F50" w:rsidR="00AF119B" w:rsidP="000368E7" w:rsidRDefault="00AF119B" w14:paraId="56B8B680" w14:textId="77777777">
+          <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="3E54B3A3" w14:textId="77777777">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:ind w:left="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB0F50">
+            <w:r w:rsidRPr="00D0614D">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DCE3EA"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB0F50" w:rsidR="00AF119B" w:rsidP="000368E7" w:rsidRDefault="00AF119B" w14:paraId="073E3900" w14:textId="77777777">
+          <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="527C45D0" w14:textId="77777777">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:ind w:left="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB0F50">
+            <w:r w:rsidRPr="00D0614D">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DCE3EA"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB0F50" w:rsidR="00AF119B" w:rsidP="000368E7" w:rsidRDefault="00AF119B" w14:paraId="791D6912" w14:textId="77777777">
+          <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="048F0EFD" w14:textId="77777777">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:ind w:left="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB0F50">
+            <w:r w:rsidRPr="00D0614D">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DB0F50" w:rsidR="00AF119B" w:rsidTr="0028729F" w14:paraId="3B71C63A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidTr="005E7B2E" w14:paraId="0515396C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8C6D5"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB0F50" w:rsidR="00AF119B" w:rsidP="000368E7" w:rsidRDefault="00AF119B" w14:paraId="6B46F5F0" w14:textId="77777777">
+          <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="22553B92" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB0F50">
+            <w:r w:rsidRPr="00D0614D">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Gemakswinkels</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DCE3EA"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB0F50" w:rsidR="00AF119B" w:rsidP="000368E7" w:rsidRDefault="00AF119B" w14:paraId="1C55D76D" w14:textId="77777777">
+          <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="3ADB1FB0" w14:textId="77777777">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:ind w:left="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB0F50">
+            <w:r w:rsidRPr="00D0614D">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DCE3EA"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB0F50" w:rsidR="00AF119B" w:rsidP="000368E7" w:rsidRDefault="00AF119B" w14:paraId="24361EFB" w14:textId="77777777">
+          <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="035B8001" w14:textId="77777777">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:ind w:left="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB0F50">
+            <w:r w:rsidRPr="00D0614D">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DCE3EA"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB0F50" w:rsidR="00AF119B" w:rsidP="000368E7" w:rsidRDefault="00AF119B" w14:paraId="4B4F475E" w14:textId="77777777">
+          <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="684A4A67" w14:textId="77777777">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:ind w:left="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB0F50">
+            <w:r w:rsidRPr="00D0614D">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DB0F50" w:rsidR="00AF119B" w:rsidTr="0028729F" w14:paraId="2BD91132" w14:textId="77777777">
+      <w:tr w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidTr="005E7B2E" w14:paraId="3A17BE4B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8C6D5"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB0F50" w:rsidR="00AF119B" w:rsidP="000368E7" w:rsidRDefault="000A4109" w14:paraId="16CE7A30" w14:textId="5B3268A1">
+          <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="1A489C35" w14:textId="77777777">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:ind w:left="360"/>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB0F50">
+            <w:r w:rsidRPr="00D0614D">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Totalen:</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Totalen: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DCE3EA"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB0F50" w:rsidR="00AF119B" w:rsidP="000368E7" w:rsidRDefault="00AF119B" w14:paraId="0A32321F" w14:textId="77777777">
+          <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="6E9D6B07" w14:textId="77777777">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:ind w:left="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB0F50">
+            <w:r w:rsidRPr="00D0614D">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DCE3EA"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB0F50" w:rsidR="00AF119B" w:rsidP="000368E7" w:rsidRDefault="00AF119B" w14:paraId="42B988F5" w14:textId="77777777">
+          <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="281FDA37" w14:textId="77777777">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:ind w:left="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB0F50">
+            <w:r w:rsidRPr="00D0614D">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DCE3EA"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB0F50" w:rsidR="00AF119B" w:rsidP="000368E7" w:rsidRDefault="00AF119B" w14:paraId="62C7F399" w14:textId="77777777">
+          <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="69032E65" w14:textId="77777777">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:ind w:left="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB0F50">
+            <w:r w:rsidRPr="00D0614D">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>62</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00DB0F50" w:rsidR="00AF119B" w:rsidP="00CC445A" w:rsidRDefault="00AF119B" w14:paraId="1E165E4E" w14:textId="77777777">
-[...22 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="3BEC28C6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="6DE5127D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zonder ingevoerde wet is het echter niet mogelijk om locaties te veilen. En wanneer de vergunningen aflopen moeten de laadstations verwijderd worden. Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00F11C5D">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>verliest</w:t>
       </w:r>
-      <w:r w:rsidR="00F11C5D">
-        <w:rPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00F11C5D">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>daarmee</w:t>
       </w:r>
-      <w:r w:rsidR="00F11C5D">
-        <w:rPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00F11C5D">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>een</w:t>
       </w:r>
-      <w:r w:rsidR="00F11C5D">
-        <w:rPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00F11C5D">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>groot</w:t>
       </w:r>
-      <w:r w:rsidR="00F11C5D">
-        <w:rPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00F11C5D">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>deel</w:t>
       </w:r>
-      <w:r w:rsidR="00F11C5D">
-        <w:rPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00F11C5D">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidR="00F11C5D">
-        <w:rPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00F11C5D">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>het</w:t>
       </w:r>
-      <w:r w:rsidR="00F11C5D">
-        <w:rPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00F11C5D">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>laadnetwerk</w:t>
       </w:r>
-      <w:r w:rsidR="00F11C5D">
-        <w:rPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00F11C5D">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>langs</w:t>
       </w:r>
-      <w:r w:rsidR="00F11C5D">
-        <w:rPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...22 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">snelwegen, terwijl het aantal elektrische voertuigen op de weg juist aan het toenemen is. Elektrische auto’s kunnen nauwelijks nog laden langs het hoofdwegennet en zullen steeds van de snelweg af moeten als de batterij leeg dreigt te raken. De kans dat voertuigen stil komen te vallen langs de snelweg neemt hierdoor toe. Tijdige inwerkingtreding (medio 2027) is daarom cruciaal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="08032818" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...36 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Stelsel ‘verzorgingsplaats van de toekomst’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="7C25DCBC" w14:textId="07505B44">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om de doelstellingen te realiseren, wordt een stelsel voorgesteld dat uit drie onderdelen bestaat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00D0614D" w:rsidP="00D0614D" w:rsidRDefault="00D0614D" w14:paraId="70C7E919" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="324E678D" wp14:anchorId="2860F06E">
-[...7 lines deleted...]
-            <wp:extent cx="3323590" cy="2422525"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="48F4A9F1" wp14:editId="4499C1E4">
+            <wp:extent cx="3925018" cy="2860899"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:wrapTight wrapText="bothSides">
-[...7 lines deleted...]
-            </wp:wrapTight>
             <wp:docPr id="341608531" name="Afbeelding 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="341608531" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3323590" cy="2422525"/>
+                      <a:ext cx="3931380" cy="2865536"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelV relativeFrom="margin">
-[...2 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00DB0F50">
-[...87 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="53920518" w14:textId="3E9B8EF3">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Allereerst het bij uw Kamer ingediende wetsvoorstel. Dit dient als basis voor de andere twee instrumenten: de routekaart en inrichtingsplannen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="23DA39AB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast is een concept-routekaart ontwikkeld. De routekaart wordt een vrijwillig programma onder de Omgevingswet. Het bevat o.a. langetermijndoelstellingen voor de ontwikkelingen van het hoofdwegennet tot 2050, maatregelen die tussen 2028 en 2030 genomen worden om die doelstellingen te behandelen en een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">mechanisme om de langetermijndoelstellingen en maatregelen die daarbij horen periodiek bij te stellen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="05E327B2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een derde onderdeel zijn inrichtingsplannen. In de inrichtingsplannen wordt per verzorgingsplaats vastgelegd waar een bepaalde voorziening (laden, shop) komt. Zo kan de inrichting van verzorgingsplaatsen verbeterd worden, wat de verkeersveiligheid ten goede komt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="76769195" w14:textId="7D7BB66E">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hieronder volgen de maatregelen die per doelstelling worden genomen en wordt benoemd in welk van de drie instrumenten (wetgeving, routekaart, inrichtingsplan) de maatregelen worden vastgelegd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00D0614D" w:rsidP="00D0614D" w:rsidRDefault="00D0614D" w14:paraId="7A4993A8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...37 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="3DBBEAA1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1: Lage toetredingsdrempels en zekerheid bieden aan ondernemers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="6D24F2BC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lagere toetredingsdrempels en het borgen van een gelijk speelveld </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="3D8104BE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Voor iedere voorziening (laden, tanken, gemakswinkel) is een eigen vergunning nodig. Dit draagt bij aan een gelijk speelveld en lage toetredingsdrempels voor ondernemers die diensten willen aanbieden op verzorgingsplaatsen. Ondernemers hebben zo de vrijheid om te bieden op welke voorziening zij interessant vinden. Dit geldt voor partijen die al actief zijn op verzorgingsplaatsen, zoals wegrestauranthouders, tankstationhouders en aanbieders van laaddiensten en voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>nieuwe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>toetreders.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Iedere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>ondernemer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>bieden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>één</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>meerdere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>kavels op dezelfde verzorgingsplaats. Dit is een aanpassing ten opzichte van de beleidsvisie die aan de start van het programma ‘verzorgingsplaats van de toekomst’ door het Kabinet Rutte IV naar Kamer is gestuurd (2022). Een ondernemer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>bepaalt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>dus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>zelf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>welke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>voorzieningen hij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>mee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>wil</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>bieden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>welk bedrag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>geboden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>ondernemer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>alleen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>laaddiensten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>alleen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>shop wil aanbieden, biedt (en betaalt) bijvoorbeeld alleen op de kavel voor het laadstation of de shop. Ondernemers hebben ook de vrijheid om ervoor te kiezen om op meerdere of alle voorzieningen te bieden. Het bedrag dat een ondernemer biedt in de veiling hangt samen met de verwachte winstgevendheid van de locatie. Via een veiling worden exploitatievergunningen toegekend. Door een veiling te winnen kunnen partijen diensten aanbieden op verzorgingsplaatsen. Het wetsvoorstel maakt de veiling van vergunningen voor laaddiensten en gemakswinkels mogelijk. Tankstations worden op dit moment al geveild, onder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>de Wet tot veiling van bepaalde verkooppunten van motorbrandstoffen (ook wel de Benzinewet genoemd). Vergunninghouders worden verplicht informatie te verstrekken over hun omzet (in het geval van gemakswinkels) of afzet (in het geval van laadstations). Deze informatie wordt opgenomen in biedboeken op het moment dat een locatie opnieuw geveild wordt. Nieuwe toetreders beschikken zo over dezelfde informatie als zittende partijen. Dit is een belangrijk element voor een gelijk speelveld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="199FBCF9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="20216F08" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Zekerheid en een gezond investeringsklimaat voor ondernemers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het nieuwe stelsel geeft ondernemers meer zekerheid tijdens de exploitatie van hun dienst(en). Buiten de veilingen om worden in beginsel geen vergunningen verleend. Dit geeft langjarige zekerheid aan ondernemers. Zodra zij de veiling hebben gewonnen, hoeven zij géén rekening te houden met onverwachte nieuwe toetreders die dezelfde voorziening gaan aanbieden. Dit borgt de zekerheid die </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>nodig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>investeren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>ontwikkeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>bijvoorbeeld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>laadvoorzieningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>of tankvoorzieningen. Nu komt het nog geregeld voor dat ondernemers gedurende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>de looptijd te maken krijgen met nieuwe ondernemers die (wat niet bekend was tijdens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>verwerven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>vergunning)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>dezelfde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>voorziening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>aanbieden. Dat leidt de laatste jaren tot talloze procedures en rechtszaken tussen ondernemers onderling en tussen ondernemers en de Staat. Dat remt de investeringsbereidheid van die ondernemers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="3DAD3FD4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="3A766B27" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="27" w:right="6"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Investeren in de voorwaarden voor de energietransitie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het wetsvoorstel biedt de financiële basis om te investeren in netcapaciteit. De beschikbaarheid van voldoende stroom is met name voor aanbieders van laaddiensten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>randvoorwaarde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>diensten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bieden. Daarom investeert IenW via het Mobiliteitsfonds in verzwaarde netaansluitingen (“stopcontact op het land”). Voor een individuele exploitant zijn deze investeringen in een zware netaansluiting vaak te groot om binnen een vergunningstermijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>terug</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>verdienen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>programma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Stopcontact</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>op Land</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>probleem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lossen door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aanvraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voldoende zware netaansluitingen te coördineren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="6BF9876A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="5ECCDBF3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2: Continuïteit en keuzevrijheid voor weggebruikers: voldoende (weggebonden) voorzieningen voor weggebruikers </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Verzorgingsplaatsen langs het hoofdwegennet bieden weggebruikers ruimte om te stoppen, laden/tanken, eten, drinken en het toilet te gebruiken. De combinatie van deze functies maakt dat weggebruikers hun reis veilig kunnen voortzetten zonder het hoofdwegennet te verlaten en draagt dit bij aan de doorstroming van verkeer en de verkeersveiligheid. Verzorgingsplaatsen dragen door het bieden van voorzieningen bij aan een vlotte doorstroom en de verkeersveiligheid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="741EEF96" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="61DA466D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Verzorgingsplaatsen die meegroeien met een veranderend wagenpark</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D" w:rsidDel="00D50819">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Het wagenpark verandert en daarop moet worden ingespeeld op verzorgingsplaatsen. Dit wordt gepland in de “routekaart”. Als richtjaar voor de routekaart is 2050 genomen, omdat naar verwachting dan het wagenpark in Nederland nagenoeg volledig elektrisch is. Dit sluit ook aan bij ‘Het Toekomstperspectief Hoofdwegennet’ (HWN), dat gericht is op het ontwerpen van een betrouwbaar, veilig en toekomstbestendig hoofdwegennetwerk. De landelijke doelstellingen (‘landelijk dekkende netwerken’) vanuit het onderzoek worden strategisch over het netwerk verdeeld. Hierbij wordt rekening gehouden met verkeersintensiteit, goederencorridors en laadbehoefte. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="0DCCA409" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="7EBD97FA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Keuzevrijheid van weggebruikers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="4A7C4030" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om weggebruikers keuzevrijheid te geven is er concurrentie tussen verzorgingsplaatsen. Het wetsvoorstel kent een gebiedscriterium voor laadstations en voor gemakswinkels (shops): een vergunninghouder kan niet eenzelfde voorziening uitbaten op de eerstvolgende verzorgingsplaats binnen 25 kilometer in dezelfde rijrichting op dezelfde weg. Met dit criterium zorgt het wetsvoorstel voor voldoende keuzevrijheid voor de weggebruiker. Een partij kan zo geen monopolie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>creëren langs een bepaalde weg of in een deel van het netwerk. Een vergelijkbaar criterium bestaat al voor tankstations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="6505CF7A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="2AF55F5A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>3: Betere inrichting voor een veiligere verzorgingsplaats</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="2257C5FB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Slotzin"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Veilige verzorgingsplaatsen voor alle weggebruikers: indeling bepalen in de inrichtingsplannen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op elke verzorgingsplaats wordt gewerkt met een inrichtingsplan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rijkswaterstaat stelt deze inrichtingsplannen vast. In een inrichtingsplan wordt de te realiseren indeling van de verzorgingsplaats vastgelegd. Het uitgangspunt bij het vormgeven van de verzorgingsplaats is de stop- en parkeerfunctie. Dit bepaalt de omvang en positie van de openbare parkeervoorziening, groenvoorziening en waterberging. De inrichting van verzorgingsplaatsen wordt daarmee logischer en veiliger. In de inrichtingsplannen wordt ook aangegeven waar op de verzorgingsplaats ruimte is voor de verschillende voorzieningen. Hierbij wordt rekening gehouden met de functies van verschillende voorzieningen op de verzorgingsplaats, en de (loop-)routes tussen deze voorzieningen. Een overweging is bijvoorbeeld om ruimte te maken voor laadpalen in de buurt van het wegrestaurant of de gemakswinkel op de verzorgingsplaats, zodat bezoekers het laden van hun voertuig eenvoudig kunnen combineren met iets eten en drinken of een toiletbezoek. De inrichtingsplannen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>meegegeven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>veiling,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zodat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>exploitanten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>weten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>waar ze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzieningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aanbieden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Inrichtingsplannen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>opgesteld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>op basis van de routekaart.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="1C52F033" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Slotzin"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Onder het wetsvoorstel worden vergunningen toegekend aan maximaal één aanbieder per voorziening, per verzorgingsplaats. Op deze manier wordt zoekverkeer op de verzorgingsplaats beperkt en kan het terrein meer verkeersveilig worden ingericht. Bij meerdere concurrerende aanbieders ontstaat zoekverkeer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>weggebruikers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>keuze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>maken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tussen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aanbieders.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een verzorgingsplaats is ingericht op eenrichtingsverkeer en kan dit zoekgedrag niet faciliteren, met verkeersonveilige situaties tot gevolg (zoals rijden tegen de verkeersrichting in).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="34D588FA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="27"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="7EF4BE5A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="27"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:iCs/>
-[...34 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Modernisering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>verzorgingsplaatsen:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Herinrichtingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="0E37733E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="27"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Via het inrichtingsplan wijst IenW straks locaties aan die ontwikkeld kunnen worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>laad-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>shoplocatie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ondernemer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>veiling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wint,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>daar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aan de slag met de aanleg of ombouw van de locatie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="004CBE69" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="27" w:right="15"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>buiten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>locatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>exploitant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aanpassingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nodig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aan de infrastructuur. Bijvoorbeeld een uitbreiding van de algemene parkeervoorziening of de aanleg van een looproute. Deze aanpassingen voert IenW zelf uit. Omdat investeringen in verzorgingsplaatsen bijdragen aan de veilingopbrengsten, worden deze investeringen mogelijk gemaakt in lijn met de begrotingsregels. De herinrichtingen worden de komende jaren voorbereid door IenW en kunnen waarschijnlijk eerst vanaf 2032 worden uitgevoerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="1B316E0E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="27"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk233293189" w:id="0"/>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2050</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>voor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F11C5D">
-        <w:rPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:lang w:val="nl-NL"/>
-[...10 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>alle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:lang w:val="nl-NL"/>
-[...10 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzieningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:lang w:val="nl-NL"/>
-[...10 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>landelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dekkend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:lang w:val="nl-NL"/>
-[...10 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>netwerk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:lang w:val="nl-NL"/>
-[...10 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ontwikkelen, zijn </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>investeringen nodig. Hierbij gaat het om investeringen om de verzorgingsplaats veilig te herinrichten, meer laadvoorzieningen en parkeerplekken te creëren en meer netcapaciteit te realiseren. Deze investeringen dragen direct bij aan de veilingopbrengsten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="5257D37F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="27" w:right="93"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De herinrichting van verzorgingsplaatsen zal de komende jaren voorbereid worden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:lang w:val="nl-NL"/>
-[...10 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vergt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:lang w:val="nl-NL"/>
-[...5 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zorgvuldige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aanpak,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>waarbij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>effecten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>op</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F11C5D">
-        <w:rPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:lang w:val="nl-NL"/>
-[...23 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uitvoering, de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-          <w:lang w:val="nl-NL"/>
-[...10 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>markt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:lang w:val="nl-NL"/>
-[...22 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:lang w:val="nl-NL"/>
-[...23 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:lang w:val="nl-NL"/>
-[...10 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>milieu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>meegewogen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>moeten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>worden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-          <w:lang w:val="nl-NL"/>
-[...10 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorbereidingen wordt begin 2027 gestart. Ik zal uw Kamer hierover periodiek informeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="0E599125" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="27" w:right="93"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="3CC2C13F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="27" w:right="56"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Met bovengenoemd beleid wordt een belangrijke stap gezet naar het moderniseren van de verzorgingsplaatsen. Verzorgingsplaatsen worden veiliger, ondernemers krijgen meer duidelijkheid en weggebruikers behouden hun keuzevrijheid.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daarnaast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-          <w:lang w:val="nl-NL"/>
-[...88 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>faciliteert</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-          <w:lang w:val="nl-NL"/>
-[...23 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-          <w:lang w:val="nl-NL"/>
-[...23 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>energietransitie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-          <w:lang w:val="nl-NL"/>
-[...10 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-          <w:lang w:val="nl-NL"/>
-[...133 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wegverkeer. De verzorgingsplaatsen zijn zo klaar voor de toekomst.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="167C5E96" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00D0614D" w:rsidP="00D0614D" w:rsidRDefault="00D0614D" w14:paraId="1599C3A0" w14:textId="1EBFE974">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van Infrastructuur en Waterstaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="77AEAD0B" w14:textId="50030411">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D" w:rsidR="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.P.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Karremans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="03316D12" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00D0614D" w:rsidP="00D0614D" w:rsidRDefault="00D0614D" w14:paraId="6EF721BD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="1A31F893" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="0A19D941" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>BIJLAGE onderzoeken en appreciatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="1CB03F6C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="307DDD8A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>SEO – terugverdientijd laden en gemakswinkels op verzorgingsplaatsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="67A8BFA9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SEO Economisch Onderzoek, heeft in opdracht van het ministerie van IenW de terugverdientijd in kaart gebracht van gemakswinkels en laadstations op verzorgingsplaatsen. Dit onderzoek zal als input gebruikt worden bij de technische uitwerking van hoofdlijnen, stakeholders zullen betrokken worden bij de uitwerking van de exacte vergunningslooptijd. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00F11C5D" w:rsidR="00F11C5D">
-[...313 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...299 lines deleted...]
-        <w:rPr>
+        <w:t>De terugverdientijd is de tijd die een ondernemer naar verwachting heeft om de investeringen die hij doet in een gemakswinkel of laadstation, terug te verdienen. In de berekening van de terugverdientijd is ook meegenomen dat de ondernemer in deze periode een redelijk rendement behaalt, zodat de ondernemer zijn diensten winstgevend kan aanbieden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="4FCDB001" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...1465 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="20E5E8A3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="nl-NL"/>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="nl-NL"/>
-[...46 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Auctiometrix- veilingmethoden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="2F1A79A0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Auctiometrix heeft in opdracht van het ministerie van IenW verschillende mogelijke veilingmethoden in kaart gebracht en geadviseerd welke het beste passen met de veilingdoelstellingen en de specifieke context van de verzorgingsplaatsen. Dit onderzoek zal als input gebruikt worden bij de technische uitwerking van het veilingmodel, dit wordt na overleg met RWS en RVB en in consultatie met stakeholders uitgevoerd. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00DB0F50" w:rsidR="00D36F0A">
-[...23 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="25B8C2BF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00DB0F50" w:rsidR="00D36F0A">
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Arcadis - inrichting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="3C13E823" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In 2026 heeft Arcadis in opdracht van het ministerie van Infrastructuur en Waterstaat drie onderzoeksopdrachten uitgevoerd voor de inrichting van verzorgingsplaatsen. Het doel van deze opdrachten was het creëren van een basis, zodat het ministerie aan de slag kan met beleidsmatige keuzes voor het ontwerp voor het zoveel mogelijk uniform herinrichten van alle verzorgingsplaatsen binnen Nederland. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="62BD5CE1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-[...3 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+        <w:t>In het eerste onderzoek ‘Inrichtingsplannen verzorgingsplaatsen’ werd concreet gevraagd drie producten op te leveren:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="15A11F99" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...63 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Een ‘blauwdruk inrichtingsplannen’ voor zeven maatgevende verzorgingsplaatsen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="6145EDB9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Het programma van eisen voor de ‘blauwdruk inrichtingsplannen’ in een systeembeheer omgeving; en</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="52BDB470" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...43 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Een advies over de inrichtingskeuzes die nog gemaakt moeten worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="52C00B8C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00D0614D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="3BE160BB" w14:textId="36F89DB0">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>In twee daaropvolgende onderzoeken ‘Varianten herinrichting verzorgingsplaatsen’ en ‘Rapportage beleidsvragen VZP 2025’ is een aantal specifieke deelonderwerpen nader verdiept. Deze hadden o.a. betrekking op verkeersveiligheid, sociale veiligheid en vrachtwagenladen en -parkeren. De belangrijkste conclusies zijn als volgt. De onderzoeken:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="71920E8B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...37 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bevestigen dat een nieuwe ontwerpfilosofie voor verzorgingsplaatsen nodig is om de veranderende vraag naar voorzieningen op doelmatige en veilige wijze te kunnen blijven realiseren</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="0B44D1D3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Geven inzicht in de meerwaarde van het wijzingen van de huidige ontwerpfilosofie met een ordening naar functie, naar een nieuwe ontwerpfilosofie met een ordening naar gebruiker;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="6A3251B5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Geven inzicht dat de voorgestelde opties tot veranderingen aan de fysieke inrichting vragen om prioritering, fasering en een geleidelijke transitie;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="27758697" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Geven op onder meer eerdergenoemde deelonderwerpen richting aan nog te maken afwegingen t.a.v. de te hanteren kaders voor de inrichting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="62B90FAB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="709AF187" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Het onderzoek is gebaseerd op zeven bestaande verzorgingsplaatsen. De in het onderzoek geschetste toekomstige situaties per verzorgingsplaats zijn fictieve voorbeelduitwerkingen en scenario’s. Deze hebben nadrukkelijk geen formele status. Aan deze conceptuele situaties kunnen geen rechten worden ontleend.  Deze onderzoeken leggen niet meteen het beleid vast en vormen juist het startpunt voor het maken van keuzes die ontstaan richting het toewerken naar ontwerpen voor grootschalige herinrichting. Het is aan het ministerie om de onderzoeken mee te nemen en te wegen, bijvoorbeeld op basis van veiligheid en uitvoerbaarheid. Hierbij is praktijkkennis uit de markt ook nodig. Hierom zal er een participatieproces volgen met belanghebbenden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="0330C327" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="00BB736F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...52 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Rebel – 0-optie laden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="10808FEF" w14:textId="1F2A80CB">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dit onderzoek brengt de gevolgen in beeld van een scenario waarbij investeringen in herinrichtingen en netverzwaringen op verzorgingsplaatsen niet door de overheid worden gedaan. Het doel is om inzicht te bieden in de effecten van verschillende handelingsopties, zodat een geïnformeerde afweging kan worden gemaakt over de rol van de overheid bij eventuele investeringen in herinrichtingen en netaansluitingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00D0614D" w:rsidP="00D0614D" w:rsidRDefault="00D0614D" w14:paraId="1F36C96C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="2F1E7D09" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...39 lines deleted...]
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>KPMG – Validatie kasreeksen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DB0F50" w:rsidR="00DD5776" w:rsidP="00D50819" w:rsidRDefault="00DB2785" w14:paraId="353C94EC" w14:textId="4F22B0B2">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="00033F2D" w:rsidP="00D0614D" w:rsidRDefault="00033F2D" w14:paraId="3FAF7CC0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">KP MG heeft op verzoek van IenW de businesscases voor het programma verzorgingsplaatsen te reviewen. Ze is gevraagd om onder andere te kijken naar de financiële en marktaannames, de rekenkundige logica van het model, en suggesties te doen voor verbetering. </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00DB0F50" w:rsidR="00DD5776">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+    <w:p w:rsidRPr="00D0614D" w:rsidR="004E5D09" w:rsidP="00D0614D" w:rsidRDefault="004E5D09" w14:paraId="4A51B5F7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00D0614D" w:rsidR="004E5D09" w:rsidSect="00033F2D">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="666EB25D" w14:textId="77777777" w:rsidR="00B15EFC" w:rsidRDefault="00B15EFC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2F503D6E" w14:textId="77777777" w:rsidR="00002422" w:rsidRDefault="00002422" w:rsidP="00033F2D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="624E8FB1" w14:textId="77777777" w:rsidR="00B15EFC" w:rsidRDefault="00B15EFC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3108035C" w14:textId="77777777" w:rsidR="00002422" w:rsidRDefault="00002422" w:rsidP="00033F2D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Verdana"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...8 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="1BCBFCF1" w14:textId="77777777" w:rsidR="005F1490" w:rsidRDefault="005F1490">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0CB926A4" w14:textId="77777777" w:rsidR="00816095" w:rsidRPr="00033F2D" w:rsidRDefault="00816095" w:rsidP="00033F2D">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="2DA548F4" w14:textId="77777777" w:rsidR="005F1490" w:rsidRDefault="005F1490">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0B6AAAEA" w14:textId="77777777" w:rsidR="00816095" w:rsidRPr="00033F2D" w:rsidRDefault="00816095" w:rsidP="00033F2D">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="65E1D42F" w14:textId="77777777" w:rsidR="005F1490" w:rsidRDefault="005F1490">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="78FC1D33" w14:textId="77777777" w:rsidR="00816095" w:rsidRPr="00033F2D" w:rsidRDefault="00816095" w:rsidP="00033F2D">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41FD3686" w14:textId="77777777" w:rsidR="00B15EFC" w:rsidRDefault="00B15EFC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="68B9FF69" w14:textId="77777777" w:rsidR="00002422" w:rsidRDefault="00002422" w:rsidP="00033F2D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6255504A" w14:textId="77777777" w:rsidR="00B15EFC" w:rsidRDefault="00B15EFC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="010A15B0" w14:textId="77777777" w:rsidR="00002422" w:rsidRDefault="00002422" w:rsidP="00033F2D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="74801666" w14:textId="4FAAAD18" w:rsidR="00D50819" w:rsidRDefault="00D50819">
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="4D74B2D3" w14:textId="77777777" w:rsidR="00033F2D" w:rsidRPr="00D0614D" w:rsidRDefault="00033F2D" w:rsidP="00033F2D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D50819">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D0614D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> In het overgangsrecht is het – vanwege de korte implementatietermijn – ook mogelijk gemaakt om de bestaande locaties te verdelen zonder inrichtingsplan.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="0E28AC3B" w14:textId="77777777" w:rsidR="005F1490" w:rsidRDefault="005F1490">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2FCE9D0E" w14:textId="77777777" w:rsidR="00816095" w:rsidRPr="00033F2D" w:rsidRDefault="00816095" w:rsidP="00033F2D">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...418 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="59A77311" w14:textId="77777777" w:rsidR="00816095" w:rsidRPr="00033F2D" w:rsidRDefault="00816095" w:rsidP="00033F2D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="47E8B947" w14:textId="77777777" w:rsidR="00B66770" w:rsidRDefault="00641291">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1D1E2861" w14:textId="77777777" w:rsidR="00816095" w:rsidRPr="00033F2D" w:rsidRDefault="00816095" w:rsidP="00033F2D">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1472 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="85307EE2"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="114661C3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DF229CD0"/>
+    <w:lvl w:ilvl="0" w:tplc="04130011">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="·"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-        <w:color w:val="FFFFFF"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="04130019">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="·"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="·"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="·"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
-[...12 lines deleted...]
-      <w:lvlJc w:val="left"/>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="8B3383F7"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="4EA13880"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8B220A12"/>
+    <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="·"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:hanging="1020"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
-[...22 lines deleted...]
-      <w:lvlJc w:val="left"/>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="8E2DD86C"/>
-[...496 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="69A8301C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A5AC504C"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Huisstijl-Colofon"/>
-      <w:lvlText w:val="·"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-        <w:color w:val="FFFFFF"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...121 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04130003">
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09C45036"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A7D7078"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7C040154"/>
-[...1157 lines deleted...]
-    <w:tmpl w:val="235A8612"/>
+    <w:tmpl w:val="17CC2BE0"/>
     <w:lvl w:ilvl="0" w:tplc="04130011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8667,7474 +6318,147 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-[...2457 lines deleted...]
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="1" w16cid:durableId="2007786924">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1478569716">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="298221324">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="65303366">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
-[...152 lines deleted...]
-  <w:numIdMacAtCleanup w:val="52"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...2 lines deleted...]
-  <w:removeDateAndTime/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00DB32CC"/>
-[...319 lines deleted...]
-    <w:rsid w:val="00FF5E74"/>
+    <w:rsidRoot w:val="00033F2D"/>
+    <w:rsid w:val="00002422"/>
+    <w:rsid w:val="00033F2D"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00816095"/>
+    <w:rsid w:val="0091667E"/>
+    <w:rsid w:val="00D0614D"/>
+    <w:rsid w:val="00DF491B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="16C36751"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="771C9262"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{2C03A42F-3E1C-42D4-B3EF-3274EE5BEF3E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-[...4407 lines deleted...]
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -16462,99 +6786,958 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00033F2D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00033F2D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00033F2D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00033F2D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00033F2D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00033F2D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00033F2D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00033F2D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00033F2D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00033F2D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00033F2D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00033F2D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00033F2D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00033F2D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00033F2D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00033F2D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00033F2D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00033F2D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00033F2D"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00033F2D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00033F2D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00033F2D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00033F2D"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00033F2D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:aliases w:val="Lijst meerdere niveaus,standaard,Dot pt,F5 List Paragraph,List Paragraph1,No Spacing1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,Bullet 1,Bullet Points,Párrafo de lista,MAIN CONTENT,Recommendation,List Paragraph2,L,Flat"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="LijstalineaChar"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00033F2D"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00033F2D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00033F2D"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00033F2D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00033F2D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
+    <w:name w:val="Afzendgegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00033F2D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2267"/>
+      </w:tabs>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AfzendgegevensKop">
+    <w:name w:val="Afzendgegevens_Kop"/>
+    <w:basedOn w:val="Afzendgegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00033F2D"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OndertekeningArea1">
+    <w:name w:val="Ondertekening_Area1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00033F2D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00033F2D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="170"/>
+      </w:tabs>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Slotzin">
+    <w:name w:val="Slotzin"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00033F2D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
+    <w:name w:val="Witregel W1"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00033F2D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="9"/>
+      <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00033F2D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00033F2D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00033F2D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00033F2D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:link w:val="GeenafstandChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00033F2D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GeenafstandChar">
+    <w:name w:val="Geen afstand Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Geenafstand"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00033F2D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelraster">
+    <w:name w:val="Table Grid"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00033F2D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="LijstalineaChar">
+    <w:name w:val="Lijstalinea Char"/>
+    <w:aliases w:val="Lijst meerdere niveaus Char,standaard Char,Dot pt Char,F5 List Paragraph Char,List Paragraph1 Char,No Spacing1 Char,List Paragraph Char Char Char Char,Indicator Text Char,Numbered Para 1 Char,Bullet 1 Char,Bullet Points Char,L Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Lijstalinea"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00033F2D"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00AF148D"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00033F2D"/>
     <w:rPr>
-      <w:color w:val="666666"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00033F2D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00033F2D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plattetekst">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="PlattetekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00033F2D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlattetekstChar">
+    <w:name w:val="Platte tekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Plattetekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00033F2D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -16830,158 +8013,61 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>15477</ap:Characters>
+  <ap:Pages>8</ap:Pages>
+  <ap:Words>2822</ap:Words>
+  <ap:Characters>15524</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>128</ap:Lines>
+  <ap:Lines>129</ap:Lines>
   <ap:Paragraphs>36</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>18156</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>18310</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-05-21T10:29:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...81 lines deleted...]
-    <vt:lpwstr>0x010100945C18557407F242945A2D3A28E23414</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>