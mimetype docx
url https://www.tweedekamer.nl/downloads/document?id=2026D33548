--- v0 (2026-06-30)
+++ v1 (2026-08-15)
@@ -1,3333 +1,1112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A97BB8" w:rsidP="009456DA" w:rsidRDefault="00A97BB8" w14:paraId="244B1F62" w14:textId="77777777">
-[...28 lines deleted...]
-      <w:r w:rsidR="005C61EB">
+    <w:p w:rsidRPr="00BB70C5" w:rsidR="00BB70C5" w:rsidP="00BB70C5" w:rsidRDefault="00D3566D" w14:paraId="4A8CDA13" w14:textId="3EFBDDAC">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB70C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB70C5" w:rsidR="00BB70C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A97BB8">
-[...267 lines deleted...]
-          <w:lang w:val="de-DE"/>
+      <w:r w:rsidRPr="00BB70C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>170</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB70C5" w:rsidR="00BB70C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="000026DF">
-[...27 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00BB70C5" w:rsidR="00BB70C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Gehandicaptenbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB70C5" w:rsidR="00BB70C5" w:rsidP="00BB70C5" w:rsidRDefault="00BB70C5" w14:paraId="542C8E25" w14:textId="4EE37517">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB70C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB70C5" w:rsidR="00D3566D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>409</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB70C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
-        <w:t>Betreft</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009456DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="005212B5">
-[...288 lines deleted...]
-      <w:r w:rsidRPr="002B7C03">
+      <w:r w:rsidRPr="00BB70C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB70C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>minister van Langdurige Zorg, Jeugd en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB70C5" w:rsidR="00BB70C5" w:rsidP="00BB70C5" w:rsidRDefault="00BB70C5" w14:paraId="61DB2459" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB70C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB70C5" w:rsidR="00D3566D" w:rsidP="00BB70C5" w:rsidRDefault="00BB70C5" w14:paraId="76E448B8" w14:textId="6BAC69A3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB70C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 29 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB70C5" w:rsidR="00D3566D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00BB70C5" w:rsidR="00D3566D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>De vaste Kamercommissie voor Volksgezondheid, Welzijn en Sport heeft mij verzocht uw Kamer voorafgaand aan het debat over Villa ExpertCare (VEC) te informeren over de actuele stand van zaken. Met deze brief beantwoord ik tevens de vragen die zijn gesteld tijdens het Wetgevingsoverleg (WGO) over het jaarverslag van het ministerie van VWS 2025 op 25 juni jl.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB70C5" w:rsidR="00D3566D" w:rsidP="00BB70C5" w:rsidRDefault="00D3566D" w14:paraId="2EC6C4A3" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB70C5" w:rsidR="00D3566D" w:rsidP="00BB70C5" w:rsidRDefault="00D3566D" w14:paraId="1A727C8E" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB70C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De afgelopen dagen is er veel gebeurd. Op 10 juni jl. heb ik met VEC en B. Braun afspraken gemaakt over het aanstellen van een onafhankelijk intermediair en het loslaten van de datum van clustering voor de locaties Waalre en Vleuten, totdat voor alle cliënten een passend alternatief was gevonden. Aanleiding hiervoor waren de toenemende zorgen over de zorgvuldigheid van het doorlopen proces, de mate waarin ouders tijdig en voldoende werden betrokken bij besluitvorming en de stagnerende zorgbemiddeling. Daarbij heb ik steeds benadrukt dat uitstel van clustering van locaties alleen verantwoord is zolang de kwaliteit en veiligheid van zorg kunnen worden geborgd. Reagerend op berichten uit de media, kan ik bevestigen dat de Inspectie Gezondheidszorg en Jeugd (IGJ) VEC een aanwijzing heeft opgelegd. Ik heb uw Kamer hierover op 23 juni jl. vertrouwelijk geïnformeerd. De aanwijzing is op dit moment nog niet openbaar en tegen een besluit van de IGJ kunnen juridische stappen worden ondernomen die invloed hebben op de termijn waarop openbaarmaking plaatsvindt. De aanwijzing is al wel definitief, wat betekent dat VEC uitvoering moet geven aan de aanwijzing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB70C5" w:rsidR="00D3566D" w:rsidP="00BB70C5" w:rsidRDefault="00D3566D" w14:paraId="3521172C" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB70C5" w:rsidR="00D3566D" w:rsidP="00BB70C5" w:rsidRDefault="00D3566D" w14:paraId="5182C6AE" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB70C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>VEC heeft mij laten weten dat de betreffende ouders/verzorgers van de 15 kinderen inmiddels door VEC zijn geïnformeerd over de inhoud van de aanwijzing.  Ik leef zeer met hen mee. Veel gezinnen verkeren al lange tijd in onzekerheid en hadden gehoopt op meer duidelijkheid over de toekomst. Dat de situatie nu tot deze uitkomst heeft geleid, is voor hen bijzonder ingrijpend.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB70C5" w:rsidR="00D3566D" w:rsidP="00BB70C5" w:rsidRDefault="00D3566D" w14:paraId="210CD6EE" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB70C5" w:rsidR="00D3566D" w:rsidP="00BB70C5" w:rsidRDefault="00D3566D" w14:paraId="049E3A83" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB70C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik heb mij tot het uiterste ingespannen om VEC aan hun afspraken te houden. Tegelijkertijd geldt dat de kwaliteit en veiligheid van zorg voor cliënten altijd voorop moet staan. De IGJ concludeert nu dat dit niet langer gegarandeerd is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB70C5" w:rsidR="00D3566D" w:rsidP="00BB70C5" w:rsidRDefault="00D3566D" w14:paraId="45376318" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB70C5" w:rsidR="00D3566D" w:rsidP="00BB70C5" w:rsidRDefault="00D3566D" w14:paraId="78E16FB3" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB70C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wat nu telt, is dat voor ieder kind zo snel mogelijk een passende vervolgplek wordt gerealiseerd. De kinderen die door de aanwijzing worden geraakt, werden al met voorrang behandeld binnen Project Herberg, waarin wordt gewerkt aan een toekomstbestendige oplossing. Dit vanwege het al eerdere voornemen van VEC om deze twee locaties te clusteren. Daarnaast zijn voor alle cliënten noodscenario’s uitgewerkt door zorgverzekeraars en zorgkantoren. Per cliënt is in kaart gebracht hoe de continuïteit van zorg kan worden geborgd, mocht dat acuut nodig zijn of als een reguliere vervolgplaatsing niet tijdig beschikbaar is. Daarbij kan het voorkomen dat een tijdelijke oplossing niet overeenkomt met de duurzame voorkeursoptie van ouders/verzorgers of cliënten. Noodscenario's zijn nadrukkelijk bedoeld als tijdelijke </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB70C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>met voorrang behandeld binnen Project Herberg</w:t>
-[...170 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">terugvaloptie om de zorg (dagbesteding of logeren) te kunnen blijven leveren. Afhankelijk van de situatie kan dit betekenen dat zorg tijdelijk wordt geboden op een andere locatie van VEC, bij een andere zorgaanbieder of in de thuissituatie. Ouders zijn betrokken bij het opstellen van deze noodscenario’s en zullen ook nu weer betrokken worden bij de verdere vervolgstappen door VEC, zorgverzekeraars en zorgkantoren. Mijn volledige aandacht gaat ernaar uit dat de overgang naar een passende vervolgplek zo zorgvuldig mogelijk verloopt. De door mij aangestelde onafhankelijk intermediair kijkt hier ook nadrukkelijk op mee en houdt mij structureel op de hoogte. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB70C5" w:rsidR="00D3566D" w:rsidP="00BB70C5" w:rsidRDefault="00D3566D" w14:paraId="7B871A03" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB70C5" w:rsidR="00D3566D" w:rsidP="00BB70C5" w:rsidRDefault="00D3566D" w14:paraId="08FDEC30" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB70C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De IGJ houdt ook op de overige twee locaties intensief toezicht op de kwaliteit en veiligheid van zorg en kan, indien nodig, opnieuw handhavend optreden. Daarnaast heeft VEC aangegeven dat zij inzetten op het beschikbaar houden van voldoende deskundig personeel totdat voor alle kinderen een passende oplossing is gevonden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB70C5" w:rsidR="00D3566D" w:rsidP="00BB70C5" w:rsidRDefault="00D3566D" w14:paraId="105AB419" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB70C5" w:rsidR="00D3566D" w:rsidP="00BB70C5" w:rsidRDefault="00D3566D" w14:paraId="02BBE194" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB70C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Zorgbemiddeling</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00770416" w:rsidR="001F1091" w:rsidP="009456DA" w:rsidRDefault="00305EB7" w14:paraId="0040EA58" w14:textId="77777777">
+    <w:p w:rsidRPr="00BB70C5" w:rsidR="00D3566D" w:rsidP="00BB70C5" w:rsidRDefault="00D3566D" w14:paraId="7CC98A9B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...69 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB70C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op peildatum 25 juni jl. is voor 42 kinderen een vervolgplek gevonden, waarvoor ouders toestemming hebben gegeven. Van deze kinderen zijn er 31 uit zorg bij VEC en voor 11 kinderen wordt de overdracht naar vervolgzorg in de periode tot en met september gerealiseerd. Dat betekent dat er nog voor 38 kinderen een passende vervolgplek moet worden gevonden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB70C5" w:rsidR="00D3566D" w:rsidP="00BB70C5" w:rsidRDefault="00D3566D" w14:paraId="5AD76414" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB70C5" w:rsidR="00D3566D" w:rsidP="00BB70C5" w:rsidRDefault="00D3566D" w14:paraId="14274948" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB70C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Overname</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F031F" w:rsidP="009456DA" w:rsidRDefault="00305EB7" w14:paraId="08D0F067" w14:textId="77777777">
-[...85 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00BB70C5" w:rsidR="00D3566D" w:rsidP="00BB70C5" w:rsidRDefault="00D3566D" w14:paraId="423305DB" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB70C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>VEC en de betrokken zorgverzekeraars en zorgkantoren hebben aangegeven dat zij, ondanks verlenging van termijnen en actieve inspanningen om een mogelijke overname te faciliteren, uiteindelijk geen overnamevoorstel hebben ontvangen. Op 17 juni jl. is daarom geconcludeerd dat een overname van de zorgvilla's op dit moment niet aan de orde is en dat alle inspanningen gericht moeten zijn op de zorgbemiddeling. Verdere onzekerheid over een mogelijke overname helpt kinderen en ouders niet verder, brengt risico's met zich mee voor de continuïteit van zorg en vertraagt de zorgbemiddeling. Alle betrokken partijen richten zich daarom volledig op Project Herberg, zodat de continuïteit van zorg voor deze kwetsbare groep kinderen zo goed mogelijk wordt gewaarborgd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB70C5" w:rsidR="00D3566D" w:rsidP="00BB70C5" w:rsidRDefault="00D3566D" w14:paraId="3A746CF7" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB70C5" w:rsidR="00D3566D" w:rsidP="00BB70C5" w:rsidRDefault="00D3566D" w14:paraId="1F85015F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB70C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dat neemt niet weg dat, indien zich in de toekomst alsnog een aanbieder meldt met een goed onderbouwd overnameplan dat bijdraagt aan de continuïteit van zorg, zorgverzekeraars en zorgkantoren dit plan zullen beoordelen. Een eventueel toekomstig initiatief biedt echter geen oplossing voor de huidige acute situatie, maar kan mogelijk wel bijdragen aan een structurele, landelijke oplossing voor deze doelgroep op de langere termijn. Gezien de huidige omstandigheden is snelheid daarbij van groot belang.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB70C5" w:rsidR="00D3566D" w:rsidP="00BB70C5" w:rsidRDefault="00D3566D" w14:paraId="4C92517C" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB70C5" w:rsidR="00D3566D" w:rsidP="00BB70C5" w:rsidRDefault="00D3566D" w14:paraId="244CCFD3" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB70C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Eventuele extra kosten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C07118" w:rsidP="009456DA" w:rsidRDefault="00305EB7" w14:paraId="1953D850" w14:textId="77777777">
-[...17 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00BB70C5" w:rsidR="00D3566D" w:rsidP="00BB70C5" w:rsidRDefault="00D3566D" w14:paraId="31CD99F6" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB70C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ten aanzien van de vraag van uw Kamer over het verhalen van kosten op VEC merk ik op dat mij niet geheel duidelijk is op welke kosten wordt gedoeld. Voor zover mij nu bekend is, draagt VEC de eventuele extra kosten die samenhangen met de huidige situatie zelf. Op dit moment ligt er geen verzoek om aanvullende financiering of vergoeding van kosten bij het ministerie van VWS. VWS draagt wel zelf de kosten van de onafhankelijk intermediair.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB70C5" w:rsidR="00D3566D" w:rsidP="00BB70C5" w:rsidRDefault="00D3566D" w14:paraId="379830B5" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB70C5" w:rsidR="00D3566D" w:rsidP="00BB70C5" w:rsidRDefault="00D3566D" w14:paraId="64916E63" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB70C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rol van de minister</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001A25B1" w:rsidR="001A25B1" w:rsidP="009456DA" w:rsidRDefault="00305EB7" w14:paraId="53B9548B" w14:textId="77777777">
-[...101 lines deleted...]
-          <w:rFonts w:cs="Lohit Hindi"/>
+    <w:p w:rsidRPr="00BB70C5" w:rsidR="00D3566D" w:rsidP="00BB70C5" w:rsidRDefault="00D3566D" w14:paraId="3A44B59D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB70C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Er is gevraagd wanneer ik aanleiding zie om in te grijpen. Ik grijp al vanaf het eerste moment actief in vanuit mijn systeemverantwoordelijkheid en zal dat blijven doen zolang dat nodig is. Het ministerie heeft de afgelopen maanden wekelijks overleg gevoerd met de betrokken partijen om de voortgang te bewaken. Daarnaast heb ik zelf meerdere gesprekken gevoerd met betrokken partijen om hun aan te spreken op hun verantwoordelijkheid. Ook heb ik een onafhankelijk intermediair aangesteld om de voortgang te ondersteunen, knelpunten zichtbaar te maken en de samenwerking te versterken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB70C5" w:rsidR="00D3566D" w:rsidP="00BB70C5" w:rsidRDefault="00D3566D" w14:paraId="78F82638" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB70C5" w:rsidR="00D3566D" w:rsidP="00BB70C5" w:rsidRDefault="00D3566D" w14:paraId="62DF188B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB70C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tegelijkertijd kent mijn rol ook grenzen. De verantwoordelijkheid voor de zorgverlening ligt bij de zorgaanbieder, de zorgplicht bij de zorgverzekeraars en zorgkantoren. De Nederlandse Zorgautoriteit (NZa) ziet toe op de naleving van die zorgplicht en de IGJ houdt toezicht op de kwaliteit en veiligheid van de zorg. Vanuit mijn systeemverantwoordelijkheid blijf ik het uiterste doen om erop toe te zien dat partijen hun verantwoordelijkheid nemen en blijf ik handelen waar dat binnen mijn bevoegdheden mogelijk is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB70C5" w:rsidR="00D3566D" w:rsidP="00BB70C5" w:rsidRDefault="00D3566D" w14:paraId="23BD8369" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB70C5" w:rsidR="00D3566D" w:rsidP="00BB70C5" w:rsidRDefault="00D3566D" w14:paraId="386710BD" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB70C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik blijf uw Kamer informeren over relevante ontwikkelingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB70C5" w:rsidR="00D3566D" w:rsidP="00BB70C5" w:rsidRDefault="00D3566D" w14:paraId="64F9E1F9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB70C5" w:rsidR="00D3566D" w:rsidP="00BB70C5" w:rsidRDefault="00BB70C5" w14:paraId="4A992293" w14:textId="1B0B7490">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
-          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Lohit Hindi"/>
+      <w:r w:rsidRPr="00BB70C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB70C5" w:rsidR="00D3566D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
-          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t>de minister van Langdurige Zorg,</w:t>
-[...10 lines deleted...]
-          <w:rFonts w:cs="Lohit Hindi"/>
+        <w:t>e minister van Langdurige Zorg,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB70C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
-          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:cs="Lohit Hindi"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB70C5" w:rsidR="00D3566D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
-          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t>Jeugd en Sport</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Lohit Hindi"/>
+        <w:t>Jeugd en Sport,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB70C5" w:rsidR="00D3566D" w:rsidP="00BB70C5" w:rsidRDefault="00BB70C5" w14:paraId="7BF048C5" w14:textId="1D595CB4">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
-          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...9 lines deleted...]
-          <w:rFonts w:cs="Lohit Hindi"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB70C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
-          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
-      </w:pPr>
-[...26 lines deleted...]
-          <w:rFonts w:cs="Lohit Hindi"/>
+        <w:t>W.R.C.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB70C5" w:rsidR="00D3566D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
-          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
-      </w:pPr>
-[...34 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId9"/>
+        <w:t xml:space="preserve"> Sterk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB70C5" w:rsidR="004E5D09" w:rsidP="00BB70C5" w:rsidRDefault="004E5D09" w14:paraId="32D296DA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00BB70C5" w:rsidR="004E5D09" w:rsidSect="006434EC">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2268" w:right="2784" w:bottom="1134" w:left="1588" w:header="0" w:footer="970" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="377DF72B" w14:textId="77777777" w:rsidR="00305EB7" w:rsidRDefault="00305EB7">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="420FA15C" w14:textId="77777777" w:rsidR="00221D62" w:rsidRDefault="00221D62" w:rsidP="00D3566D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0548FCB8" w14:textId="77777777" w:rsidR="00305EB7" w:rsidRDefault="00305EB7">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="70B38984" w14:textId="77777777" w:rsidR="00221D62" w:rsidRDefault="00221D62" w:rsidP="00D3566D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers">
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers 45 Light">
-[...14 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4F942A4A" w14:textId="77777777" w:rsidR="00D3566D" w:rsidRPr="00D3566D" w:rsidRDefault="00D3566D" w:rsidP="00D3566D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="37C5B2DE" w14:textId="77777777" w:rsidR="00D3566D" w:rsidRPr="00D3566D" w:rsidRDefault="00D3566D" w:rsidP="00D3566D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="37237F1A" w14:textId="77777777" w:rsidR="00D3566D" w:rsidRPr="00D3566D" w:rsidRDefault="00D3566D" w:rsidP="00D3566D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="62F98A31" w14:textId="77777777" w:rsidR="00305EB7" w:rsidRDefault="00305EB7">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5FA36B5C" w14:textId="77777777" w:rsidR="00221D62" w:rsidRDefault="00221D62" w:rsidP="00D3566D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2981451B" w14:textId="77777777" w:rsidR="00305EB7" w:rsidRDefault="00305EB7">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7B49AA3D" w14:textId="77777777" w:rsidR="00221D62" w:rsidRDefault="00221D62" w:rsidP="00D3566D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1D29F0C0" w14:textId="77777777" w:rsidR="00830438" w:rsidRDefault="00305EB7">
+  <w:p w14:paraId="4A5BB5F2" w14:textId="77777777" w:rsidR="00D3566D" w:rsidRPr="00D3566D" w:rsidRDefault="00D3566D" w:rsidP="00D3566D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-    </w:pPr>
-[...74 lines deleted...]
-      <w:spacing w:after="2630"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0B1DCEEB" w14:textId="77777777" w:rsidR="00830438" w:rsidRDefault="00305EB7" w:rsidP="00536636">
+  <w:p w14:paraId="66001A28" w14:textId="77777777" w:rsidR="000C54A6" w:rsidRPr="00D3566D" w:rsidRDefault="000C54A6" w:rsidP="00D3566D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...317 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...945 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5E733D8B" w14:textId="77777777" w:rsidR="000C54A6" w:rsidRPr="00D3566D" w:rsidRDefault="000C54A6" w:rsidP="00D3566D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...5 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:footnoteLayoutLikeWW8/>
-[...28 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00BA2E03"/>
-[...288 lines deleted...]
-    <w:rsid w:val="00FB3314"/>
+    <w:rsidRoot w:val="00D3566D"/>
+    <w:rsid w:val="000C54A6"/>
+    <w:rsid w:val="00221D62"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="006434EC"/>
+    <w:rsid w:val="00BB70C5"/>
+    <w:rsid w:val="00D3566D"/>
+    <w:rsid w:val="00F5368E"/>
+    <w:rsid w:val="00FA340E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="3"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="59B2878C"/>
+  <w14:docId w14:val="5AE20F88"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{133CE1F3-D2B3-4A08-82A7-B2DC691DB4C5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3349,74 +1128,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3565,1420 +1345,1031 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00261464"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00D3566D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore/>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-[...2 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00D3566D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Kop2"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-[...9 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+    <w:rsid w:val="00D3566D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00D3566D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="260"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="00D3566D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="00D3566D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="00D3566D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="00D3566D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="00D3566D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bijschrift">
-    <w:name w:val="caption"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D3566D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D3566D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D3566D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D3566D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D3566D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D3566D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D3566D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D3566D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D3566D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-[...8 lines deleted...]
-    <w:name w:val="table of authorities"/>
+    <w:rsid w:val="00D3566D"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00D3566D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...29 lines deleted...]
-    <w:name w:val="index 1"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D3566D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00D3566D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...7 lines deleted...]
-    <w:name w:val="index 2"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D3566D"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00D3566D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D3566D"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D3566D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...93 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D3566D"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00D3566D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D3566D"/>
+    <w:rPr>
       <w:b/>
-    </w:rPr>
-[...514 lines deleted...]
-      <w:i/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00494227"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00D3566D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenskopjes">
     <w:name w:val="Afzendgegevens kopjes"/>
     <w:basedOn w:val="Afzendgegevens"/>
     <w:next w:val="Afzendgegevens"/>
-    <w:rsid w:val="00494227"/>
+    <w:rsid w:val="00D3566D"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00132B19"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00D3566D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
-    </w:pPr>
-[...21 lines deleted...]
-      <w:sz w:val="9"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00D3566D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenswitregel2">
     <w:name w:val="Afzendgegevens witregel 2"/>
     <w:basedOn w:val="Afzendgegevens"/>
     <w:next w:val="Afzendgegevenskopjes"/>
-    <w:rsid w:val="004B5A41"/>
+    <w:rsid w:val="00D3566D"/>
     <w:pPr>
       <w:spacing w:line="270" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="27"/>
-    </w:rPr>
-[...69 lines deleted...]
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="001F1091"/>
+    <w:rsid w:val="00D3566D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-    </w:rPr>
-[...3 lines deleted...]
-    <w:semiHidden/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C63ACD"/>
-[...46 lines deleted...]
-    <w:hidden/>
+    <w:rsid w:val="00D3566D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...4 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00D3566D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>1148</ap:Words>
-  <ap:Characters>6425</ap:Characters>
+  <ap:Words>1150</ap:Words>
+  <ap:Characters>6331</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>53</ap:Lines>
-  <ap:Paragraphs>15</ap:Paragraphs>
+  <ap:Lines>52</ap:Lines>
+  <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7558</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7467</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>