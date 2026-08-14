--- v0 (2026-06-30)
+++ v1 (2026-08-14)
@@ -1,3212 +1,992 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="0001507B" w:rsidP="00AD1B76" w:rsidRDefault="00E74A3B" w14:paraId="4C619695" w14:textId="7C5C54C0">
-[...47 lines deleted...]
-      <w:r w:rsidR="007606F9">
+    <w:p w:rsidRPr="00003CE2" w:rsidR="00003CE2" w:rsidP="00003CE2" w:rsidRDefault="00366234" w14:paraId="359B2FDB" w14:textId="4F0C6E2C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00003CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003CE2" w:rsidR="00003CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>643</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003CE2" w:rsidR="00003CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00003CE2" w:rsidR="00003CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Informatie- en communicatietechnologie (ICT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00003CE2" w:rsidR="00003CE2" w:rsidP="00003CE2" w:rsidRDefault="00003CE2" w14:paraId="3DF69077" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00003CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003CE2" w:rsidR="00366234">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1536</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Economische Zaken en Klimaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00003CE2" w:rsidR="00366234" w:rsidP="00003CE2" w:rsidRDefault="00003CE2" w14:paraId="565120FE" w14:textId="2A49033B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00003CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00003CE2" w:rsidR="00003CE2" w:rsidP="00003CE2" w:rsidRDefault="00003CE2" w14:paraId="282A4308" w14:textId="01CDD301">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00003CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 29 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00003CE2" w:rsidR="00366234" w:rsidP="00003CE2" w:rsidRDefault="00366234" w14:paraId="69FCBF80" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00003CE2" w:rsidR="00366234" w:rsidP="00003CE2" w:rsidRDefault="00366234" w14:paraId="016B9A27" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00003CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hierbij bied ik u de jaarrapportage van het Adviescollege ICT-toetsing (AcICT) over het jaar 2025 aan en reageer ik, mede namens de staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties (BZK), op de aanbevelingen die het AcICT daarin heeft gegeven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00003CE2" w:rsidR="00366234" w:rsidP="00003CE2" w:rsidRDefault="00366234" w14:paraId="18057089" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00003CE2" w:rsidR="00366234" w:rsidP="00003CE2" w:rsidRDefault="00366234" w14:paraId="23BAEB40" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00003CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Adviescollege reflecteert in de jaarrapportage 2025 op het afgelopen jaar. Het AcICT heeft in 2025 twintig adviezen en één naschrift op een eerder gegeven advies uitgebracht. Daarnaast heeft het AcICT meer ingezet op kennisdeling en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-      <w:r>
         <w:t xml:space="preserve">-bevordering. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007606F9" w:rsidP="00AD1B76" w:rsidRDefault="007606F9" w14:paraId="45486BE1" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00003CE2" w:rsidR="00366234" w:rsidP="00003CE2" w:rsidRDefault="00366234" w14:paraId="54DFAD0F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00003CE2" w:rsidR="00366234" w:rsidP="00003CE2" w:rsidRDefault="00366234" w14:paraId="23FF007D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00003CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Op basis van de uitgebrachte adviezen doet het Adviescollege drie algemene aanbevelingen voor betere beheersing van ICT bij de Rijksoverheid:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007606F9" w:rsidP="00AD1B76" w:rsidRDefault="09CE2628" w14:paraId="13C56E17" w14:textId="77777777">
-      <w:pPr>
+    <w:p w:rsidRPr="00003CE2" w:rsidR="00366234" w:rsidP="00003CE2" w:rsidRDefault="00366234" w14:paraId="08C28A17" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00003CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>1. Stuur op digitale veiligheid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007606F9" w:rsidP="00AD1B76" w:rsidRDefault="09CE2628" w14:paraId="181D2CFE" w14:textId="77777777">
-      <w:pPr>
+    <w:p w:rsidRPr="00003CE2" w:rsidR="00366234" w:rsidP="00003CE2" w:rsidRDefault="00366234" w14:paraId="2A383D31" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00003CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>2. Investeer in ICT-systemen gedurende de hele levensduur</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007606F9" w:rsidP="00AD1B76" w:rsidRDefault="09CE2628" w14:paraId="3253CE70" w14:textId="77777777">
-      <w:pPr>
+    <w:p w:rsidRPr="00003CE2" w:rsidR="00366234" w:rsidP="00003CE2" w:rsidRDefault="00366234" w14:paraId="4A905A6A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00003CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>3. Verstevig opdrachtgeversrol naar opdrachtnemer uit de overheid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007606F9" w:rsidP="00AD1B76" w:rsidRDefault="007606F9" w14:paraId="54236113" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00003CE2" w:rsidR="00366234" w:rsidP="00003CE2" w:rsidRDefault="00366234" w14:paraId="1EE977A4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk228962828" w:id="0"/>
     </w:p>
-    <w:p w:rsidRPr="00360550" w:rsidR="007606F9" w:rsidP="00AD1B76" w:rsidRDefault="09CE2628" w14:paraId="6C4FED31" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00003CE2" w:rsidR="00366234" w:rsidP="00003CE2" w:rsidRDefault="00366234" w14:paraId="7D9F8DF7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="09CE2628">
-        <w:rPr>
+      <w:r w:rsidRPr="00003CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Stuur op digitale veiligheid </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007606F9" w:rsidP="00AD1B76" w:rsidRDefault="09CE2628" w14:paraId="514B6217" w14:textId="77777777">
-[...49 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00003CE2" w:rsidR="00366234" w:rsidP="00003CE2" w:rsidRDefault="00366234" w14:paraId="6D163031" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00003CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het AcICT geeft aan dat digitale veiligheid binnen overheidsorganisaties geen technisch vraagstuk is en om strategische aandacht op het hoogste bestuurlijke niveau vraagt. Zij geeft aan dat het aantal beveiligingsincidenten toeneemt, terwijl de basisbeveiliging bij veel overheidsorganisaties nog niet op orde is – met verstrekkende gevolgen. In de onderzoeken ziet het AcICT dat beveiligingsrisico’s regelmatig worden onderschat, dat de bestuurlijke aandacht voor deze risico’s onvoldoende is en dat de beschikbare inhoudelijke kennis niet altijd toereikend is. Daarom adviseert het AcICT om te sturen op digitale veiligheid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00003CE2" w:rsidR="00366234" w:rsidP="00003CE2" w:rsidRDefault="00366234" w14:paraId="0743C48F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00003CE2" w:rsidR="00366234" w:rsidP="00003CE2" w:rsidRDefault="00366234" w14:paraId="4DD8660F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00003CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik onderschrijf de zienswijze van het AcICT dat digitale veiligheid veel meer dan een technisch vraagstuk is en zie het advies van het AcICT als steun in de rug bij de (bestuurlijke) initiatieven die inmiddels zijn gestart. Zo is vorig jaar in het secretarissen-generaal overleg (SGO) gesproken over de staat van en risico’s met betrekking tot digitale veiligheid, waarbij het belang van sturing hierop vanuit de bestuursraden is benadrukt. Hierbij is onder meer afgesproken dat dit onderwerp periodiek terugkomt op de agenda van het SGO. Verantwoordelijkheid voor de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>bestuurder neergelegd, waaronder in de binnenkort van kracht zijnde Cyberbeveiligingswet (</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> valt, bieden hiervoor de strategische kaders. </w:t>
+        <w:t xml:space="preserve">digitale veiligheid wordt ook vanuit wet- en regelgeving expliciet bij de hoogste bestuurder neergelegd, waaronder in de binnenkort van kracht zijnde Cyberbeveiligingswet (Cbw) en het onlangs geactualiseerde Voorschrift Informatiebeveiliging Rijk Bijzondere Informatie (VIRBI). Daarnaast werkt de staatssecretaris van BZK vanuit het CIO-stelsel aan een betere sturing op digitale veiligheid. De Nederlandse Digitaliseringsstrategie (NDS) en de Nederlandse Cybersecuritystrategie (NLCS), die onder de verantwoordelijkheid van de minister van JenV valt, bieden hiervoor de strategische kaders. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk233141286" w:id="1"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidR="007606F9" w:rsidP="00AD1B76" w:rsidRDefault="007606F9" w14:paraId="6AFB8D28" w14:textId="77777777"/>
-[...18 lines deleted...]
-        <w:t>, de NDS, de NLCS en de Algemene Beveiligingseisen voor Rijksoverheidsopdrachten (ABRO). Voor risicomanagement zijn door het ministerie van BZK handreikingen en opleidingen ontwikkeld en momenteel worden voor bestuurders opleidingen ontwikkeld waar risicoacceptatie onderdeel van is.</w:t>
+    <w:p w:rsidRPr="00003CE2" w:rsidR="00366234" w:rsidP="00003CE2" w:rsidRDefault="00366234" w14:paraId="01D02B90" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00003CE2" w:rsidR="00366234" w:rsidP="00003CE2" w:rsidRDefault="00366234" w14:paraId="2A23EC2F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00003CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik zie het als stimulans dat het AcICT aandacht vraagt voor risicomanagement, al dan niet gevoed door de eisen uit de Cbw, de NDS, de NLCS en de Algemene Beveiligingseisen voor Rijksoverheidsopdrachten (ABRO). Voor risicomanagement zijn door het ministerie van BZK handreikingen en opleidingen ontwikkeld en momenteel worden voor bestuurders opleidingen ontwikkeld waar risicoacceptatie onderdeel van is.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="007606F9" w:rsidP="00AD1B76" w:rsidRDefault="007606F9" w14:paraId="262B9DC0" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00003CE2" w:rsidR="00366234" w:rsidP="00003CE2" w:rsidRDefault="00366234" w14:paraId="3F289BBF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00003CE2" w:rsidR="00366234" w:rsidP="00003CE2" w:rsidRDefault="00366234" w14:paraId="13EBC29C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="09CE2628">
-        <w:rPr>
+      <w:r w:rsidRPr="00003CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Investeer in ICT-systemen gedurende de hele levensduur </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007606F9" w:rsidP="00AD1B76" w:rsidRDefault="09CE2628" w14:paraId="71A24174" w14:textId="1F2251FC">
-[...61 lines deleted...]
-    <w:p w:rsidR="007606F9" w:rsidP="00AD1B76" w:rsidRDefault="000754F8" w14:paraId="752F1176" w14:textId="3618A673">
+    <w:p w:rsidRPr="00003CE2" w:rsidR="00366234" w:rsidP="00003CE2" w:rsidRDefault="00366234" w14:paraId="56959471" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00003CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het AcICT geeft aan dat investeringen voor beheer en onderhoud van bestaande systemen uitblijven, terwijl deze in haar ogen noodzakelijk zijn om nieuw beleid te kunnen invoeren en te voorkomen dat systemen omvallen. Het AcICT adviseert daarom gedurende de hele levensduur te investeren in ICT-systemen. Ik ben het eens met de aanbeveling van het AcICT. In 2025 is rijksbreed afgesproken dat alle departementen, hun uitvoeringsorganisaties en zbo’s het Life Cycle Management (LCM)-proces inrichten in lijn met de Handreiking Lifecyclemanagement Rijk. Het LCM-proces zorgt voor een duidelijk inzicht in de status en het actueel houden van je ICT-systemen en maakt investeringen planbaar. In 2026 voert de rijksoverheid, onder regie van de staatssecretaris van BZK, een volwassenheidsmeting uit op het LCM-proces. Op basis hiervan worden vervolg- en verbeterstappen bepaald.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00003CE2" w:rsidR="00366234" w:rsidP="00003CE2" w:rsidRDefault="00366234" w14:paraId="436C8E9D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00003CE2" w:rsidR="00366234" w:rsidP="00003CE2" w:rsidRDefault="00366234" w14:paraId="36A7F587" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk228968929" w:id="2"/>
       <w:bookmarkStart w:name="_Hlk233141806" w:id="3"/>
-      <w:r>
-[...33 lines deleted...]
-        <w:t>, en dat we strenger gaan toezien op naleving daarvan</w:t>
+      <w:r w:rsidRPr="00003CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bij het oordeel van de departementale CIO op grote ICT-activiteiten, onderzoekt de CIO of is voorzien in de financiering voor de beheer- en onderhoudsfase. Uit de evaluatie van vorig jaar bleek dat de afspraken hierover, en daarmee ook de CIO-oordelen, te vrijblijvend zijn. Eind vorig jaar is daarom aangekondigd dat de eisen aan grote ICT-activiteiten worden aangescherpt, en dat we strenger gaan toezien op naleving daarvan</w:t>
       </w:r>
       <w:bookmarkStart w:name="_Ref233118064" w:id="4"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidR="007606F9">
+      <w:r w:rsidRPr="00003CE2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidR="007606F9">
-[...30 lines deleted...]
-      <w:r w:rsidDel="00450243" w:rsidR="007606F9">
+      <w:r w:rsidRPr="00003CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Dit moet ervoor zorgen dat departementale CIO’s bij het ontbreken van financiering een heldere ‘no go’ uitspreken voor de start van de ICT-activiteit. Waar de afspraken niet worden nageleefd, worden opdrachtgevers of CIO’s daarop aangesproken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003CE2" w:rsidDel="00450243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007606F9" w:rsidP="00AD1B76" w:rsidRDefault="007606F9" w14:paraId="29BDC2BF" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00003CE2" w:rsidR="00366234" w:rsidP="00003CE2" w:rsidRDefault="00366234" w14:paraId="6483035F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk229560986" w:id="5"/>
       <w:bookmarkStart w:name="_Hlk231483162" w:id="6"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w:rsidRPr="00360550" w:rsidR="007606F9" w:rsidP="00AD1B76" w:rsidRDefault="09CE2628" w14:paraId="6FE4DBFF" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00003CE2" w:rsidR="00366234" w:rsidP="00003CE2" w:rsidRDefault="00366234" w14:paraId="112550B8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk233123456" w:id="7"/>
-      <w:r w:rsidRPr="09CE2628">
-        <w:rPr>
+      <w:r w:rsidRPr="00003CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Verstevig opdrachtgeversrol naar opdrachtnemer uit de overheid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007606F9" w:rsidP="00AD1B76" w:rsidRDefault="09CE2628" w14:paraId="39D8B1D5" w14:textId="77777777">
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> wordt herkend. </w:t>
+    <w:p w:rsidRPr="00003CE2" w:rsidR="00366234" w:rsidP="00003CE2" w:rsidRDefault="00366234" w14:paraId="5F966A53" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00003CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Het AcICT geeft aan dat een duidelijke en actieve opdrachtgeversrol ook in 2025 nog te vaak onvoldoende wordt ingevuld. Zij adviseert daarom om de rol van opdrachtgever steviger in te vullen en de rolvastheid tussen de opdrachtgever en opdrachtnemer te bewaken. Deze aanbeveling van het AcICT wordt herkend. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w:rsidR="007606F9" w:rsidP="00AD1B76" w:rsidRDefault="09CE2628" w14:paraId="492B1D4F" w14:textId="12124FE9">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">lopende inspanningen om publiek leiderschap en ambtelijk vakmanschap te versterken, bijvoorbeeld via de ICT-personeelsstrategie. Ook is opdrachtgeverschap verankerd in de leeractiviteiten van de Algemene Bestuursdienst (ABD). De ABD zet in op meer ICT-kennis en kunde bij topambtenaren, onder andere in het aannamebeleid. Zij vervullen immers vaak de rol van opdrachtgever. </w:t>
+    <w:p w:rsidRPr="00003CE2" w:rsidR="00366234" w:rsidP="00003CE2" w:rsidRDefault="00366234" w14:paraId="2879D6EF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00003CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Opdrachtgeverschap is een cruciaal onderdeel van (digitaal) leiderschap en daarmee een gedeelde opgave binnen het Rijk. Het maakt onderdeel uit van de lopende inspanningen om publiek leiderschap en ambtelijk vakmanschap te versterken, bijvoorbeeld via de ICT-personeelsstrategie. Ook is opdrachtgeverschap verankerd in de leeractiviteiten van de Algemene Bestuursdienst (ABD). De ABD zet in op meer ICT-kennis en kunde bij topambtenaren, onder andere in het aannamebeleid. Zij vervullen immers vaak de rol van opdrachtgever. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:p w:rsidR="007606F9" w:rsidP="00AD1B76" w:rsidRDefault="007606F9" w14:paraId="16102CE1" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:iCs/>
+    <w:p w:rsidRPr="00003CE2" w:rsidR="00366234" w:rsidP="00003CE2" w:rsidRDefault="00366234" w14:paraId="65374E10" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:p w:rsidRPr="00A255FF" w:rsidR="007606F9" w:rsidP="00AD1B76" w:rsidRDefault="09CE2628" w14:paraId="7686B4B3" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00003CE2" w:rsidR="00366234" w:rsidP="00003CE2" w:rsidRDefault="00366234" w14:paraId="15BAA158" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="09CE2628">
-        <w:rPr>
+      <w:r w:rsidRPr="00003CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Tot slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007606F9" w:rsidP="00AD1B76" w:rsidRDefault="09CE2628" w14:paraId="28CF3908" w14:textId="77777777">
-[...35 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+    <w:p w:rsidRPr="00003CE2" w:rsidR="00366234" w:rsidP="00003CE2" w:rsidRDefault="00366234" w14:paraId="33CC652B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00003CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Afsluitend wil ik het AcICT bedanken voor de adviezen en mijn waardering uitspreken voor het werk dat ze doen. De ontwikkelingen en complexiteit van digitalisering laten zien dat het belangrijk is om scherp te blijven kijken naar de uitvoerbaarheid en effectiviteit van onze ICT. Een onafhankelijk advies over de grote ICT-activiteiten draagt hieraan bij.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00003CE2" w:rsidR="00366234" w:rsidP="00003CE2" w:rsidRDefault="00366234" w14:paraId="4351DEF0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00003CE2" w:rsidR="00003CE2" w:rsidP="00003CE2" w:rsidRDefault="00003CE2" w14:paraId="06DF4444" w14:textId="58582ECC">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00003CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Economische Zaken en Klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00003CE2" w:rsidR="00366234" w:rsidP="00003CE2" w:rsidRDefault="00366234" w14:paraId="3DD1EA04" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00003CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W.J.M. Aerdts </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00003CE2" w:rsidR="006F53E6" w:rsidP="00003CE2" w:rsidRDefault="006F53E6" w14:paraId="067A5D1D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00003CE2" w:rsidR="006F53E6" w:rsidSect="00366234">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15D0B7DB" w14:textId="77777777" w:rsidR="007D21EA" w:rsidRDefault="007D21EA">
+    <w:p w14:paraId="46C354CD" w14:textId="77777777" w:rsidR="00586A32" w:rsidRDefault="00586A32" w:rsidP="00366234">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0329F9BF" w14:textId="77777777" w:rsidR="007D21EA" w:rsidRDefault="007D21EA"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58717A20" w14:textId="77777777" w:rsidR="007D21EA" w:rsidRDefault="007D21EA">
+    <w:p w14:paraId="60E8B905" w14:textId="77777777" w:rsidR="00586A32" w:rsidRDefault="00586A32" w:rsidP="00366234">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="146709C0" w14:textId="77777777" w:rsidR="007D21EA" w:rsidRDefault="007D21EA"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5C76317A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="23E10A59" w14:textId="77777777" w:rsidR="00366234" w:rsidRPr="00366234" w:rsidRDefault="00366234" w:rsidP="00366234">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="042E6EA3" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="192C1D4D" w14:textId="77777777" w:rsidR="00366234" w:rsidRPr="00366234" w:rsidRDefault="00366234" w:rsidP="00366234">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="045713EC" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="145CAFDE" w14:textId="77777777" w:rsidR="00366234" w:rsidRPr="00366234" w:rsidRDefault="00366234" w:rsidP="00366234">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F8FF97D" w14:textId="77777777" w:rsidR="007D21EA" w:rsidRDefault="007D21EA">
+    <w:p w14:paraId="4DA9FA3F" w14:textId="77777777" w:rsidR="00586A32" w:rsidRDefault="00586A32" w:rsidP="00366234">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="116312A5" w14:textId="77777777" w:rsidR="007D21EA" w:rsidRDefault="007D21EA"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FB72CE1" w14:textId="77777777" w:rsidR="007D21EA" w:rsidRDefault="007D21EA">
+    <w:p w14:paraId="419222BB" w14:textId="77777777" w:rsidR="00586A32" w:rsidRDefault="00586A32" w:rsidP="00366234">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7141858F" w14:textId="77777777" w:rsidR="007D21EA" w:rsidRDefault="007D21EA"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="7FF9A3EC" w14:textId="77777777" w:rsidR="007606F9" w:rsidRDefault="007606F9" w:rsidP="007606F9">
+    <w:p w14:paraId="116D0733" w14:textId="77777777" w:rsidR="00366234" w:rsidRPr="00003CE2" w:rsidRDefault="00366234" w:rsidP="00003CE2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00003CE2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00003CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r>
+        <w:r w:rsidRPr="00003CE2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Verzamelbrief digitalisering december 2025 aan Tweede Kamer | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...80 lines deleted...]
-  <w:p w14:paraId="67C7144E" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="65188015" w14:textId="77777777" w:rsidR="00366234" w:rsidRPr="00366234" w:rsidRDefault="00366234" w:rsidP="00366234">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...434 lines deleted...]
-  <w:p w14:paraId="490709F9" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="4BEB920F" w14:textId="77777777" w:rsidR="00366234" w:rsidRPr="00366234" w:rsidRDefault="00366234" w:rsidP="00366234">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0758D52C" w14:textId="77777777" w:rsidR="00366234" w:rsidRPr="00366234" w:rsidRDefault="00366234" w:rsidP="00366234">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...638 lines deleted...]
-    <w:rsid w:val="09CE2628"/>
+    <w:rsidRoot w:val="00366234"/>
+    <w:rsid w:val="00003CE2"/>
+    <w:rsid w:val="00366234"/>
+    <w:rsid w:val="00586A32"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="0091667E"/>
+    <w:rsid w:val="00DD1C15"/>
+    <w:rsid w:val="00DF0C34"/>
+    <w:rsid w:val="00E41BF1"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00FA7778"/>
+    <w:rsid w:val="00FC00C0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="55029394"/>
+  <w14:docId w14:val="7586C645"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{6EC2920C-0EB5-45B4-B91C-E240428401A0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3228,74 +1008,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3444,1157 +1225,1202 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00366234"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00366234"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00366234"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00366234"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00366234"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00366234"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00366234"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00366234"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00366234"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...334 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00366234"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00366234"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00366234"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00366234"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00366234"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00366234"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00366234"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00366234"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00366234"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00366234"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00366234"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00366234"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00366234"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00366234"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00366234"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00366234"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00366234"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00366234"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00366234"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00366234"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar1"/>
+    <w:rsid w:val="00366234"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00366234"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar1"/>
+    <w:rsid w:val="00366234"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00366234"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="00366234"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00366234"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="00366234"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00366234"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00366234"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00366234"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00366234"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00366234"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00366234"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="00366234"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00366234"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="00366234"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar1">
     <w:name w:val="Koptekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00366234"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...44 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar1">
     <w:name w:val="Voettekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="00366234"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001F1185"/>
+    <w:rsid w:val="00366234"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...71 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00003CE2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/2025/12/18/verzamelbrief-digitalisering-december-2025" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="0" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>922</ap:Words>
-  <ap:Characters>5074</ap:Characters>
+  <ap:Words>951</ap:Words>
+  <ap:Characters>5234</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>42</ap:Lines>
-  <ap:Paragraphs>11</ap:Paragraphs>
+  <ap:Lines>43</ap:Lines>
+  <ap:Paragraphs>12</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5985</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6173</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>