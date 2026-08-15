--- v0 (2026-06-29)
+++ v1 (2026-08-15)
@@ -1,1965 +1,722 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00D16301" w:rsidRDefault="00D16301" w14:paraId="43E59CBD" w14:textId="77777777"/>
-    <w:p w:rsidR="00D16301" w:rsidP="0056783A" w:rsidRDefault="00965A7A" w14:paraId="4A5037DB" w14:textId="4AA65374">
+    <w:p w:rsidRPr="002C626B" w:rsidR="002C626B" w:rsidP="002C626B" w:rsidRDefault="00993FAB" w14:paraId="0A076D14" w14:textId="66AEE254">
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C626B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C626B" w:rsidR="002C626B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C626B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>446</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C626B" w:rsidR="002C626B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C626B" w:rsidR="002C626B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Wijziging van de Wet allocatie arbeidskrachten door intermediairs en enige andere wetten in verband met de invoering van regels voor het verlenen van toelating voor het ter beschikking stellen van arbeidskrachten (Wet toelating terbeschikkingstelling van arbeidskrachten)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C626B" w:rsidR="002C626B" w:rsidP="002C626B" w:rsidRDefault="002C626B" w14:paraId="14F62404" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C626B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C626B" w:rsidR="00993FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>93</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C626B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C626B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Sociale Zaken en Werkgelegenheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C626B" w:rsidR="00993FAB" w:rsidP="002C626B" w:rsidRDefault="002C626B" w14:paraId="405BDAAB" w14:textId="1E44D5C7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C626B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C626B" w:rsidR="002C626B" w:rsidP="002C626B" w:rsidRDefault="002C626B" w14:paraId="495C289A" w14:textId="04A99011">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C626B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 29 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C626B" w:rsidR="00993FAB" w:rsidP="002C626B" w:rsidRDefault="00993FAB" w14:paraId="4366927F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002C626B" w:rsidR="00993FAB" w:rsidP="002C626B" w:rsidRDefault="00993FAB" w14:paraId="1EE097CF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk233218865" w:id="0"/>
-      <w:r>
-[...22 lines deleted...]
-        <w:t>, om de resultaten van het onderzoek vóór de zomer met uw Kamer te delen.</w:t>
+      <w:r w:rsidRPr="002C626B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met deze brief informeer ik uw Kamer over de uitkomsten van een herhaalonderzoek naar het verwachte aantal uitleners dat in het kader van de Wet toelating terbeschikkingstelling van arbeidskrachten (Wtta) een toelating of ontheffing zal aanvragen. Hiermee geef ik uitvoering aan de toezegging, gedaan in mijn brief van mei jl. over de inwerkingtreding van de Wtta, om de resultaten van het onderzoek vóór de zomer met uw Kamer te delen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D16301" w:rsidRDefault="00965A7A" w14:paraId="027BB22A" w14:textId="7836012C">
+    <w:p w:rsidRPr="002C626B" w:rsidR="00993FAB" w:rsidP="002C626B" w:rsidRDefault="00993FAB" w14:paraId="2DBCEA6F" w14:textId="061D034F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk233218873" w:id="1"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
-[...77 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="002C626B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ter voorbereiding op de invoering van de Wtta heeft Regioplan, in mijn opdracht, onderzoek uitgevoerd naar het te verwachten aantal aanvragen voor toelating of ontheffing en de overwegingen van ondernemers daarbij. De Wtta kent een brede reikwijdte. Daardoor is het niet bij voorbaat inzichtelijk hoeveel ondernemers mogelijk een aanvraag tot toelating of ontheffing zullen indienen. In 2023, tijdens het wetgevingstraject, voerde Regioplan een vergelijkbaar onderzoek uit. De naderende invoering van de Wtta, per 1 januari 2027, gaf aanleiding om het onderzoek te herhalen. De afgelopen maanden is er meer bekendheid gegeven aan de Wtta en de gevolgen hiervan voor ondernemers. Voor de Nederlandse Autoriteit Uitleenmarkt (NAU), de uitvoerder van de Wtta, is het relevant om inzicht te krijgen in de aantallen aanvragen. Hiermee kan de NAU een meer gerichte capaciteitsinschatting maken om de beschikbare tijd en middelen zo efficiënt mogelijk in te zetten.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00D16301" w:rsidRDefault="00965A7A" w14:paraId="580C71CC" w14:textId="1F7F3C1E">
+    <w:p w:rsidRPr="002C626B" w:rsidR="00993FAB" w:rsidP="002C626B" w:rsidRDefault="00993FAB" w14:paraId="437A80DC" w14:textId="2214AC57">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk233096874" w:id="2"/>
       <w:bookmarkStart w:name="_Hlk233218882" w:id="3"/>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">het verwachte aantal aanvragen geraamd tussen de 14.000 en 19.500. </w:t>
+      <w:r w:rsidRPr="002C626B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op basis van de onderzoeksresultaten schat Regioplan dat het aantal aanvragen op dit moment naar verwachting tussen de 16.900 en 21.400 ligt. In 2023 werd het verwachte aantal aanvragen geraamd tussen de 14.000 en 19.500. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
-      <w:r>
-[...23 lines deleted...]
-        <w:t>aanvraag te doen</w:t>
+      <w:r w:rsidRPr="002C626B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Uit de resultaten blijkt dat de bekendheid met de Wtta groter is dan in 2023. Dit kan een mogelijke verklaring zijn voor de lichte stijging in het aantal uitleners dat aangeeft zich aan te melden. Uitleners zelf noemen de waarborgsom en mogelijkheid dat zij onder een uitzondering vallen als belangrijkste factoren in de afweging om al dan niet een aanvraag te doen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C626B" w:rsidR="002C626B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:p w:rsidR="00D16301" w:rsidRDefault="00D16301" w14:paraId="7076726D" w14:textId="77777777"/>
-    <w:p w:rsidR="00C77ACF" w:rsidRDefault="00965A7A" w14:paraId="14DBEA43" w14:textId="77777777">
+    <w:p w:rsidRPr="002C626B" w:rsidR="00993FAB" w:rsidP="002C626B" w:rsidRDefault="00993FAB" w14:paraId="4DAE5E46" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002C626B" w:rsidR="00993FAB" w:rsidP="002C626B" w:rsidRDefault="00993FAB" w14:paraId="356381EA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk233218886" w:id="4"/>
-      <w:r>
+      <w:r w:rsidRPr="002C626B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">De uitkomsten van het onderzoek zijn gebaseerd op een vrijwillige enquête en geven inzicht in de verwachtingen van uitleners over hun toekomstige situatie. Dit maakt dat dergelijke inschattingen met onzekerheden zijn omgeven. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D16301" w:rsidRDefault="00965A7A" w14:paraId="0B10BF34" w14:textId="71EFBABD">
-      <w:r>
+    <w:p w:rsidRPr="002C626B" w:rsidR="00993FAB" w:rsidP="002C626B" w:rsidRDefault="00993FAB" w14:paraId="457BC9B8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C626B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Tegelijkertijd geven de resultaten op dit moment het meest bruikbare inzicht in het aantal uitleners dat (naar eigen inschatting) een toelating of ontheffing zal aanvragen, en de overwegingen die </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> grondslag liggen.</w:t>
+        <w:t>Tegelijkertijd geven de resultaten op dit moment het meest bruikbare inzicht in het aantal uitleners dat (naar eigen inschatting) een toelating of ontheffing zal aanvragen, en de overwegingen die daaraan grondslag liggen.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00D16301" w:rsidRDefault="00965A7A" w14:paraId="0C580E94" w14:textId="689270C7">
+    <w:p w:rsidRPr="002C626B" w:rsidR="00993FAB" w:rsidP="002C626B" w:rsidRDefault="00993FAB" w14:paraId="63570284" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk233218892" w:id="5"/>
-      <w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> door de Nederlandse Autoriteit Uitleenmarkt (hierna NAU) zijn in volle gang. </w:t>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="002C626B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De voorbereidingen op de uitvoering van de Wtta door de Nederlandse Autoriteit Uitleenmarkt (hierna NAU) zijn in volle gang. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk233097469" w:id="6"/>
-      <w:r>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="002C626B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er is op dit moment geen aanleiding om de huidige voorbereidingen of capaciteitsramingen aan te passen. Uitleners kunnen zich vanaf 1 november a.s. aanmelden voor het zogenaamde overgangsrecht. Op basis hiervan kan de NAU begin 2027 een nog nauwkeuriger inschatting maken van de benodigde capaciteit en de hoogte van de leges.  </w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:p w:rsidR="00D16301" w:rsidP="008F36C5" w:rsidRDefault="00D16301" w14:paraId="4C91F550" w14:textId="7CEEB331">
+    <w:p w:rsidRPr="002C626B" w:rsidR="00993FAB" w:rsidP="002C626B" w:rsidRDefault="00993FAB" w14:paraId="1C087FE9" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F36C5" w:rsidRDefault="008F36C5" w14:paraId="7084B77B" w14:textId="77777777"/>
-[...5 lines deleted...]
-        <w:br/>
+    <w:p w:rsidRPr="002C626B" w:rsidR="00993FAB" w:rsidP="002C626B" w:rsidRDefault="00993FAB" w14:paraId="1831DD90" w14:textId="7E402CA7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C626B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C626B" w:rsidR="002C626B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C626B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inister van Sociale Zaken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C626B" w:rsidR="002C626B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C626B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>en Werkgelegenheid,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D16301" w:rsidRDefault="00D16301" w14:paraId="4D8D94EF" w14:textId="77777777"/>
-[...5 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="002C626B" w:rsidR="00993FAB" w:rsidP="002C626B" w:rsidRDefault="00993FAB" w14:paraId="7A3B71A4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C626B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>J.A. Vijlbrief</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00D16301">
+    <w:p w:rsidRPr="002C626B" w:rsidR="006F53E6" w:rsidP="002C626B" w:rsidRDefault="006F53E6" w14:paraId="5583AC05" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="002C626B" w:rsidR="006F53E6" w:rsidSect="00C43467">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A57720A" w14:textId="77777777" w:rsidR="00061899" w:rsidRDefault="00061899">
+    <w:p w14:paraId="0A7DFA79" w14:textId="77777777" w:rsidR="002D2AC1" w:rsidRDefault="002D2AC1" w:rsidP="00993FAB">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C552B03" w14:textId="77777777" w:rsidR="00061899" w:rsidRDefault="00061899">
+    <w:p w14:paraId="4FA06585" w14:textId="77777777" w:rsidR="002D2AC1" w:rsidRDefault="002D2AC1" w:rsidP="00993FAB">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:altName w:val="Times New Roman"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Cambria"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3422C061" w14:textId="77777777" w:rsidR="00943304" w:rsidRDefault="00943304">
+  <w:p w14:paraId="25C9E4B7" w14:textId="77777777" w:rsidR="006E2038" w:rsidRPr="00993FAB" w:rsidRDefault="006E2038" w:rsidP="00993FAB">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="59A6DFFE" w14:textId="77777777" w:rsidR="00943304" w:rsidRDefault="00943304">
+  <w:p w14:paraId="4641A11E" w14:textId="77777777" w:rsidR="006E2038" w:rsidRPr="00993FAB" w:rsidRDefault="006E2038" w:rsidP="00993FAB">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="02C64548" w14:textId="77777777" w:rsidR="00943304" w:rsidRDefault="00943304">
+  <w:p w14:paraId="6444D123" w14:textId="77777777" w:rsidR="006E2038" w:rsidRPr="00993FAB" w:rsidRDefault="006E2038" w:rsidP="00993FAB">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D297883" w14:textId="77777777" w:rsidR="00061899" w:rsidRDefault="00061899">
+    <w:p w14:paraId="6B0FCD6A" w14:textId="77777777" w:rsidR="002D2AC1" w:rsidRDefault="002D2AC1" w:rsidP="00993FAB">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1481070E" w14:textId="77777777" w:rsidR="00061899" w:rsidRDefault="00061899">
+    <w:p w14:paraId="676F6F6A" w14:textId="77777777" w:rsidR="002D2AC1" w:rsidRDefault="002D2AC1" w:rsidP="00993FAB">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="387D22A8" w14:textId="77777777" w:rsidR="00943304" w:rsidRDefault="00943304">
+  <w:p w14:paraId="2994AE2F" w14:textId="77777777" w:rsidR="006E2038" w:rsidRPr="00993FAB" w:rsidRDefault="006E2038" w:rsidP="00993FAB">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2456C507" w14:textId="77777777" w:rsidR="00D16301" w:rsidRDefault="00BE4BD6">
-[...129 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="1D2A4616" w14:textId="77777777" w:rsidR="006E2038" w:rsidRPr="00993FAB" w:rsidRDefault="006E2038" w:rsidP="00993FAB">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="52D2B11B" w14:textId="77777777" w:rsidR="00D16301" w:rsidRDefault="00BE4BD6">
-[...419 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="41BC3062" w14:textId="77777777" w:rsidR="006E2038" w:rsidRPr="00993FAB" w:rsidRDefault="006E2038" w:rsidP="00993FAB">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
-</file>
-[...620 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
-    <o:shapelayout v:ext="edit">
-[...1 lines deleted...]
-    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006140A5"/>
-[...115 lines deleted...]
-    <w:rsid w:val="00F6774F"/>
+    <w:rsidRoot w:val="00993FAB"/>
+    <w:rsid w:val="002C626B"/>
+    <w:rsid w:val="002D2AC1"/>
+    <w:rsid w:val="00413BC1"/>
+    <w:rsid w:val="006E2038"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00955FA5"/>
+    <w:rsid w:val="00993FAB"/>
+    <w:rsid w:val="009C54E2"/>
+    <w:rsid w:val="00BC77D6"/>
+    <w:rsid w:val="00C43467"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00FD70A4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="nl-NL" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="23A7485C"/>
+  <w14:docId w14:val="25AE2D1E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{BD9F7A97-F59C-4944-8129-7B76A4CDD4A7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1984,75 +741,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -2087,55 +844,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -2207,1232 +964,785 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:after="700" w:line="300" w:lineRule="exact"/>
+    <w:rsid w:val="00993FAB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00993FAB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00993FAB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00993FAB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00993FAB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00993FAB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00993FAB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00993FAB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00993FAB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...13 lines deleted...]
-    </w:pPr>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00993FAB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00993FAB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00993FAB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00993FAB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00993FAB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00993FAB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00993FAB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00993FAB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00993FAB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00993FAB"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00993FAB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00993FAB"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00993FAB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00993FAB"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00993FAB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00993FAB"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00993FAB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00993FAB"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00993FAB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00993FAB"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00993FAB"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...9 lines deleted...]
-      <w:b/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="KixCode">
+    <w:name w:val="KixCode"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00993FAB"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="KIX Barcode" w:eastAsia="DejaVu Sans" w:hAnsi="KIX Barcode" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00993FAB"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00993FAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00993FAB"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...392 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ReferentiegegevensHL">
     <w:name w:val="Referentiegegevens HL"/>
     <w:basedOn w:val="Referentiegegevens"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00993FAB"/>
     <w:rPr>
       <w:caps/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevenskopjesrechts">
-[...7 lines deleted...]
-    <w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevenskopjes">
+    <w:name w:val="Referentiegegevenskopjes"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00993FAB"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...9 lines deleted...]
-    <w:rPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="00993FAB"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...9 lines deleted...]
-    <w:rPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00993FAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:u w:val="single"/>
-[...405 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00993FAB"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00993FAB"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...97 lines deleted...]
-    </w:rPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="002C626B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...27 lines deleted...]
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20Kamer.dotx" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3489,51 +1799,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -3597,65 +1907,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -3676,225 +1986,76 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>456</ap:Words>
-  <ap:Characters>2508</ap:Characters>
+  <ap:Words>520</ap:Words>
+  <ap:Characters>2866</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>20</ap:Lines>
-  <ap:Paragraphs>5</ap:Paragraphs>
+  <ap:Lines>23</ap:Lines>
+  <ap:Paragraphs>6</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>2959</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3380</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="URL">
-[...113 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="iUwBrief">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>