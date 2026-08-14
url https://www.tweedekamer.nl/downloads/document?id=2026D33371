--- v0 (2026-06-29)
+++ v1 (2026-08-14)
@@ -1,15590 +1,9765 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00371401" w:rsidR="00E960D8" w:rsidP="00371401" w:rsidRDefault="00CC5350" w14:paraId="751E74F5" w14:textId="6FB2E340">
-[...45 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="002668C0" w:rsidR="002668C0" w:rsidRDefault="00B16CCD" w14:paraId="0EEBC0DA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29477</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002668C0" w:rsidR="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002668C0" w:rsidR="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002668C0" w:rsidR="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Geneesmiddelenbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="002668C0" w:rsidP="002668C0" w:rsidRDefault="002668C0" w14:paraId="3AC9B409" w14:textId="230A1DE0">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>982</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Volksgezondheid, Welzijn en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="002668C0" w:rsidP="00B16CCD" w:rsidRDefault="002668C0" w14:paraId="3842D302" w14:textId="56EB418F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="002668C0" w:rsidP="00B16CCD" w:rsidRDefault="002668C0" w14:paraId="7B82780A" w14:textId="044C6210">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 29 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="537EB20D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Met deze brief informeert het kabinet de Kamer over de jaarlijkse voortgang en de uitkomsten van de financiële arrangementen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor dure geneesmiddelen. Omdat, net zoals in voorgaande jaren, de declaratiedata en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">financiële afwikkeling van financiële arrangementen één à twee jaar achterlopen, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">gaat het in deze voortgangsbrief </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">over de financiële uitkomsten voor de jaren 2023 en 2024. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00371401" w:rsidR="006833B4">
-[...41 lines deleted...]
-      <w:r w:rsidRPr="00371401" w:rsidR="00BA3A40">
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="07130AF9" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Sinds 2012 worden financiële arrangementen met leveranciers van dure geneesmiddelen afgesloten als voorwaarde voor opname in het basispakket van de zorgverzekering. Doel is het overeenkomen van een pakketwaardige prijs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...127 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00371401">
-[...72 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zodat deze geneesmiddelen verantwoord kunnen worden opgenomen in het basispakket van de zorgverzekering. H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>et Zorginstituut beoordeelt daartoe voorafgaand aan pakketopname of geneesmiddelen naar verwachting in de praktijk voldoen aan de vier pakketcriteria:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="00989DD8" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="StandaardRapportTabelstijl"/>
         <w:tblW w:w="7933" w:type="dxa"/>
         <w:tblInd w:w="5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2263"/>
         <w:gridCol w:w="5670"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00371401" w:rsidR="00F70E3C" w:rsidTr="00DA284A" w14:paraId="1BFD881B" w14:textId="77777777">
+      <w:tr w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidTr="000169EA" w14:paraId="5AF99FFF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00F70E3C" w:rsidP="00371401" w:rsidRDefault="00F70E3C" w14:paraId="20859D2B" w14:textId="7A7C6DC8">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="79EC2176" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1. Effectiviteit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00F70E3C" w:rsidP="00371401" w:rsidRDefault="00F70E3C" w14:paraId="788AA42F" w14:textId="05ACAAA5">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="72CC9C55" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-              <w:t xml:space="preserve">is aangetoond dat het geneesmiddel werkt en werkt </w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>is aangetoond dat het geneesmiddel werkt en werkt het</w:t>
             </w:r>
-            <w:r w:rsidRPr="00371401" w:rsidR="0049347C">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          </w:p>
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="2E9666FC" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>minimaal net zo goed als de standaardbehandeling?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00371401" w:rsidR="00F70E3C" w:rsidTr="00DA284A" w14:paraId="0A686290" w14:textId="77777777">
+      <w:tr w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidTr="000169EA" w14:paraId="1C3C4DB7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00F70E3C" w:rsidP="00371401" w:rsidRDefault="00F70E3C" w14:paraId="685B3B96" w14:textId="1B2AB944">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="357BDA4C" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2. Kosteneffectiviteit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00F70E3C" w:rsidP="00371401" w:rsidRDefault="00F70E3C" w14:paraId="0F09EA26" w14:textId="087F84DE">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="6B725539" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>is de verhouding tussen wat het geneesmiddel kost en wat dit oplevert in termen van gezondheidswinst acceptabel?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00371401" w:rsidR="00F70E3C" w:rsidTr="00DA284A" w14:paraId="4B77C33B" w14:textId="77777777">
+      <w:tr w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidTr="000169EA" w14:paraId="43921D70" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00F70E3C" w:rsidP="00371401" w:rsidRDefault="00F70E3C" w14:paraId="6199EEF9" w14:textId="15538889">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="507E2F6F" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3. Uitvoerbaarheid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00F70E3C" w:rsidP="00371401" w:rsidRDefault="00F70E3C" w14:paraId="6971BD4B" w14:textId="13789C50">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="13EE99E2" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">is opname van het geneesmiddel in het pakket in de praktijk te realiseren?  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00371401" w:rsidR="00F70E3C" w:rsidTr="00DA284A" w14:paraId="423C548C" w14:textId="77777777">
+      <w:tr w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidTr="000169EA" w14:paraId="7FC963C0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00F70E3C" w:rsidP="00371401" w:rsidRDefault="00F70E3C" w14:paraId="4C89983B" w14:textId="7F4B0A38">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="57801D37" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4. Noodzakelijkheid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00F70E3C" w:rsidP="00371401" w:rsidRDefault="00F70E3C" w14:paraId="55A1FB8E" w14:textId="69C5380E">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="68EDA46A" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>is de ziekte ernstig genoeg en is het geneesmiddel zo duur dat iemand dit niet zelf kan betalen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00371401" w:rsidP="00371401" w:rsidRDefault="00371401" w14:paraId="301E9A5C" w14:textId="77777777">
-[...97 lines deleted...]
-      <w:r w:rsidRPr="00371401" w:rsidR="00E96427">
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="6C04B682" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="0BDA7983" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het geval dat een geneesmiddel niet kosteneffectief is, of gepaard gaat met een zeer hoog </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>kostenbeslag</w:t>
       </w:r>
-      <w:r w:rsidRPr="00371401" w:rsidR="00EA4EAA">
-[...160 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, adviseert het Zorginstituut om met de leverancier een onderhandeling te voeren om een lagere prijs van het geneesmiddel overeen te komen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op basis van dit advies kan het kabinet passende maatregelen treffen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="25A5E4B1" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">voor verantwoorde opname in het basispakket, zoals het afsluiten van een financieel arrangement. Dat betekent dat patiënten toegang krijgen tot nieuwe, dure geneesmiddelen en tegelijkertijd de betaalbaarheid van deze geneesmiddelen wordt gewaarborgd, ook voor de lange termijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="68431E42" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="71ECC083" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Het is belangrijk dat zorg betaalbaar en kosteneffectief is, omdat elke euro maar één keer uitgegeven kan worden. Als we veel geld uitgeven aan zorg die niet kosteneffectief is, dan hadden we dat geld beter aan andere, wel kosteneffectieve zorg kunnen besteden. Voor dezelfde euro’s had dat meer gezondheidswinst voor de Nederlandse patiënt opgeleverd. Deze aanpak sluit ook aan bij de doelstelling van het kabinet om passende zorg de norm te maken en scherpere eisen te stellen aan de pakketwaardigheid van zorg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. Eén van de principes van passende zorg is namelijk zorg die werkt tegen een redelijke prijs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00371401">
-[...247 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="46D9E52C" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In deze brief wordt de Kamer geïnformeerd over de (financiële) uitkomsten van de arrangementen voor dure geneesmiddelen. Het kabinet vindt het belangrijk om te streven naar meer transparantie over de onderhandelde en werkelijk betaalde prijzen voor geneesmiddelen. In de praktijk blijkt dat leveranciers doorgaans niet bereid zijn om tot openbare prijsafspraken te komen, die door het kabinet acceptabel worden geacht. Omdat toegang tot geneesmiddelen voor de patiënt belangrijk is, gaat het kabinet daarom akkoord met </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">vertrouwelijke </w:t>
       </w:r>
-      <w:r w:rsidRPr="00371401" w:rsidR="00BA4F5B">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>prijsafspraken.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00371401" w:rsidR="006B3ECD" w:rsidP="00371401" w:rsidRDefault="006B3ECD" w14:paraId="4DAFF6EA" w14:textId="35A37CFA">
-[...67 lines deleted...]
-    <w:p w:rsidRPr="00371401" w:rsidR="00BC17C5" w:rsidP="00371401" w:rsidRDefault="007A3A5B" w14:paraId="4584E4EB" w14:textId="666955BF">
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="30399437" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="2BF7C38B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>In deze brief wordt nader ingegaan op:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="5B1582DC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-[...29 lines deleted...]
-    <w:p w:rsidRPr="00371401" w:rsidR="00360460" w:rsidP="00371401" w:rsidRDefault="007A3A5B" w14:paraId="62A13242" w14:textId="3B0C7829">
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Gehanteerde begrippen en data</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="634A2A2E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-[...39 lines deleted...]
-    <w:p w:rsidRPr="00371401" w:rsidR="00360460" w:rsidP="00371401" w:rsidRDefault="007A3A5B" w14:paraId="450769D4" w14:textId="68C7B322">
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ontwikkeling van arrangementen en uitgaven </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="2F411502" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-[...29 lines deleted...]
-    <w:p w:rsidRPr="00371401" w:rsidR="00BA4F5B" w:rsidP="00371401" w:rsidRDefault="007A3A5B" w14:paraId="1CE97C75" w14:textId="5D956B6A">
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Uitgavenverlagingen door de financiële arrangementen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="6ECFAF96" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-[...29 lines deleted...]
-    <w:p w:rsidRPr="00371401" w:rsidR="00BA4F5B" w:rsidP="00371401" w:rsidRDefault="007A3A5B" w14:paraId="5686409F" w14:textId="5921273A">
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Transparantie van de onderhandelde prijzen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="309000BC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-[...49 lines deleted...]
-    <w:p w:rsidRPr="00371401" w:rsidR="008931EA" w:rsidP="00371401" w:rsidRDefault="007A3A5B" w14:paraId="5838E807" w14:textId="22C09461">
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Specifieke casuïstiek sinds de vorige voortgangsbrief</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="1F78EDDD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-[...63 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doorlooptijden van geneesmiddelen met een financieel arrangement </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="7D49E849" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="176130C8" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">1. </w:t>
-[...221 lines deleted...]
-      <w:r w:rsidRPr="00371401" w:rsidR="00DA284A">
+        <w:t>1. Gehanteerde begrippen en data</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="069930AB" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De gerapporteerde cijfers zijn vastgesteld op basis van de zorgdeclaraties in Nederland. In veel gevallen wordt er onderscheid gemaakt tussen arrangementen voor intramurale en extramurale geneesmiddelen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="3C8C139D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Intramurale geneesmiddelen worden in het ziekenhuis – of soms thuis onder verantwoordelijkheid van de medisch specialist – toegediend of verstrekt aan de patiënt. In het geval dat nieuwe intramurale geneesmiddelen of indicaties tot hoge uitgaven kunnen leiden, worden deze in de sluis geplaatst. Hierdoor kan het kabinet het Zorginstituut om advies vragen over de pakketwaardigheid voordat het kabinet besluit over pakketopname</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00371401" w:rsidR="00EB61A5" w:rsidP="00371401" w:rsidRDefault="00EB61A5" w14:paraId="163B1F55" w14:textId="77777777">
-[...76 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="64D92FD2" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="7B0C778F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Extramurale geneesmiddelen zijn geneesmiddelen die door de openbare apotheek worden verstrekt en buiten het ziekenhuis worden gebruikt. Deze geneesmiddelen behoren tot het ‘gesloten’ deel van het basispakket. Dit betekent dat het kabinet, voorafgaand aan opname in het GVS, expliciet besluit over opname in het basispakket.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="298211E4" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">De uitkomsten voor intramurale geneesmiddelen voor 2024 zijn vastgesteld op basis van voorlopige declaratiegegevens. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00371401" w:rsidR="00AD546F" w:rsidP="00371401" w:rsidRDefault="00AD546F" w14:paraId="06D0F80C" w14:textId="77777777">
-[...39 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="7DF50F1F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="3D521A6A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast hebben ten opzichte van de voortgangsbrief van vorig jaar enkele (kleine) bijstellingen plaatsgevonden voor de jaren 2021, 2022 en 2023. Hieronder staat een toelichting op de begrippen die in de tekst, figuren en tabellen met financiële uitkomsten worden gehanteerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="5E4C3E55" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Uitgaven zonder arrangement:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> de (fictieve) uitgaven aan een geneesmiddel op basis van de gedeclareerde volumes en de door de leverancier ingediende prijs op het moment van de vergoedingsaanvraag. Met andere woorden: de uitgaven die potentieel zouden worden gemaakt op basis van de prijs die de leverancier vraagt zonder verlaging.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00371401" w:rsidR="00161C4A" w:rsidP="00371401" w:rsidRDefault="00161C4A" w14:paraId="4C0EF65C" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="5A3458A5" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...10 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Openbare uitgavenverlaging</w:t>
       </w:r>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
         <w:t>: de verlaagde uitgaven door een openbare lijstprijsverlaging ten opzichte van de door de leverancier ingediende prijs op het moment van de vergoedingsaanvraag; dit kan het resultaat zijn van de onderhandelingen, de Wet geneesmiddelenprijzen (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
         <w:t>Wgp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
         <w:t>) of op initiatief van de leverancier zelf.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00371401" w:rsidR="00161C4A" w:rsidP="00371401" w:rsidRDefault="00161C4A" w14:paraId="36672C99" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="2F0CE2CA" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...10 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Gerealiseerde uitgaven</w:t>
       </w:r>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
         <w:t>: de gerealiseerde uitgaven op basis van de door zorgaanbieders aan zorgverzekeraars gedeclareerde volumes en de actuele openbare lijstprijzen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00371401" w:rsidR="00161C4A" w:rsidP="00371401" w:rsidRDefault="00161C4A" w14:paraId="7B4C6D1D" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="722E92EE" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...10 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Vertrouwelijke uitgavenverlaging</w:t>
       </w:r>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
         <w:t>: het totaal aan terugbetaalde kortingen (door leveranciers aan zorgverzekeraars) op basis van de vertrouwelijke afspraken in de financiële arrangementen. De vertrouwelijke uitgavenverlaging is vrijgesteld van btw.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00371401" w:rsidR="00161C4A" w:rsidP="00371401" w:rsidRDefault="00161C4A" w14:paraId="0FBC0B89" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="27431F5B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...10 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Uitgaven met arrangement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
         <w:t>: de gerealiseerde uitgaven minus de vertrouwelijke uitgavenverlaging.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00371401" w:rsidR="00161C4A" w:rsidP="00371401" w:rsidRDefault="00161C4A" w14:paraId="47EDBD39" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="6453F1A8" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...10 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Totale uitgavenverlaging</w:t>
       </w:r>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
         <w:t>: de optelsom van de openbare uitgavenverlaging en de vertrouwelijke uitgavenverlaging.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00371401" w:rsidR="008A2C8E" w:rsidP="00371401" w:rsidRDefault="008A2C8E" w14:paraId="74221360" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="002668C0" w:rsidR="002668C0" w:rsidRDefault="002668C0" w14:paraId="036AA70E" w14:textId="2067EE32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="4E29AFF5" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="2D978294" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">2. </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>2. Ontwikkeling arrangementen en uitgaven</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="28792DFA" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Kamer wordt jaarlijks geïnformeerd over de ontwikkeling van de uitgaven en de uitgavenverlagingen als gevolg van de financiële arrangementen voor geneesmiddelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="4BE58ADD" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="400D1F38" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit jaar worden de ontwikkelingen in de uitgaven uitgebreider toegelicht om meer transparantie te geven over de factoren achter de veranderingen in de gerealiseerde uitgaven. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In bijlage 1 is een overzicht opgenomen met de uitgaven zonder arrangement en de gerealiseerde uitgaven per geneesmiddel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="52738680" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="34FBD091" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Door de steeds hogere prijzen, hoge patiëntvolumes en het daarmee toenemende risico op hoge (en potentieel niet-kosteneffectieve) uitgaven, neemt ook het aantal financiële arrangementen toe. Het totale aantal intramurale en extramurale geneesmiddelen met een arrangement steeg in 2024 van 56 naar 58. De gerealiseerde uitgaven inclusief btw aan deze specifieke geneesmiddelen waarvoor een arrangement bestond zijn toegenomen van circa € </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk231996998" w:id="1"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.714,2 </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mln. in 2023 naar circa € </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk231997016" w:id="2"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.794,5 </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mln. in 2024, een stijging van 5%. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="3B7D0C04" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>De verandering in de gerealiseerde uitgaven ten opzichte van 2023 is toe te schrijven aan vier ontwikkelingen: (1) b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eëindigde arrangementen, (2) terugloop in uitgaven, (3) nieuwe arrangementen en (4) groei in uitgaven. De eerste twee zorgen ervoor dat de totale gerealiseerde uitgaven dalen, de laatste twee dat de totale gerealiseerde uitgaven stijgen. In deze brief wordt alleen de ontwikkeling van uitgaven aan geneesmiddelen en indicaties beschreven waarvoor gedurende een bepaald jaar een financieel arrangement is overeengekomen. In Nederland worden daarnaast nog veel (dure) intra- en extramurale geneesmiddelen ingezet waarvoor geen financieel arrangement geldt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Dit betekent dat aan de hand van deze brief geen conclusies getrokken kunnen worden over de ontwikkeling van Nederlandse uitgaven aan (dure) geneesmiddelen in het algemeen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="4742B7EA" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="65966A44" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Ontwikkeling arrangementen en uitgaven</w:t>
-[...477 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">2.1 Arrangementen voor intramurale geneesmiddelen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="56779FDF" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoewel het totaal aantal arrangementen voor intramurale geneesmiddelen tussen 2023 en 2024 gelijk is gebleven, wordt in deze voortgangsbrief een daling van de gerealiseerde uitgaven aan intramurale geneesmiddelen met een financieel arrangement gerapporteerd. De gerealiseerde uitgaven voor intramurale geneesmiddelen waarvoor een arrangement geldt bedroegen in 2023 circa € 994,1 mln. en in 2024 circa € 934,4 mln. Het betreft een daling van € 59,7 mln., oftewel ongeveer 6%. Hierbij dient wel opgemerkt te worden dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de uitkomsten voor intramurale geneesmiddelen voor 2024 zijn vastgesteld op basis van voorlopige declaratiegegevens. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figuur 1 geeft inzicht in de ontwikkeling van het aantal arrangementen en de gerealiseerde uitgaven van de intramurale geneesmiddelen met een financieel arrangement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="463D20CD" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="32203CCE" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...149 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="095EBBD3" wp14:anchorId="0EF8732F">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="071C3C58" wp14:anchorId="2FEBE0CF">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-22860</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>349351</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4788535" cy="2300605"/>
             <wp:effectExtent l="0" t="0" r="0" b="4445"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="10194575" name="Afbeelding 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="10194575" name="Afbeelding 10194575"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print">
+                    <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4788535" cy="2300605"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00371401" w:rsidR="00DB2D3A">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Figuur 1. Ontwikkeling van </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Figuur 1. Ontwikkeling van het aantal arrangementen en gerealiseerde uitgaven in miljoenen euro’s (incl. btw) tussen 2023 en 2024 voor intramurale geneesmiddelen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="19C966A2" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Noot. De verticale as is doorbroken tussen € 100 mln. en € 600 mln.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="5E730661" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="7DC8938C" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">De daling in de uitgaven aan geneesmiddelen met een financieel arrangement is met name toe te schrijven aan de beëindiging van de arrangementen voor twee geneesmiddelen; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Myozyme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Soliris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Het kabinet wil benadrukken dat, hoewel de beëindiging van de arrangementen voor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Myozyme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Soliris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ertoe leidt dat de </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="12D159AC" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="0469E00C" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">gerealiseerde uitgaven, die in 2023 respectievelijk € 59,0 mln. en € 29,9 mln. bedroegen, niet langer in dit overzicht worden gerapporteerd, dit niet betekent dat de daadwerkelijke uitgaven in de praktijk aan deze geneesmiddelen (in dezelfde mate) zijn afgenomen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="6CC4E78D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="58F3F918" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uit de jaarlijkse rapportage van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>NZa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blijkt dat de totale uitgaven aan intramurale geneesmiddelen nog altijd structureel blijven stijgen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de periode na 2023 bedragen de gerealiseerde uitgaven aan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Myozyme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Soliris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gezamenlijk nog steeds tientallen miljoenen euro’s. Deze uitgaven vallen echter niet langer onder een centraal financieel arrangement met het ministerie van VWS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="22A7E4B6" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast zijn vier andere arrangementen per 2024 beëindigd, waarvan de gerealiseerde uitgaven in 2023 in totaal circa € 1,2 mln. bedroegen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="1DFDEF8A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="31DB374F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor 13 geneesmiddelen met een financieel arrangement zijn de uitgaven in 2024 gedaald ten opzichte van 2023. De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">terugloop in gerealiseerde uitgaven aan deze 13 geneesmiddelen bedroeg in totaal circa € 50,5 mln. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="41E591B0" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="1F12EB6D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In 2024 werden voor zes intramurale geneesmiddelen nieuwe arrangementen afgesloten. De gerealiseerde uitgaven aan deze geneesmiddelen bedroegen in datzelfde jaar € 12,7 mln. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Het is mogelijk dat de uitgaven aan deze nieuwe geneesmiddelen in de volgende jaren nog zullen toenemen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="33DE69F3" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="76934F57" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor 17 geneesmiddelen namen de gerealiseerde uitgaven binnen de arrangementen toe. Deze groei was met name toe te schrijven aan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Tagrisso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Darzalex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Ultomiris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Ultomiris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is van dezelfde leverancier en heeft dezelfde indicatiestelling als </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Soliris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, waarvoor het arrangement per 2024 is beëindigd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="0C57A210" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="18F0F131" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2.2 Arrangementen voor extramurale geneesmiddelen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="6E61B32C" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor de extramurale geneesmiddelen waarvoor een financieel arrangement is overeengekomen, is sprake van een sterke toename van de gerealiseerde uitgaven. Deze uitgaven bedroegen in 2023 € 720,0 mln. en zijn in 2024 met </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="35239F0A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>€ 140,1 mln. gestegen naar € 860,1 mln. De ontwikkeling van het aantal arrangementen en de gerealiseerde uitgaven worden gepresenteerd in figuur 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="32990672" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="339905A7" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> in miljoenen euro’s</w:t>
-[...835 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="56595DA3" wp14:anchorId="7F99C20F">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="7E1B89A8" wp14:anchorId="6143B8F5">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>356667</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4788535" cy="2258695"/>
             <wp:effectExtent l="0" t="0" r="0" b="8255"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="1515518867" name="Afbeelding 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1515518867" name="Afbeelding 1515518867"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4788535" cy="2258695"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00371401" w:rsidR="000E20EE">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Figuur </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Figuur 2. Ontwikkeling van het aantal arrangementen en gerealiseerde uitgaven in miljoenen euro’s (incl. btw) tussen 2023 en 2024 voor extramurale geneesmiddelen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="107AA107" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Noot. De verticale as is doorbroken tussen € 100 mln. en € 600 mln.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="4B80365A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t>2</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="10B1E600" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het financieel arrangement voor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Pradaxa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, een geneesmiddel dat tot de klasse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>DOAC’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> behoort, is per 2024 beëindigd. De reden hiervoor is dat door het aflopen van het patent en de komst van generieke alternatieven de financiële risico’s door zorgverzekeraars kunnen worden opgevangen. De uitgaven aan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Pradaxa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, die in 2023 € 33,3 mln. bedroegen, maken daarom geen onderdeel meer uit van gerealiseerd uitgaven voor 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="13D15689" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="60F172A6" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Verder namen de uitgaven aan vijf extramurale geneesmiddelen in 2024 af ten opzichte van het voorgaande jaar, met in totaal circa € 9,7 mln.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="29C842F1" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>In 2024 zijn drie nieuwe financiële arrangementen voor extramurale geneesmiddelen afgesloten. De gezamenlijke uitgaven aan deze drie geneesmiddelen bedroegen dat jaar circa € 2,6 mln. Het is mogelijk dat de uitgaven aan deze nieuwe geneesmiddelen in de volgende jaren nog zullen toenemen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="02BCDBF7" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="224F3FFD" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">De toename van de gerealiseerde uitgaven aan extramurale geneesmiddelen in 2024 wordt voornamelijk gedreven door een groei van geneesmiddelen waarvoor al een financieel arrangement was afgesloten. De sterkste groei is toe te schrijven aan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Xarelto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Eliquis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Lixiana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Dit zijn drie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>DOAC’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die binnen het GVS onderling vervangbaar zijn met </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Pradaxa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De uitgaven aan deze geneesmiddelen waren in 2024 € 127,3 mln. hoger dan in het voorgaande jaar, waarvan € 114,4 mln. specifiek aan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Eliquis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is toe te schrijven. Daarnaast namen de uitgaven aan twee weesgeneesmiddelen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vyndaqel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Evrysdi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gezamenlijk met € 32,9 mln. toe. De drie PCSK9-remmers, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Repatha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Praluent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Leqvio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, droegen nog eens € 14,6 mln. bij aan de groei. Verder stegen de uitgaven aan zes andere extramurale geneesmiddelen in totaal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>€ 5,6 mln.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="55569BA9" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="769E8F90" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3. Uitgavenverlagingen door de financiële arrangementen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="3BF67A1A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In deze voortgangsbrief wordt de Kamer geïnformeerd over de verlaging van de eerder gepresenteerde uitgaven als gevolg van financiële arrangementen. De bruto- en netto-uitgaven, evenals de openbare en vertrouwelijke uitgavenverlaging, worden op twee manieren gepresenteerd. Eerst wordt een algemeen beeld geschetst van de totale uitgavenverlaging in de periode 2021 tot en met 2024. Vervolgens worden deze gegevens nader uitgesplitst naar intramurale en extramurale geneesmiddelen voor de jaren 2023 en 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="79B71BC5" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="00B15D17" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3.1 Totale uitgavenverlaging trend</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="2F4CED09" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In figuur 3 zijn bruto en netto uitgaven, evenals de openbare en vertrouwelijke uitgavenverlaging, uiteengezet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="352E3628" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> in miljoenen euro’s</w:t>
-[...868 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="53D5EE9B" wp14:anchorId="37F3BB33">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="33628294" wp14:anchorId="017CFF80">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>9896</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>184030</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4599296" cy="2944013"/>
             <wp:effectExtent l="0" t="0" r="0" b="8890"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="914234108" name="Afbeelding 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="914234108" name="Afbeelding 914234108"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4599296" cy="2944013"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t>Figuur 3</w:t>
-[...13 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Figuur 3. Uitgavenverlagingen 2021–2024 (in miljoenen €)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="48E0713D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>^) Er hebben correcties plaatsgevonden voor deze jaren ten opzichte van de vorige voortgangsbrief.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00371401" w:rsidR="00FF66B5" w:rsidP="00371401" w:rsidRDefault="00FF66B5" w14:paraId="47BA888D" w14:textId="0C76365C">
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="6565050A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>*) De bedragen voor 2024 zijn gebaseerd op voorlopige gegevens.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00371401" w:rsidR="00FF66B5" w:rsidP="00371401" w:rsidRDefault="00FF66B5" w14:paraId="5A155DE4" w14:textId="52E91B24">
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="6F7F4AEA" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>#</w:t>
       </w:r>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>De bedragen zijn inclusief btw.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00371401" w:rsidR="00FF66B5" w:rsidP="00371401" w:rsidRDefault="00FF66B5" w14:paraId="00BFD769" w14:textId="57B8AB26">
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="0169DDA3" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>Noot. Door afronding kunnen er kleine verschillen in de optelling ontstaan.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00371401" w:rsidR="007156B5" w:rsidP="00371401" w:rsidRDefault="007156B5" w14:paraId="4B7B737D" w14:textId="64B5AA0A">
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="5568559C" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00371401" w:rsidR="00FE6227" w:rsidP="00371401" w:rsidRDefault="00F073BD" w14:paraId="539DC657" w14:textId="186B8FA9">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="1EA91FA3" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00371401">
-        <w:rPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>3</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>3.2 Uitgavenverlaging gesplitst naar intra- en extramuraal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="592F669D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In tabel 1 zijn de totale resultaten uit figuur 3 voor de jaren 2023 en 2024 uitgesplitst naar intramurale en extramurale geneesmiddelen. Hierin is te zien dat de uitgaven aan geneesmiddelen met een financieel arrangement zich verschillend ontwikkelen voor intramurale en extramurale geneesmiddelen. De bruto en netto uitgaven voor intramurale geneesmiddelen met een financieel arrangement namen in 2024 af ten opzichte van 2023. Voor extramurale geneesmiddelen namen de uitgaven juist toe. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="0A8069EF" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="7B6CA194" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">Tabel 1. Uitgavenverlagingen uitgesplitst naar intra- en extramuraal </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="117FADF8" w14:textId="77777777">
+      <w:pPr>
+        <w:keepLines/>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...200 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>(in miljoenen €)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Gemiddeldearcering1-accent1"/>
         <w:tblW w:w="7225" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3397"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="993"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00371401" w:rsidR="0002343C" w:rsidTr="0002343C" w14:paraId="522D6A98" w14:textId="77777777">
+      <w:tr w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidTr="000169EA" w14:paraId="6EC6A234" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00CC5350" w:rsidP="00371401" w:rsidRDefault="00CC5350" w14:paraId="76B4E499" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="6A41B8AA" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:ind w:left="57"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00CC5350" w:rsidP="00371401" w:rsidRDefault="00CC5350" w14:paraId="14B2C323" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="76564D16" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:ind w:left="34"/>
               <w:contextualSpacing/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Intramuraal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00CC5350" w:rsidP="00371401" w:rsidRDefault="00CC5350" w14:paraId="28F4CB71" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="67D84471" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:ind w:left="57"/>
               <w:contextualSpacing/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Extramuraal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00371401" w:rsidR="0002343C" w:rsidTr="0002343C" w14:paraId="7D71111D" w14:textId="77777777">
+      <w:tr w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidTr="000169EA" w14:paraId="4539838B" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00FF4DB9" w:rsidP="00371401" w:rsidRDefault="00FF4DB9" w14:paraId="335F1A11" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="55498818" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:ind w:left="57"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Bedragen </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00FF4DB9" w:rsidP="00371401" w:rsidRDefault="00FF4DB9" w14:paraId="6277D7A3" w14:textId="5CD5BE22">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="00F6ED72" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:ind w:left="34"/>
               <w:contextualSpacing/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2023^</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00FF4DB9" w:rsidP="00371401" w:rsidRDefault="00FF4DB9" w14:paraId="2A9883C6" w14:textId="58F30448">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="1BFFD109" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:ind w:left="34"/>
               <w:contextualSpacing/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2024*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00FF4DB9" w:rsidP="00371401" w:rsidRDefault="00FF4DB9" w14:paraId="38040A90" w14:textId="7866AA4F">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="4002F69A" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:ind w:left="34"/>
               <w:contextualSpacing/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2023^</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00FF4DB9" w:rsidP="00371401" w:rsidRDefault="00FF4DB9" w14:paraId="0E1602AB" w14:textId="4998AFCF">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="4CBB36FE" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:ind w:left="57"/>
               <w:contextualSpacing/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2024*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00371401" w:rsidR="0002343C" w:rsidTr="0002343C" w14:paraId="66231B04" w14:textId="77777777">
+      <w:tr w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidTr="000169EA" w14:paraId="2DDFE605" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00DD2A2D" w:rsidP="00371401" w:rsidRDefault="00DD2A2D" w14:paraId="75AA922C" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="4A783A18" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:ind w:left="57"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Aantal actieve arrangementen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00DD2A2D" w:rsidP="00371401" w:rsidRDefault="00DD2A2D" w14:paraId="2BB69FF1" w14:textId="084016A9">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="01599951" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00DD2A2D" w:rsidP="00371401" w:rsidRDefault="00DD2A2D" w14:paraId="1822A111" w14:textId="1DB1FE21">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="655B6FCC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00DD2A2D" w:rsidP="00371401" w:rsidRDefault="00DD2A2D" w14:paraId="0389CBB7" w14:textId="506EFC52">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="7FDCC7DD" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00DD2A2D" w:rsidP="00371401" w:rsidRDefault="00DD2A2D" w14:paraId="5858EA58" w14:textId="4CD2C8CE">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="53EC5E06" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00371401" w:rsidR="00DD2A2D" w:rsidTr="0002343C" w14:paraId="4ED6BED1" w14:textId="77777777">
+      <w:tr w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidTr="000169EA" w14:paraId="7642D801" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00DD2A2D" w:rsidP="00371401" w:rsidRDefault="00DD2A2D" w14:paraId="6BD05B9E" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="01881F7E" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:ind w:left="57"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="2F5496"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="2F5496"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Uitgaven zonder arrangement</w:t>
             </w:r>
-            <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="2F5496"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>#</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00DD2A2D" w:rsidP="00371401" w:rsidRDefault="00DD2A2D" w14:paraId="33579D35" w14:textId="53D67E9E">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="5E2CD7CC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-              <w:rPr>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.273,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00DD2A2D" w:rsidP="00371401" w:rsidRDefault="00DD2A2D" w14:paraId="4336C7CE" w14:textId="13CB4F39">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="795FA1B2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-              <w:rPr>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.208,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00DD2A2D" w:rsidP="00371401" w:rsidRDefault="00DD2A2D" w14:paraId="279C039A" w14:textId="2FBC752F">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="64CB273E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-              <w:rPr>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>849,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00DD2A2D" w:rsidP="00371401" w:rsidRDefault="00DD2A2D" w14:paraId="2742F5A7" w14:textId="4D1659A1">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="60AD5FD8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-              <w:rPr>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.018,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00371401" w:rsidR="00DD2A2D" w:rsidTr="0002343C" w14:paraId="1C0B266E" w14:textId="77777777">
+      <w:tr w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidTr="000169EA" w14:paraId="628B25B0" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00DD2A2D" w:rsidP="00371401" w:rsidRDefault="00DD2A2D" w14:paraId="1F6325C7" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="7D6585D6" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:ind w:left="57"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Openbare prijsverlaging</w:t>
             </w:r>
-            <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>#</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00DD2A2D" w:rsidP="00371401" w:rsidRDefault="00DD2A2D" w14:paraId="39AD1291" w14:textId="617D9FD7">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="3ACC5D1A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>279,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00DD2A2D" w:rsidP="00371401" w:rsidRDefault="00DD2A2D" w14:paraId="3FAE2542" w14:textId="1B0BE0AF">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="4D1C79BF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>273,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00DD2A2D" w:rsidP="00371401" w:rsidRDefault="00DD2A2D" w14:paraId="16D833FD" w14:textId="643B4D8B">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="58778348" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>129,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00DD2A2D" w:rsidP="00371401" w:rsidRDefault="00DD2A2D" w14:paraId="7F4F30AC" w14:textId="64F6CFE0">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="7BF43466" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>158,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00371401" w:rsidR="00DD2A2D" w:rsidTr="0002343C" w14:paraId="7198A422" w14:textId="77777777">
+      <w:tr w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidTr="000169EA" w14:paraId="008C2226" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00DD2A2D" w:rsidP="00371401" w:rsidRDefault="00DD2A2D" w14:paraId="72CE0BD2" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="0F31BBDD" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:ind w:left="57"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:bCs w:val="0"/>
-                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:bCs w:val="0"/>
-                <w:color w:val="auto"/>
-[...1 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Gerealiseerde uitgaven</w:t>
             </w:r>
-            <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:bCs w:val="0"/>
-                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>#</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00DD2A2D" w:rsidP="00371401" w:rsidRDefault="00DD2A2D" w14:paraId="65A86A87" w14:textId="5046896C">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="0200C87C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-              <w:rPr>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>994,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00DD2A2D" w:rsidP="00371401" w:rsidRDefault="00DD2A2D" w14:paraId="090BA4F9" w14:textId="16E87006">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="7317DD30" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-              <w:rPr>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>934,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00DD2A2D" w:rsidP="00371401" w:rsidRDefault="00DD2A2D" w14:paraId="1EC49576" w14:textId="1C5B33EE">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="758D77B8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-              <w:rPr>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>720,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00DD2A2D" w:rsidP="00371401" w:rsidRDefault="00DD2A2D" w14:paraId="76A6A1C3" w14:textId="4E26249E">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="4F36B35F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-              <w:rPr>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>860,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00371401" w:rsidR="00DD2A2D" w:rsidTr="0002343C" w14:paraId="4D9E31C6" w14:textId="77777777">
+      <w:tr w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidTr="000169EA" w14:paraId="3FB25BFD" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00DD2A2D" w:rsidP="00371401" w:rsidRDefault="00DD2A2D" w14:paraId="07DD9495" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="1B06CF18" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:ind w:left="57"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vertrouwelijke uitgavenverlaging</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00DD2A2D" w:rsidP="00371401" w:rsidRDefault="00DD2A2D" w14:paraId="5A99BEB7" w14:textId="466F27DD">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="6F43838A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>321,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00DD2A2D" w:rsidP="00371401" w:rsidRDefault="00DD2A2D" w14:paraId="57366139" w14:textId="43381936">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="0C1A36D7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>333,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00DD2A2D" w:rsidP="00371401" w:rsidRDefault="00DD2A2D" w14:paraId="5C3CB361" w14:textId="66680385">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="64B68EF9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>259,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00DD2A2D" w:rsidP="00371401" w:rsidRDefault="00DD2A2D" w14:paraId="1FBA6AC1" w14:textId="433F0B2F">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="4A97E17D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>331,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00371401" w:rsidR="00DD2A2D" w:rsidTr="0002343C" w14:paraId="5C870139" w14:textId="77777777">
+      <w:tr w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidTr="000169EA" w14:paraId="02DAA494" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00DD2A2D" w:rsidP="00371401" w:rsidRDefault="00DD2A2D" w14:paraId="48E85398" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="387FE21C" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:ind w:left="57"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Uitgaven met arrangement</w:t>
             </w:r>
-            <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>#</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00DD2A2D" w:rsidP="00371401" w:rsidRDefault="00DD2A2D" w14:paraId="13DBBFD2" w14:textId="73C343F3">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="1D1226EA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>672,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00DD2A2D" w:rsidP="00371401" w:rsidRDefault="00DD2A2D" w14:paraId="705A8758" w14:textId="5B3F214F">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="5C6B9135" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>600,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00DD2A2D" w:rsidP="00371401" w:rsidRDefault="00DD2A2D" w14:paraId="5C0733AD" w14:textId="7E691ECF">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="25AE92EB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>460,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00DD2A2D" w:rsidP="00371401" w:rsidRDefault="00DD2A2D" w14:paraId="1B5665AB" w14:textId="3D0E6834">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="35471418" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>528,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00371401" w:rsidR="00DD2A2D" w:rsidTr="0002343C" w14:paraId="15961B3C" w14:textId="77777777">
+      <w:tr w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidTr="000169EA" w14:paraId="04DE1565" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00DD2A2D" w:rsidP="00371401" w:rsidRDefault="00DD2A2D" w14:paraId="4246D913" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="18E87CA9" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:ind w:left="57"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Totale uitgavenverlaging</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00DD2A2D" w:rsidP="00371401" w:rsidRDefault="00DD2A2D" w14:paraId="330280ED" w14:textId="2A7A51BD">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="2A033065" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-              <w:rPr>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>600,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00DD2A2D" w:rsidP="00371401" w:rsidRDefault="00DD2A2D" w14:paraId="0218C178" w14:textId="2C9053E1">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="57646ABB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-              <w:rPr>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>607,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00DD2A2D" w:rsidP="00371401" w:rsidRDefault="00DD2A2D" w14:paraId="0AC2C302" w14:textId="5BAD5D20">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="425F722F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-              <w:rPr>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>388,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00DD2A2D" w:rsidP="00371401" w:rsidRDefault="00DD2A2D" w14:paraId="6CBFCFDC" w14:textId="6EE8AD91">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="62AC3E47" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-              <w:rPr>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>489,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00371401" w:rsidR="00FE6227" w:rsidP="00371401" w:rsidRDefault="00FE6227" w14:paraId="738830DB" w14:textId="79C0E8F9">
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="56E770DF" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">^) Er hebben correcties plaatsgevonden voor deze jaren ten opzichte van de vorige voortgangsbrief. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00371401" w:rsidR="00CC5350" w:rsidP="00371401" w:rsidRDefault="00CC5350" w14:paraId="3A9F7BC7" w14:textId="6FFC5A20">
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="07E20929" w14:textId="77777777">
       <w:pPr>
         <w:keepLines/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
-        <w:t>*) De bedragen voor 202</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>*) De bedragen voor 2024 zijn gebaseerd op voorlopige gegevens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="05861DD3" w14:textId="77777777">
+      <w:pPr>
+        <w:keepLines/>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
-        <w:t>4</w:t>
-[...20 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>#</w:t>
       </w:r>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>De bedragen zijn inclusief btw.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00371401" w:rsidR="00FB524B" w:rsidP="00371401" w:rsidRDefault="00CC5350" w14:paraId="5350A0CD" w14:textId="6BB8DC44">
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="0532D669" w14:textId="77777777">
       <w:pPr>
         <w:keepLines/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>Noot. Door afronding kunnen er kleine verschillen in de optelling ontstaan.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00371401" w:rsidR="001D6A91" w:rsidP="00371401" w:rsidRDefault="001D6A91" w14:paraId="47935A18" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="0A583AD0" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00371401" w:rsidR="001D6A91" w:rsidP="00371401" w:rsidRDefault="00F073BD" w14:paraId="2144BD0D" w14:textId="2CCCCAF8">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="75D4E7AB" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00371401">
-        <w:rPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t>4</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>4. Transparantie uitkomsten prijsonderhandelingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="03C88E79" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sinds de voortgangsbrief van 2021 wordt de Kamer aanvullend geïnformeerd over de resultaten van de prijsonderhandelingen voor geneesmiddelen waarover het Zorginstituut heeft geadviseerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="400E7B78" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="06A37753" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...50 lines deleted...]
-          <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>4.1 Kortingsadviezen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00371401" w:rsidR="00841428" w:rsidP="00371401" w:rsidRDefault="00841428" w14:paraId="0C575848" w14:textId="77777777">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00371401">
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="48255EA1" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">De kortingsadviezen van het Zorginstituut zijn gebaseerd op schattingen in de kosteneffectiviteitsanalyse. Deze adviezen komen in bepaalde gevallen neer op een expliciet kortingspercentage dat, al dan niet </w:t>
       </w:r>
-      <w:r w:rsidRPr="00371401">
-        <w:rPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>minimaal</w:t>
       </w:r>
-      <w:r w:rsidRPr="00371401">
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">, behaald zou moeten worden voor een kosteneffectieve inzet. Omdat het een schatting betreft, geldt hierbij doorgaans dat de kans op een daadwerkelijke (niet)-kosteneffectieve inzet in de praktijk 50% is, bij het kortingsadvies dat door het Zorginstituut wordt gegeven. Bij een hoger kortingspercentage stijgt de kans op een kosteneffectieve inzet en bij een lager kortingspercentage daalt de kans op een kosteneffectieve inzet in de praktijk.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00371401" w:rsidR="00841428" w:rsidP="00371401" w:rsidRDefault="00841428" w14:paraId="0DE27111" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00371401">
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="5CAC1829" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="5127B649" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Het kabinet beschouwt in deze analyse een (minimaal) geadviseerd kortingspercentage als gerealiseerd wanneer het resultaat van de onderhandeling binnen de marges van het advies van het Zorginstituut valt. Dat betekent dat een gerealiseerd kortingspercentage niet exact overeen hoeft te komen met het geadviseerde percentage. Als bijvoorbeeld een korting van minimaal 60% op de lijstprijs wordt geadviseerd, wordt voldaan aan het Zorginstituut advies wanneer een korting van 60% of hoger is onderhandeld. Als daarentegen een korting van 50% wordt gehaald, wordt niet voldaan aan het Zorginstituut advies. In dat geval is het verschil tussen 50% en 60% een naar verwachting niet-kosteneffectieve inzet. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00371401" w:rsidR="00841428" w:rsidP="00371401" w:rsidRDefault="00841428" w14:paraId="149247BE" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00371401">
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="7B88DCBE" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="4C895724" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Op het moment dat niet wordt voldaan aan het kortingsadvies van het Zorginstituut, neemt het risico op niet-kosteneffectieve inzet toe. Dat het geadviseerde kortingspercentage niet in alle gevallen wordt behaald, hangt ermee samen dat het kabinet het in sommige gevallen van belang acht dat patiënten toegang krijgen tot een geneesmiddel dat als effectief is beoordeeld. In die gevallen is besloten om tot op zekere hoogte meer financieel risico te accepteren dan door het Zorginstituut is geadviseerd. Deze geneesmiddelen maken daardoor wel onderdeel uit van het basispakket en zijn daarmee beschikbaar voor patiënten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00371401" w:rsidR="00527C61" w:rsidP="00371401" w:rsidRDefault="00527C61" w14:paraId="76668C43" w14:textId="5B1AF709">
-[...64 lines deleted...]
-    <w:p w:rsidRPr="00371401" w:rsidR="00345370" w:rsidP="00371401" w:rsidRDefault="00345370" w14:paraId="0ECDBB38" w14:textId="3B1637D9">
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="4BE0CC21" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="0A03F5D8" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het Zorginstituut geeft niet altijd een (concreet) kortingsadvies af. Hiervoor zijn verschillende redenen bijvoorbeeld omdat het niet mogelijk is om een kosteneffectiviteitsanalyse te doen of omdat de uitkomsten van de kosteneffectiviteitsanalyse zeer onzeker zijn. Ook is in sommige gevallen het kortingsadvies van het Zorginstituut niet concreet. Voor deze geneesmiddelen en indicaties, die vooralsnog het merendeel van de bruto en netto uitgaven vertegenwoordigen, is het dan ook niet mogelijk om te analyseren of aan het Zorginstituut advies wordt voldaan. De resultaten voor beide groepen worden in de paragrafen 4.2 en 4.3 uiteengezet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="54FB0981" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="3DA86FE2" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>4.</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>4.2 Uitgavenverlaging met concreet kortingsadvies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="01D8F8AA" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ter bevordering van de transparantie kiest het kabinet ervoor om de uitgavenverlagingen afzonderlijk te presenteren voor geneesmiddelen (indicaties) waarvoor het Zorginstituut een concreet kortingsadvies heeft gegeven en voor geneesmiddelen (indicaties) waarvoor dit niet het geval is. In tabel 2 staan de uitgaven, met en zonder arrangement, voor de geneesmiddelen en hun specifieke indicaties waarvoor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>wel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een concreet kortingsadvies is gegeven door het Zorginstituut. Voor deze specifieke geneesmiddelen(indicaties) is het daardoor wel mogelijk om een vergelijking te maken van de behaalde resultaten ten opzichte van het Zorginstituut advies. Onderaan de tabel is een extra rij met gegevens toegevoegd. Deze bevat het specifieke deel van de uitgaven dat naar verwachting niet doelmatig wordt ingezet doordat een niet-kosteneffectieve prijs is geaccepteerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="7BC830C6" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="4A0423C7" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De niet-kosteneffectieve uitgaven zijn berekend door voor alle arrangementen waarvoor het (minimale) kortingsadvies van het Zorginstituut niet is gehaald, het verschil op te tellen tussen de uitgaven op basis van het advies van het Zorginstituut en de uitgaven met arrangement. In de analyse zijn arrangementen opgenomen met gezamenlijke uitgaven zonder arrangement van € 709,9 mln. excl. btw in 2024 van het totaal van € 2.042,7 mln. excl. btw aan uitgaven zonder arrangement in 2024. Dit laatste bedrag correspondeert met de € 2.226,5 incl. btw die voor 2024 is gerapporteerd in tabel 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="1BDD5FD6" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="16B266B7" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...114 lines deleted...]
-        <w:t>. Kwantificering van het risico op (naar verwachting) niet-kosteneffectieve uitgaven in de praktijk (in miljoenen € excl. btw)</w:t>
+        </w:rPr>
+        <w:t>Tabel 2. Kwantificering van het risico op (naar verwachting) niet-kosteneffectieve uitgaven in de praktijk (in miljoenen € excl. btw)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Gemiddeldearcering1-accent1"/>
         <w:tblW w:w="7574" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="12" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="12" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2921"/>
         <w:gridCol w:w="1163"/>
         <w:gridCol w:w="1163"/>
         <w:gridCol w:w="1163"/>
         <w:gridCol w:w="1164"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00371401" w:rsidR="0002343C" w:rsidTr="00A334B4" w14:paraId="6026BD02" w14:textId="77777777">
+      <w:tr w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidTr="000169EA" w14:paraId="1104D453" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="005E5C24" w:rsidP="00371401" w:rsidRDefault="005E5C24" w14:paraId="216FFAB5" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="551B4961" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:left="57"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-              <w:rPr>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Bedragen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="005E5C24" w:rsidP="00371401" w:rsidRDefault="005E5C24" w14:paraId="5FF1B7BC" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="12DAF258" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:left="34"/>
               <w:contextualSpacing/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-              <w:rPr>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="005E5C24" w:rsidP="00371401" w:rsidRDefault="005E5C24" w14:paraId="57229A29" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="748FE738" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:left="34"/>
               <w:contextualSpacing/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-              <w:rPr>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="005E5C24" w:rsidP="00371401" w:rsidRDefault="005E5C24" w14:paraId="65810231" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="4FA63399" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:left="34"/>
               <w:contextualSpacing/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-              <w:rPr>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2023^</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1164" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="005E5C24" w:rsidP="00371401" w:rsidRDefault="005E5C24" w14:paraId="213DEFD7" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="36164FEC" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:left="57"/>
               <w:contextualSpacing/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-              <w:rPr>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2024*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00371401" w:rsidR="005E5C24" w:rsidTr="00A334B4" w14:paraId="1F705B72" w14:textId="77777777">
+      <w:tr w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidTr="000169EA" w14:paraId="7346BBFF" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="005E5C24" w:rsidP="00371401" w:rsidRDefault="005E5C24" w14:paraId="492DCE84" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="0152217D" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:left="57"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-              <w:rPr>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Uitgaven zonder arrangement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="005E5C24" w:rsidP="00371401" w:rsidRDefault="005E5C24" w14:paraId="7D588128" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="46DB67C4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>438,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="005E5C24" w:rsidP="00371401" w:rsidRDefault="005E5C24" w14:paraId="475FC841" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="6A289C40" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>642,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="005E5C24" w:rsidP="00371401" w:rsidRDefault="005E5C24" w14:paraId="40922EAB" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="32FF2495" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>696,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1164" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="005E5C24" w:rsidP="00371401" w:rsidRDefault="005E5C24" w14:paraId="431533C8" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="012B4019" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>709,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00371401" w:rsidR="005E5C24" w:rsidTr="00A334B4" w14:paraId="16264D73" w14:textId="77777777">
+      <w:tr w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidTr="000169EA" w14:paraId="2B5E1AB4" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="005E5C24" w:rsidP="00371401" w:rsidRDefault="005E5C24" w14:paraId="3470EB72" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="7BA71953" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:left="57"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-              <w:rPr>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Uitgaven met arrangement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="005E5C24" w:rsidP="00371401" w:rsidRDefault="005E5C24" w14:paraId="6B0555BE" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="54837BEA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>275,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="005E5C24" w:rsidP="00371401" w:rsidRDefault="005E5C24" w14:paraId="46B7585A" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="53359619" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>366,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="005E5C24" w:rsidP="00371401" w:rsidRDefault="005E5C24" w14:paraId="02C55821" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="49CC31F8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>394,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1164" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="005E5C24" w:rsidP="00371401" w:rsidRDefault="005E5C24" w14:paraId="67D29EE3" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="39A5DEB8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>399,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00371401" w:rsidR="0002343C" w:rsidTr="00A334B4" w14:paraId="0C1AE2FD" w14:textId="77777777">
+      <w:tr w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidTr="000169EA" w14:paraId="71C85BDC" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="005E5C24" w:rsidP="00371401" w:rsidRDefault="005E5C24" w14:paraId="5675FD3B" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="54332768" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:left="57"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Waarvan </w:t>
             </w:r>
-            <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>(naar verwachting) niet-kosteneffectieve uitgaven</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="005E5C24" w:rsidP="00371401" w:rsidRDefault="005E5C24" w14:paraId="0780B314" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="497BAD94" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-              <w:rPr>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>45,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="005E5C24" w:rsidP="00371401" w:rsidRDefault="005E5C24" w14:paraId="6F62B64B" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="28BED6B7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-              <w:rPr>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>75,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="005E5C24" w:rsidP="00371401" w:rsidRDefault="005E5C24" w14:paraId="38F845A5" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="3C3FFD0D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-              <w:rPr>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>84,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1164" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="005E5C24" w:rsidP="00371401" w:rsidRDefault="005E5C24" w14:paraId="2794A216" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="7DDBBC01" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-              <w:rPr>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>74,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00371401" w:rsidR="00E7745E" w:rsidP="00371401" w:rsidRDefault="00E7745E" w14:paraId="739A8C5B" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="2E78FD89" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">^) Er hebben correcties plaatsgevonden voor deze jaren ten opzichte van de vorige voortgangsbrief. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00371401" w:rsidR="00527C61" w:rsidP="00371401" w:rsidRDefault="005E5C24" w14:paraId="2741F60E" w14:textId="71DEFF6D">
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="72A338EC" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>*) De bedragen voor 2024 zijn gebaseerd op voorlopige gegevens.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00371401" w:rsidR="00C84751" w:rsidP="00371401" w:rsidRDefault="00CD2138" w14:paraId="35EE5F40" w14:textId="6064D53E">
-[...30 lines deleted...]
-        <w:t xml:space="preserve">, zijn in 2023 en 2024 respectievelijk </w:t>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="7ACBB2DD" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doordat de door het Zorginstituut geadviseerde (minimale) korting niet in alle gevallen is behaald voor de arrangementen die zijn opgenomen in tabel 2, zijn in 2023 en 2024 respectievelijk </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk231997252" w:id="3"/>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">€ 84,9 mln. en € 74,3 mln. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">aan uitgaven gedaan met een groter risico op niet-kosteneffectieve inzet in de praktijk. De verwachte niet-kosteneffectieve uitgaven aan geneesmiddelen waarvoor een financieel arrangement geldt, zijn daarmee in 2024 ten opzichte van 2023 afgenomen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00371401" w:rsidR="00CD2138" w:rsidP="00371401" w:rsidRDefault="00CD2138" w14:paraId="595B3DCB" w14:textId="77777777">
-[...304 lines deleted...]
-    <w:p w:rsidRPr="00371401" w:rsidR="00F54C07" w:rsidP="00371401" w:rsidRDefault="00F54C07" w14:paraId="064A1E04" w14:textId="40C37D6C">
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="7399AF4F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="69E7609C" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Een belangrijke nuance hierbij is dat in deze periode 7 arrangementen zijn beëindigd en 9 nieuwe arrangementen zijn afgesloten. Hierdoor is de samenstelling van de groep geneesmiddelen die binnen de reikwijdte van deze analyse valt aanzienlijk gewijzigd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="6C7224B3" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="71F6D3AC" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Er is daarnaast gekeken in hoeverre een minimaal geadviseerd kortingspercentage daadwerkelijk wordt behaald in prijsonderhandelingen. Dit is gedaan omdat individuele arrangementen met grote financiële volumes de uitkomst van deze analyse sterk kunnen beïnvloeden. Daardoor worden de resultaten van arrangementen met een laag financieel volume in bovenstaande analyse minder zichtbaar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="25235603" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="57A7738D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">In tabel 3 staat het mediane verschil, uitgedrukt in procentpunten (pp), tussen het (minimaal) geadviseerde kortingspercentage en het onderhandelde kortingspercentage van alle individuele arrangementen die in tabel 2 zijn opgenomen. Hierdoor heeft elk individueel arrangement evenveel gewicht en invloed op de uitkomst, ongeacht het financieel volume van een arrangement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="4E08C67B" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="41B349DB" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Tabel </w:t>
-[...13 lines deleted...]
-        <w:t>. Het mediane verschil tussen de door het Zorginstituut (minimaal) geadviseerde kortingspercentages en de onderhandelde kortingspercentages</w:t>
+        <w:t>Tabel 3. Het mediane verschil tussen de door het Zorginstituut (minimaal) geadviseerde kortingspercentages en de onderhandelde kortingspercentages</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Gemiddeldearcering1-accent1"/>
         <w:tblW w:w="7574" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="12" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="12" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2921"/>
         <w:gridCol w:w="1163"/>
         <w:gridCol w:w="1163"/>
         <w:gridCol w:w="1163"/>
         <w:gridCol w:w="1164"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00371401" w:rsidR="0002343C" w:rsidTr="00A334B4" w14:paraId="664A3DF6" w14:textId="77777777">
+      <w:tr w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidTr="000169EA" w14:paraId="5927E32E" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00321B45" w:rsidP="00371401" w:rsidRDefault="00321B45" w14:paraId="0479C88F" w14:textId="3EEC4162">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="162522FD" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:left="57"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Procentpunt (pp)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00321B45" w:rsidP="00371401" w:rsidRDefault="00321B45" w14:paraId="4F0FC467" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="29BC01E1" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:left="34"/>
               <w:contextualSpacing/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-              <w:rPr>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00321B45" w:rsidP="00371401" w:rsidRDefault="00321B45" w14:paraId="2AEE94F0" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="2CA0D088" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:left="34"/>
               <w:contextualSpacing/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-              <w:rPr>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00321B45" w:rsidP="00371401" w:rsidRDefault="00321B45" w14:paraId="1DD475C9" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="306CC94C" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:left="34"/>
               <w:contextualSpacing/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-              <w:rPr>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1164" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00321B45" w:rsidP="00371401" w:rsidRDefault="00321B45" w14:paraId="7AB75524" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="587344EB" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:left="57"/>
               <w:contextualSpacing/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-              <w:rPr>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2024*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00371401" w:rsidR="0002343C" w:rsidTr="00A334B4" w14:paraId="0B098C6F" w14:textId="77777777">
+      <w:tr w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidTr="000169EA" w14:paraId="7E6B684C" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2921" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00321B45" w:rsidP="00371401" w:rsidRDefault="00321B45" w14:paraId="4937F82F" w14:textId="1810A970">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="6A43468E" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:left="57"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Mediane Verschil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00321B45" w:rsidP="00371401" w:rsidRDefault="00321B45" w14:paraId="0338F98C" w14:textId="23916F85">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="31F6B68A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-[...3 lines deleted...]
-              <w:t>pp</w:t>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-1,4pp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00321B45" w:rsidP="00371401" w:rsidRDefault="00321B45" w14:paraId="3BCA1480" w14:textId="63E59473">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="60C596C2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-[...3 lines deleted...]
-              <w:t>pp</w:t>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-0,7pp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00321B45" w:rsidP="00371401" w:rsidRDefault="00321B45" w14:paraId="52814586" w14:textId="51CE375F">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="17358D63" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-[...3 lines deleted...]
-              <w:t>pp</w:t>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-0,6pp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1164" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="00321B45" w:rsidP="00371401" w:rsidRDefault="00321B45" w14:paraId="4454FA0D" w14:textId="3CD21068">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="7C7DBA92" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-[...3 lines deleted...]
-              <w:t>pp</w:t>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-2,6pp</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00371401" w:rsidR="00F53DE3" w:rsidP="00371401" w:rsidRDefault="00F53DE3" w14:paraId="34D5BC9A" w14:textId="67CE60A3">
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="798D3626" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
-        <w:t>*) De bedragen voor 202</w:t>
-[...93 lines deleted...]
-      <w:r w:rsidRPr="00371401">
+        <w:t>*) De bedragen voor 2024 zijn gebaseerd op voorlopige gegevens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="39634A77" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="312C780B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uit het mediane verschil van -2,6pp in 2024 volgt dat er meer arrangementen met een onderhandeld kortingspercentage hoger dan het (minimaal) geadviseerde kortingspercentage zijn dan arrangementen met een onderhandeld kortingspercentage gelijk aan of lager dan het (minimaal) geadviseerde kortingspercentage. Dit geldt tevens voor 2021, 2022 en 2023. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="12061C69" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="0F7C9687" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Dit betekent </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk231998212" w:id="4"/>
-      <w:r w:rsidRPr="00371401">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> het merendeel van de geneesmiddelen waarvoor een specifiek kortingspercentage is geadviseerd én die binnen de reikwijdte van de analyse vallen, de door het Zorginstituut geadviseerde kortingspercentages worden gerealiseerd in de onderhandelingen</w:t>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat voor het merendeel van de geneesmiddelen waarvoor een specifiek kortingspercentage is geadviseerd én die binnen de reikwijdte van de analyse vallen, de door het Zorginstituut geadviseerde kortingspercentages worden gerealiseerd in de onderhandelingen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidRPr="00371401">
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00371401" w:rsidR="000225E0" w:rsidP="00371401" w:rsidRDefault="000225E0" w14:paraId="2A89025E" w14:textId="77777777">
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="39A77D3A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="697BFF25" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>4.3 Uitgavenverlaging zonder concreet kortingsadvies</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00371401" w:rsidR="000225E0" w:rsidP="00371401" w:rsidRDefault="000225E0" w14:paraId="559C213E" w14:textId="69A27799">
-[...13 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="54F82FEB" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In tabel 4 staan de uitgaven, met en zonder arrangement, voor die geneesmiddelen en hun specifieke indicatie(s), waarvoor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>geen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00371401">
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> concreet kortingsadvies beschikbaar is. Uit de tabel volgt dat ook voor deze geneesmiddelen in alle jaren (openbare en/of vertrouwelijke) uitgavenverlagingen worden gerealiseerd. Door het ontbreken van een concreet kortingsadvies is geen verdere analyse mogelijk van de behaalde resultaten ten opzichte van het Zorginstituut advies.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000225E0" w:rsidP="00371401" w:rsidRDefault="000225E0" w14:paraId="61B4390A" w14:textId="77777777">
-[...43 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="50531F6A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="1FE90591" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="49876045" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="698513AD" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="3150C12B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="020F68FD" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="243B67A3" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="160394C3" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="226EBE54" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...14 lines deleted...]
-        <w:t>. Uitgavenverlaging voor geneesmiddelen waarvoor geen kortingsadvies van het Zorginstituut beschikbaar is (in mln. € excl. btw)</w:t>
+        <w:t>Tabel 4. Uitgavenverlaging voor geneesmiddelen waarvoor geen kortingsadvies van het Zorginstituut beschikbaar is (in mln. € excl. btw)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Gemiddeldearcering1-accent1"/>
         <w:tblW w:w="7574" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="12" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="12" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1275"/>
         <w:gridCol w:w="1342"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00371401" w:rsidR="0002343C" w:rsidTr="00A334B4" w14:paraId="2EDC10BD" w14:textId="77777777">
+      <w:tr w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidTr="000169EA" w14:paraId="06216D0B" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="000225E0" w:rsidP="00371401" w:rsidRDefault="000225E0" w14:paraId="5D321D57" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="0D886CEB" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:left="57"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-              <w:rPr>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Bedragen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="000225E0" w:rsidP="00371401" w:rsidRDefault="000225E0" w14:paraId="669C8A7D" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="45C72307" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:left="34"/>
               <w:contextualSpacing/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-              <w:rPr>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="000225E0" w:rsidP="00371401" w:rsidRDefault="000225E0" w14:paraId="1E79CF3B" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="03978B1A" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:left="34"/>
               <w:contextualSpacing/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-              <w:rPr>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2022^</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="000225E0" w:rsidP="00371401" w:rsidRDefault="000225E0" w14:paraId="420FBA8A" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="67C029D4" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:left="34"/>
               <w:contextualSpacing/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-              <w:rPr>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2023^</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1342" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="000225E0" w:rsidP="00371401" w:rsidRDefault="000225E0" w14:paraId="70740B22" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="52118B7F" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:left="57"/>
               <w:contextualSpacing/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-              <w:rPr>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2024*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00371401" w:rsidR="004C493E" w:rsidTr="00A334B4" w14:paraId="36DA670F" w14:textId="77777777">
+      <w:tr w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidTr="000169EA" w14:paraId="65CF7986" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="000225E0" w:rsidP="00371401" w:rsidRDefault="000225E0" w14:paraId="4B7AE007" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="4B60F3AC" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:left="57"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-              <w:rPr>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Uitgaven zonder arrangement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="000225E0" w:rsidP="00371401" w:rsidRDefault="000225E0" w14:paraId="43F13D51" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="6170DB8F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>1.081,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="000225E0" w:rsidP="00371401" w:rsidRDefault="000225E0" w14:paraId="18CA1EED" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="41A3E121" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>1.158,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="000225E0" w:rsidP="00371401" w:rsidRDefault="000225E0" w14:paraId="1D111D0D" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="47008335" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>1.250,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1342" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="000225E0" w:rsidP="00371401" w:rsidRDefault="000225E0" w14:paraId="349442FB" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="79B66862" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>1.332,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00371401" w:rsidR="004C493E" w:rsidTr="00A334B4" w14:paraId="11531D4B" w14:textId="77777777">
+      <w:tr w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidTr="000169EA" w14:paraId="341CE4BB" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="000225E0" w:rsidP="00371401" w:rsidRDefault="000225E0" w14:paraId="73B0760D" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="637608AE" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:left="57"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-              <w:rPr>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Uitgaven met arrangement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="000225E0" w:rsidP="00371401" w:rsidRDefault="000225E0" w14:paraId="53ADB520" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="4237F6D8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>510,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="000225E0" w:rsidP="00371401" w:rsidRDefault="000225E0" w14:paraId="4A0A75C0" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="78058B11" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>561,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="000225E0" w:rsidP="00371401" w:rsidRDefault="000225E0" w14:paraId="0E541A86" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="07B4F9C6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>597,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1342" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="000225E0" w:rsidP="00371401" w:rsidRDefault="000225E0" w14:paraId="4B8A3D01" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="44DED84D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>581,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00371401" w:rsidR="004C493E" w:rsidTr="00A334B4" w14:paraId="548CF5C4" w14:textId="77777777">
+      <w:tr w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidTr="000169EA" w14:paraId="5EF2D1F0" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="000225E0" w:rsidP="00371401" w:rsidRDefault="000225E0" w14:paraId="3C977620" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="537F9CD8" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:left="57"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-              <w:rPr>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Uitgaven verlaging</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="000225E0" w:rsidP="00371401" w:rsidRDefault="000225E0" w14:paraId="199B8617" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="61B0EC2C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-              <w:rPr>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>571,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="000225E0" w:rsidP="00371401" w:rsidRDefault="000225E0" w14:paraId="7E73D95F" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="5B614ECA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-              <w:rPr>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>596,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="000225E0" w:rsidP="00371401" w:rsidRDefault="000225E0" w14:paraId="3D671A7B" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="3F18906C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-              <w:rPr>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>652,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1342" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00371401" w:rsidR="000225E0" w:rsidP="00371401" w:rsidRDefault="000225E0" w14:paraId="376FBC06" w14:textId="77777777">
+          <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="000169EA" w:rsidRDefault="00B16CCD" w14:paraId="2C694E6F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371401">
-              <w:rPr>
+            <w:r w:rsidRPr="002668C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>751,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00371401" w:rsidR="00E7745E" w:rsidP="00371401" w:rsidRDefault="00E7745E" w14:paraId="054737DD" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="246CC752" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>^) Er hebben correcties plaatsgevonden voor deze jaren ten opzichte van de vorige voortgangsbrief.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00371401" w:rsidR="000225E0" w:rsidP="00371401" w:rsidRDefault="000225E0" w14:paraId="3EBD33E6" w14:textId="32370F00">
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="7C27542D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>*) De bedragen voor 2024 zijn gebaseerd op voorlopige gegevens.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E7745E" w:rsidP="00371401" w:rsidRDefault="000225E0" w14:paraId="0DE8FBE9" w14:textId="3E14CE52">
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="0BD535D1" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>Noot. Door afronding kunnen er kleine verschillen in de optelling ontstaan.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00371401" w:rsidR="00371401" w:rsidP="00371401" w:rsidRDefault="00371401" w14:paraId="32984D38" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="0D7E42F5" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00371401" w:rsidR="001D6A91" w:rsidP="00371401" w:rsidRDefault="00F073BD" w14:paraId="01DB248B" w14:textId="05941A9B">
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="3FDB750A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>5. Specifieke casuïstiek sinds de vorige voortgangsbrief</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="6125D7C6" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>In de vorige delen is inzicht gegeven in de financiële gevolgen van de financiële arrangementen voor 2023 en 2024. In deze passage wordt ingegaan op een aantal specifieke casussen die hebben gespeeld sinds de vorige voortgangsbrief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="03D3AA4A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="6A3886D0" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...102 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-[...80 lines deleted...]
-        <w:t xml:space="preserve"> van deze financiële arrangementen zijn voor intramurale geneesmiddelen, dit zijn </w:t>
+        <w:t>5.1 Nieuwe arrangementen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="1598C0AB" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tussen 1 april 2025 en 1 mei 2026 zijn er in totaal 13 nieuwe financiële arrangementen afgesloten. Zes van deze financiële arrangementen zijn voor intramurale geneesmiddelen, dit zijn </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Ayvakyt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Elrexfio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Talzenna</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00371401" w:rsidR="003279DD">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Padcev</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00371401" w:rsidR="003279DD">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00371401" w:rsidR="003279DD">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Breyanzi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00371401" w:rsidR="003279DD">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00371401" w:rsidR="003279DD">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Jemperli</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00371401">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> nieuwe financiële arrangementen afgesloten voor extramurale geneesmiddelen </w:t>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Daarnaast zijn er zeven nieuwe financiële arrangementen afgesloten voor extramurale geneesmiddelen </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Ajovy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Amvuttra</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Rystiggo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Piasky</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Voydeya</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00371401" w:rsidR="003279DD">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Beyonttra</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00371401" w:rsidR="003279DD">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00371401" w:rsidR="003279DD">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Revestive</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00371401" w:rsidR="00F70E3C" w:rsidP="00371401" w:rsidRDefault="00F70E3C" w14:paraId="6C5A6973" w14:textId="77777777">
-[...13 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="20241134" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="22B4AA65" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">5.2 </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>5.2 Continuering van de sluis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="07F9A881" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor de vijf intramurale geneesmiddelen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Hemgenix</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Xenpozyme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Enhertu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Carvykti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Pluvicto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is de sluisplaatsing gecontinueerd. Het Zorginstituut heeft geadviseerd om deze geneesmiddel na succesvolle prijsonderhandelingen te vergoeden. Ondanks intensieve pogingen om afspraken te maken over een maatschappelijk aanvaardbare prijs, is er helaas geen akkoord bereikt met de leveranciers van deze geneesmiddelen. Dit betekent dat deze geneesmiddelen (voor bepaalde indicaties) in de sluis blijven staan en vooralsnog niet worden opgenomen in het basispakket van de zorgverzekering. Zoals ook in de Kamerbrieven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over deze casussen is vermeld, is dit voor patiënten en behandelaren een uiterst teleurstellende uitkomst. Het kabinet wil hier nogmaals benadrukken dat indien de leveranciers bereid zijn om tot aanvaardbare prijsafspraken te komen, het de continuering van de sluis zal heroverwegen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="0FC21F1A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="252FF1CD" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
-          <w:iCs/>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">en </w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>5.3 Decentrale onderhandelingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="3B5C18A5" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In 2025 heeft Zorgverzekeraars Nederland decentrale afspraken gemaakt met de leverancier van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00371401" w:rsidR="00766A07">
-[...6 lines deleted...]
-        <w:t>Hemgenix</w:t>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Hympavzi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00371401" w:rsidR="00766A07">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> waardoor gedurende de looptijd van deze afspraken de financiële risico’s, zoals die zijn benoemd in het advies van het Zorginstituut, voor de inzet van deze geneesmiddelen bij de betreffende indicaties zijn afgedekt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="572A3D3E" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="0A7C626C" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast is de sluis definitief opgeheven voor specifieke indicaties van de geneesmiddelen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Alecensa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00371401" w:rsidR="00A577B2">
-[...6 lines deleted...]
-        <w:t>Xenpozyme</w:t>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Omvoh</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00371401" w:rsidR="00A577B2">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00371401" w:rsidR="00A577B2">
-[...6 lines deleted...]
-        <w:t>Enhertu</w:t>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Tremfya</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00371401" w:rsidR="00A577B2">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00371401" w:rsidR="00A577B2">
-[...6 lines deleted...]
-        <w:t>Carvykti</w:t>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Velsipity</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00371401" w:rsidR="00A577B2">
-[...351 lines deleted...]
-        <w:t xml:space="preserve">In 2025 heeft Zorgverzekeraars Nederland decentrale afspraken gemaakt met de leverancier van </w:t>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00371401">
-[...5 lines deleted...]
-        <w:t>Hympavzi</w:t>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Nemluvio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00371401">
-[...168 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Voor deze indicaties heeft het Zorginstituut wel advies gegeven, maar vond het kabinet een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>centraal</w:t>
       </w:r>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> financieel arrangement niet aangewezen omdat het financieel risico door veldpartijen kan worden afgedekt vanwege de aanwezigheid van meerdere gelijkwaardige alternatieve voor deze geneesmiddelen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00371401" w:rsidR="00141328" w:rsidP="00371401" w:rsidRDefault="00141328" w14:paraId="341BA274" w14:textId="77777777">
-[...13 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="60D8761D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="6B382F2B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t>5.4</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>5.4 Aflopende financiële arrangementen in 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="65766F64" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eind 2025 liepen de financiële arrangementen van 16 centrale arrangementen af. Het betreft de financiële arrangementen voor de intramurale geneesmiddelen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kyprolis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sarclisa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tagrisso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ultomiris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Vyvgart</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Darzalex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Luxturna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, en de extramurale geneesmiddelen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aspaveli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kaftrio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Orkambi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Symkevi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zilbrysq</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Epidyolex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Fintepla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Givlaari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Vyndaqel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="0B9C4964" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="05B830B0" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor de intramurale geneesmiddelen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ultomiris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Vyvgart</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn de financieel arrangementen (en daarmee de vergoeding) verlengd tot 1 januari 2028. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="06307BA0" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="0D0358A2" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor de intramurale geneesmiddelen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tagrisso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kyprolis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sarclisa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Darzalex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn de financieel arrangementen (en daarmee de vergoeding) verlengd tot 1 januari 2029 en voor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Luxturna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tot 1 januari 2031. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="546BF878" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="4D280795" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor de extramurale geneesmiddelen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aspaveli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kaftrio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Orkambi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Symkevi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zilbrysq</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn de financieel arrangementen (en daarmee de vergoeding) verlengd tot 1 januari 2028. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="13B7BFDD" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="0B4847DF" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor de extramurale geneesmiddelen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Epidyolex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Fintepla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Givlaari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn de financieel arrangementen (en daarmee de vergoeding) verlengd tot 1 januari 2030. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="6EF9ED88" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="051A6B1A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor het extramurale geneesmiddel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Vyndaqel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is het financieel arrangementen (en daarmee de vergoeding) verlengd tot 1 maart 2030. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="618B7F1D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="3F985DFE" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast is per 1 juli 2025 het financieel arrangement van het geneesmiddel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Translarna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vroegtijdig beëindigd, omdat na een langdurig proces bij het EMA besloten is om de marktautorisatie niet te vernieuwen. Omdat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Translarna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> niet langer geregistreerd is, is het ook niet langer mogelijk om het geneesmiddel aan Nederlandse patiënten te verstrekken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="535AA6AC" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="57B906AD" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Doorlooptijden geneesmiddelen met financieel arrangement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...333 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In de vorige voortgangsbrief is de Kamer geïnformeerd over de doorlooptijden van de geneesmiddelen waarvoor centraal is onderhandeld over de prijs. Dit is de hoeveelheid tijd die verstrijkt tussen het verstrekken van de (Europese) handelsvergunning en de Nederlandse pakketopname. De onderliggende data van de individuele intramurale en extramurale geneesmiddelen zijn te vinden in het Dashboard Doorlooptijden Geneesmiddelen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...407 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="7041EDCA" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="2C4C6182" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voorafgaand aan de presentatie van de resultaten wil het kabinet benadrukken dat het de lange doorlooptijden die in de praktijk ontstaan bij de toegang tot nieuwe geneesmiddelen betreurt. Deze doorlooptijden vormen een gedeelde verantwoordelijkheid van de leverancier en de overheid en zouden in veel gevallen verkort kunnen worden, zoals hieronder nader is toegelicht. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="09458D46" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="4C497020" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...202 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>6.1 Totstandkoming doorlooptijden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="385F5038" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Deze brief bevat een actualisatie van het overzicht van de doorlooptijden, waarbij onderscheid wordt gemaakt tussen intramurale en extramurale geneesmiddelen. In de rapportage worden drie fasen onderscheiden, ieder met eigen betrokken en verantwoordelijke partijen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00371401" w:rsidR="005D3BA9" w:rsidP="00371401" w:rsidRDefault="005D3BA9" w14:paraId="6871AC46" w14:textId="77777777">
-[...13 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="3B9550F5" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="6A4F8DF5" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>Fase 1: Tijd tussen markttoelating en indiening van een compleet dossier</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="0905F0BC" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wanneer een leverancier opname van een geneesmiddel of indicatie in het verzekerde pakket wenst, dient hij daartoe een vergoedingsdossier in bij het Zorginstituut. De leverancier is verantwoordelijk voor het aanleveren van een volledig en kwalitatief toereikend dossier, wat volgens de geldende procedures vroegtijdig na markttoelating kan gebeuren. Leveranciers hebben daarnaast de mogelijkheid om gebruik te maken van de parallelle procedure. Hierbij kan voorafgaand aan markttoelating op Europees niveau al worden gestart met het indienen van een dossier bij het Zorginstituut. Van deze mogelijkheid wordt maar beperkt gebruik gemaakt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="43F11205" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast komt het voor dat leveranciers ervoor kiezen om (nog) geen dossier in te dienen, waardoor vergoeding en toegang voor patiënten uitblijven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="124D2CBA" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="35B9860E" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Tijd tu</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:t xml:space="preserve">Fase 2: Tijd voor de beoordeling door het Zorginstituut </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="2958A08D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zodra een vergoedingsdossier compleet is verklaard, wordt het door het Zorginstituut inhoudelijk beoordeeld. Daarbij beoordeelt het Zorginstituut zowel de kwaliteit als de volledigheid van het dossier. Het Zorginstituut kan de leverancier verzoeken aanpassingen te doen of extra informatie aan te leveren. De leverancier kan om extra tijd vragen om aan deze verzoeken te voldoen. Indien de kwaliteit van het dossier onvoldoende is, kan de leverancier het dossier na een periode van zes maanden opnieuw indienen voor herbeoordeling. Het Zorginstituut en de leverancier dragen daarmee gezamenlijk verantwoordelijkheid voor de doorlooptijden in fase 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="4814166A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="45ACCE81" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...185 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...103 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Fase 3: Tijd voor de prijsonderhandeling tussen VWS en de leverancier </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00371401" w:rsidR="00F70E3C" w:rsidP="00371401" w:rsidRDefault="005D3BA9" w14:paraId="375C7C8F" w14:textId="3840ED61">
-[...226 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="117AF738" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Na afronding van de beoordeling brengt het Zorginstituut een onafhankelijk advies uit over de pakketwaardigheid van het geneesmiddel. In sommige gevallen omvat dit advies een kortingsadvies, dat als uitgangspunt dient voor prijsonderhandelingen. Als dit het geval is zullen het ministerie van VWS en de leverancier een prijsonderhandeling starten. Het ministerie van VWS en de leverancier dragen daarmee gezamenlijk verantwoordelijkheid voor de doorlooptijden in fase 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="356AD658" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="5EADADE2" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Naast de betrokken partijen hebben ook de eigenschappen van geneesmiddelen die voor pakketopname in aanmerking komen een aanzienlijke invloed op de doorlooptijden. Voor geneesmiddelen met een zogenaamde ‘gelijke waarde’ claim kan in vele gevallen een verkorte beoordeling worden gedaan door het Zorginstituut, waardoor de doorlooptijden doorgaans korter zijn. In andere gevallen kan juist behoefte bestaan aan aanvullende analyses, inzichten of adviezen. Daardoor kunnen de doorlooptijden, zelfs bij maximale inspanning van de betrokken partijen, op lopen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="47F48E9E" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="0C10233C" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">6.2 Doorlooptijden intramurale geneesmiddelen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">.2 Doorlooptijden intramurale geneesmiddelen </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bij het berekenen van de doorlooptijden voor intramurale geneesmiddelen wordt uitgegaan van het jaar waarop een geneesmiddel uit de sluis komt, al dan niet op basis van een financieel arrangement. Geneesmiddelen(indicaties) waarvoor geen apart advies is uitgebracht, bijvoorbeeld omdat een breed arrangement is overeengekomen, maken daardoor geen onderdeel uit van de analyse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Zou dat wel het geval zijn, dan zouden de doorlooptijden in tabel 6 vele malen korter zijn. De doorlooptijden van intramurale geneesmiddelen met een financieel arrangement over de periode 2021 tot en met 2025 staan weergegeven in figuur 4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="6224747C" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="2B95A206" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...115 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="67F054BA" wp14:anchorId="6D6F1667">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="3A14562A" wp14:anchorId="653840A1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>353684</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4788535" cy="2847975"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="1894246867" name="Afbeelding 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1894246867" name="Afbeelding 1894246867"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="print">
+                    <a:blip r:embed="rId13" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4788535" cy="2847975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00371401">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t>Figuur 4</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Figuur 4. Doorlooptijden (in dagen) van intramurale geneesmiddelen van 2021 tot en met 2025 uitgesplitst per fase</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="26758604" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t>. Doorlooptijden (in dagen) van intramurale geneesmiddelen van 20</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="05A30606" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In 2021 tot en met 2024 was de gemiddelde totale doorlooptijd respectievelijk ruim 16, 21, 26 en 22 maanden. In vergelijking met 2024 is in 2025 de gemiddelde doorlooptijd afgenomen tot ongeveer 19 maanden. Dit komt doordat de tijd tussen markttoelating en de indiening van een compleet vergoedingsdossier met 3 maanden is afgenomen. De gemiddelde tijd voor beoordeling door het Zorginstituut en voor de prijsonderhandelingen zijn nagenoeg gelijk gebleven in 2025 ten opzichte van het voorgaande jaar 2024.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="5A2ABAFE" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="34547F8F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6.3 Doorlooptijden extramurale geneesmiddelen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="28AE7042" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor de extramurale geneesmiddelen zijn alle jaren vanaf 2021 tot en met 2025 bij elkaar genomen voor het berekenen van de gemiddelde doorlooptijden. Dit is gedaan omdat het aantal geneesmiddelen wat per jaar instroomde in het basispakket na het afsluiten van een financieel arrangement laag was, waardoor de gemiddelde doorlooptijd per jaar een vertekend beeld zou kunnen geven. De totale gemiddelde doorlooptijd voor de extramurale geneesmiddelen met een financieel arrangement is vanaf 2021 tot en met 2025 bijna 28 maanden. Ruim 17 maanden hiervan wordt gebruikt vanaf markttoelating tot indiening van een compleet vergoedingsdossier door de leverancier bij het Zorginstituut. De beoordeling door het Zorginstituut en onderhandeling bedroegen gemiddeld respectievelijk minder dan 5 en 6 maanden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="47156F9D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="1C67B97F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="52440059" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...105 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>6.4 Huidige stand van zaken doorlooptijden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="15CE2D8D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op 1 januari 2026 was er voor 71 intramurale geneesmiddelen die zijn opgenomen in de sluis nog geen dossier door de leverancier ingediend bij het Zorginstituut en zaten 12 dossiers van intramurale geneesmiddelen in het beoordelingsproces van het Zorginstituut. Daarnaast liepen er prijsonderhandelingen tussen VWS en leveranciers voor 13 intramurale geneesmiddelen en 7 extramurale geneesmiddelen waarvoor een onderhandeladvies gegeven was door het Zorginstituut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="21B63E2F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="677C613F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Vooruitblik</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="29AB955D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet werkt aan een toekomstbestendig stelsel waarin nieuwe, effectieve medicijnen zo snel mogelijk beschikbaar komen voor patiënten die er baat bij hebben, tegen een maatschappelijk aanvaardbare prijs. De Kamer is eerder bericht over de plannen voor een toekomstbestendig stelsel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="368DE4B5" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="7C8BB803" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In de eerste helft van 2027 zal het kabinet de Kamer opnieuw informeren over de voortgang van de financiële arrangementen voor dure geneesmiddelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="171F3724" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="002668C0" w:rsidRDefault="002668C0" w14:paraId="3EA24613" w14:textId="3A7D50DC">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002668C0" w:rsidR="00B16CCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e minister van Volksgezondheid,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002668C0" w:rsidR="00B16CCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Welzijn en Sport, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="002668C0" w:rsidRDefault="002668C0" w14:paraId="3B2B94CD" w14:textId="773F4FDB">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...44 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S.T.M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002668C0" w:rsidR="00B16CCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hermans</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002668C0" w:rsidR="00B16CCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="00B16CCD" w:rsidP="00B16CCD" w:rsidRDefault="00B16CCD" w14:paraId="11F83EA3" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...301 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId13"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002668C0" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="7B87B599" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="002668C0" w:rsidR="006F53E6" w:rsidSect="00B16CCD">
+      <w:headerReference w:type="even" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="even" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="72A91924" w14:textId="77777777" w:rsidR="00285F28" w:rsidRDefault="00285F28">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="62E6F2D1" w14:textId="77777777" w:rsidR="006452C8" w:rsidRDefault="006452C8" w:rsidP="00B16CCD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="306874A1" w14:textId="77777777" w:rsidR="00285F28" w:rsidRDefault="00285F28">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3FC9640A" w14:textId="77777777" w:rsidR="006452C8" w:rsidRDefault="006452C8" w:rsidP="00B16CCD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...21 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="28D07BEA" w14:textId="77777777" w:rsidR="00B16CCD" w:rsidRPr="00B16CCD" w:rsidRDefault="00B16CCD" w:rsidP="00B16CCD">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5027D5AA" w14:textId="77777777" w:rsidR="00B16CCD" w:rsidRPr="00B16CCD" w:rsidRDefault="00B16CCD" w:rsidP="00B16CCD">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="06C08B7A" w14:textId="77777777" w:rsidR="00B16CCD" w:rsidRPr="00B16CCD" w:rsidRDefault="00B16CCD" w:rsidP="00B16CCD">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46622E69" w14:textId="77777777" w:rsidR="00285F28" w:rsidRDefault="00285F28">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="108B8D9A" w14:textId="77777777" w:rsidR="006452C8" w:rsidRDefault="006452C8" w:rsidP="00B16CCD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43D5D32F" w14:textId="77777777" w:rsidR="00285F28" w:rsidRDefault="00285F28">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="005F093E" w14:textId="77777777" w:rsidR="006452C8" w:rsidRDefault="006452C8" w:rsidP="00B16CCD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="356A0E47" w14:textId="1BC93461" w:rsidR="00BA3A40" w:rsidRPr="00AD546F" w:rsidRDefault="00BA3A40">
+    <w:p w14:paraId="1E994C03" w14:textId="77777777" w:rsidR="00B16CCD" w:rsidRPr="002668C0" w:rsidRDefault="00B16CCD" w:rsidP="00B16CCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AD546F">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD546F">
-[...18 lines deleted...]
-        <w:t>tussen de leverancier en de minister van Volksgezondheid, Welzijn en Sport.</w:t>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In een financieel arrangement zijn financiële afspraken vastgelegd over een geneesmiddel tussen de leverancier en de minister van Volksgezondheid, Welzijn en Sport.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="7C993AC3" w14:textId="2D9CFE7E" w:rsidR="00DE3EFA" w:rsidRPr="00EA4EAA" w:rsidRDefault="00DE3EFA">
+    <w:p w14:paraId="7A05C004" w14:textId="77777777" w:rsidR="00B16CCD" w:rsidRPr="002668C0" w:rsidRDefault="00B16CCD" w:rsidP="00B16CCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AD546F">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD546F">
-[...11 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Een pakketwaardige prijs is een prijs waarbij wordt voldaan aan de vier pakketcriteria waaraan een geneesmiddel wordt getoetst door het Zorginstituut Nederland.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="0458A2E5" w14:textId="0FFB9ABF" w:rsidR="00701006" w:rsidRPr="00AD546F" w:rsidRDefault="00701006">
+    <w:p w14:paraId="49A44ABF" w14:textId="6C4C1F53" w:rsidR="00B16CCD" w:rsidRPr="002668C0" w:rsidRDefault="00B16CCD" w:rsidP="00B16CCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AD546F">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD546F">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk231998986"/>
-      <w:r w:rsidR="0075392A" w:rsidRPr="0075392A">
-[...18 lines deleted...]
-        <w:t>Beleidsbrief VWS 24 april 2026</w:t>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kamerstuk 36800-XVI, nr. 191, Beleidsbrief VWS 24 april 2026</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="342AD478" w14:textId="7B414904" w:rsidR="00701006" w:rsidRPr="00AD546F" w:rsidRDefault="00701006">
+    <w:p w14:paraId="3ED44D70" w14:textId="77777777" w:rsidR="00B16CCD" w:rsidRPr="002668C0" w:rsidRDefault="00B16CCD" w:rsidP="00B16CCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AD546F">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD546F">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2025-2026, 29 477, nr. 971</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="097FB48B" w14:textId="77777777" w:rsidR="00DA284A" w:rsidRDefault="00DA284A" w:rsidP="00DA284A">
+    <w:p w14:paraId="71ABA989" w14:textId="77777777" w:rsidR="00B16CCD" w:rsidRPr="002668C0" w:rsidRDefault="00B16CCD" w:rsidP="00B16CCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00AD546F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD546F">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> De criteria voor de inzet van de sluis zijn wettelijk vastgelegd. Een geneesmiddel (indicatie) kan in aanmerking komen voor plaatsing in de sluis indien de totale kosten € 20 miljoen of meer per jaar bedragen voor alle indicaties, of indien de kosten bij één indicatie meer dan </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD546F">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t>€ 10 miljoen bedragen én meer dan € 50.000 per patiënt.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="1688D478" w14:textId="63F66C79" w:rsidR="00E5254A" w:rsidRPr="00E5254A" w:rsidRDefault="00E5254A">
+    <w:p w14:paraId="6193E387" w14:textId="77777777" w:rsidR="00B16CCD" w:rsidRPr="002668C0" w:rsidRDefault="00B16CCD" w:rsidP="00B16CCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E5254A">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E5254A">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie https://puc.overheid.nl/nza/doc/PUC_802735_22/1</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="189246C7" w14:textId="77777777" w:rsidR="00862800" w:rsidRPr="00AD546F" w:rsidRDefault="00862800" w:rsidP="00862800">
+    <w:p w14:paraId="018CAE81" w14:textId="77777777" w:rsidR="00B16CCD" w:rsidRPr="002668C0" w:rsidRDefault="00B16CCD" w:rsidP="00B16CCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AD546F">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD546F">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie https://puc.overheid.nl/nza/doc/PUC_802735_22/1</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="7A28E293" w14:textId="77777777" w:rsidR="008A7042" w:rsidRPr="00AD546F" w:rsidRDefault="008A7042" w:rsidP="008A7042">
+    <w:p w14:paraId="0D0F3307" w14:textId="77777777" w:rsidR="00B16CCD" w:rsidRPr="002668C0" w:rsidRDefault="00B16CCD" w:rsidP="00B16CCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AD546F">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD546F">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Voor geneesmiddelen geldt op dit moment 9% btw.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="3C44D588" w14:textId="77777777" w:rsidR="00F70E3C" w:rsidRPr="00AD546F" w:rsidRDefault="00F70E3C" w:rsidP="00F70E3C">
+    <w:p w14:paraId="1B2554CF" w14:textId="77777777" w:rsidR="00B16CCD" w:rsidRPr="002668C0" w:rsidRDefault="00B16CCD" w:rsidP="00B16CCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AD546F">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD546F">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2024-2025, 29 477, nr. 935  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="72F00400" w14:textId="22CC65F3" w:rsidR="00766A07" w:rsidRPr="00AD546F" w:rsidRDefault="00766A07">
+    <w:p w14:paraId="02335033" w14:textId="77777777" w:rsidR="00B16CCD" w:rsidRPr="002668C0" w:rsidRDefault="00B16CCD" w:rsidP="00B16CCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AD546F">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD546F">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2025-2026, 29 477, nr. 945</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="36E29601" w14:textId="4A02C8E6" w:rsidR="00766A07" w:rsidRPr="00AD546F" w:rsidRDefault="00766A07">
+    <w:p w14:paraId="059858D6" w14:textId="77777777" w:rsidR="00B16CCD" w:rsidRPr="002668C0" w:rsidRDefault="00B16CCD" w:rsidP="00B16CCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AD546F">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD546F">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2025-2026, 29 477, nr. 955  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="37C0A995" w14:textId="77777777" w:rsidR="00F70E3C" w:rsidRPr="001C6242" w:rsidRDefault="00F70E3C" w:rsidP="00F70E3C">
+    <w:p w14:paraId="4094AA3A" w14:textId="77777777" w:rsidR="00B16CCD" w:rsidRPr="002668C0" w:rsidRDefault="00B16CCD" w:rsidP="00B16CCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AD546F">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD546F">
-[...11 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2025-2026, 29 477, nr. 971  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="75369789" w14:textId="77777777" w:rsidR="00F70E3C" w:rsidRPr="00AD546F" w:rsidRDefault="00F70E3C" w:rsidP="00F70E3C">
+    <w:p w14:paraId="225346CC" w14:textId="77777777" w:rsidR="00B16CCD" w:rsidRPr="002668C0" w:rsidRDefault="00B16CCD" w:rsidP="00B16CCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AD546F">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD546F">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00AD546F">
+        <w:r w:rsidRPr="002668C0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="13"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Link</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00AD546F">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> naar Dashboard Doorlooptijden Geneesmiddelen</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="4A605DE0" w14:textId="77777777" w:rsidR="00F70E3C" w:rsidRPr="00AD546F" w:rsidRDefault="00F70E3C" w:rsidP="00F70E3C">
+    <w:p w14:paraId="6FCFB6E1" w14:textId="77777777" w:rsidR="00B16CCD" w:rsidRPr="002668C0" w:rsidRDefault="00B16CCD" w:rsidP="00B16CCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AD546F">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD546F">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Een breed financieel arrangement is een arrangement waarbij afspraken zijn gemaakt over alle indicaties van een geneesmiddel. Bij brede financiële arrangementen wordt voor nieuwe indicatie geen nieuw advies gegeven door het Zorginstituut en hoeft dus ook niet meer onderhandeld te worden omdat deze indicaties als binnen de afspraken vallen. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="25A4C71B" w14:textId="68D6DD63" w:rsidR="006F5E7E" w:rsidRPr="00A16B8F" w:rsidRDefault="006F5E7E" w:rsidP="006F5E7E">
+    <w:p w14:paraId="0EA7CD7A" w14:textId="77777777" w:rsidR="00B16CCD" w:rsidRPr="002668C0" w:rsidRDefault="00B16CCD" w:rsidP="00B16CCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006F5E7E">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002668C0">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="006F5E7E">
-[...14 lines deleted...]
-    <w:p w14:paraId="6EBAE51B" w14:textId="3D770C3C" w:rsidR="006F5E7E" w:rsidRDefault="006F5E7E">
+      <w:r w:rsidRPr="002668C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2025-2026, 29 477, nr. 960 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56827EFC" w14:textId="77777777" w:rsidR="00B16CCD" w:rsidRPr="002668C0" w:rsidRDefault="00B16CCD" w:rsidP="00B16CCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="26B71783" w14:textId="77777777" w:rsidR="00E960D8" w:rsidRDefault="00CC5350">
+  <w:p w14:paraId="65F0A4AA" w14:textId="77777777" w:rsidR="00B16CCD" w:rsidRPr="00B16CCD" w:rsidRDefault="00B16CCD" w:rsidP="00B16CCD">
     <w:pPr>
-      <w:pStyle w:val="MarginlessContainer"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...262 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="147439BA" w14:textId="77777777" w:rsidR="00E960D8" w:rsidRDefault="00CC5350">
+  <w:p w14:paraId="3BF5B5C0" w14:textId="77777777" w:rsidR="008A126D" w:rsidRPr="00B16CCD" w:rsidRDefault="008A126D" w:rsidP="00B16CCD">
     <w:pPr>
-      <w:pStyle w:val="MarginlessContainer"/>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1080 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6AF4A2BC" w14:textId="77777777" w:rsidR="008A126D" w:rsidRPr="00B16CCD" w:rsidRDefault="008A126D" w:rsidP="00B16CCD">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="81A4FE58"/>
-[...939 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13530A1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9AC4019E"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -15626,2129 +9801,139 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...1258 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="2119912359">
+  <w:num w:numId="1" w16cid:durableId="985015651">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...58 lines deleted...]
-    <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00CC5350"/>
-[...682 lines deleted...]
-    <w:rsid w:val="00FF7325"/>
+    <w:rsidRoot w:val="00B16CCD"/>
+    <w:rsid w:val="00185A4F"/>
+    <w:rsid w:val="002668C0"/>
+    <w:rsid w:val="002971AE"/>
+    <w:rsid w:val="005640D5"/>
+    <w:rsid w:val="006452C8"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="008A126D"/>
+    <w:rsid w:val="00913C0A"/>
+    <w:rsid w:val="00B16CCD"/>
+    <w:rsid w:val="00CE2190"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5AD26150"/>
+  <w14:docId w14:val="09B4791A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{2E9666D5-1B12-4136-88F9-7DA99AC191FB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -18089,1992 +10274,1098 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B16CCD"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B16CCD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B16CCD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B16CCD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B16CCD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B16CCD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B16CCD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B16CCD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B16CCD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MarginlessContainer">
-[...9 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B16CCD"/>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CIBGAdviesaanvraagLijstKop1">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B16CCD"/>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CIBGAdviesaanvraagLijstKop2">
-[...9 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B16CCD"/>
     <w:rPr>
-      <w:b/>
-[...85 lines deleted...]
-      <w:b/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Communicatiekop">
-    <w:name w:val="Communicatie kop"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B16CCD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B16CCD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B16CCD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B16CCD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B16CCD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B16CCD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B16CCD"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommunicatieLijst">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00B16CCD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Communicatienummering">
-    <w:name w:val="Communicatie nummering"/>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-  </w:style>
-[...71 lines deleted...]
-    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B16CCD"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="5"/>
       </w:numPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kop3">
-    <w:name w:val="Huisstijl - Kop 3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00B16CCD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B16CCD"/>
     <w:pPr>
-      <w:numPr>
-[...7 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kop4">
-    <w:name w:val="Huisstijl - Kop 4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B16CCD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B16CCD"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B16CCD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B16CCD"/>
     <w:pPr>
-      <w:numPr>
-[...15 lines deleted...]
-      <w:spacing w:before="240" w:after="360"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-TitelDocumentnaam">
-[...2 lines deleted...]
-    <w:next w:val="Standaard"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00B16CCD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B16CCD"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MarginlessContainer">
+    <w:name w:val="Marginless Container"/>
+    <w:hidden/>
+    <w:rsid w:val="00B16CCD"/>
     <w:pPr>
-      <w:spacing w:before="60" w:after="300"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Versie">
-[...15 lines deleted...]
-    <w:next w:val="Standaard"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="StandaardRapportTabelstijl">
+    <w:name w:val="Standaard Rapport Tabelstijl"/>
+    <w:rsid w:val="00B16CCD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
-      <w:ind w:left="-1120"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...8 lines deleted...]
-    <w:next w:val="Standaard"/>
     <w:rPr>
-      <w:sz w:val="14"/>
-[...32 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...294 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="20" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="20" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardV7">
-[...18 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardAfzendgegevens">
     <w:name w:val="Standaard_Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B16CCD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2267"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardAfzendgegevenskop">
     <w:name w:val="Standaard_Afzendgegevens_kop"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B16CCD"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardColofonItalic45v">
     <w:name w:val="Standaard_Colofon_Italic 4;5v"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B16CCD"/>
     <w:pPr>
-      <w:spacing w:before="90" w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="90" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:i/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardReferentiegegevens">
     <w:name w:val="Standaard_Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B16CCD"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...6 lines deleted...]
-      <w:i/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardReferentiegegevenskop">
     <w:name w:val="Standaard_Referentiegegevens_kop"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B16CCD"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardSlotzin">
     <w:name w:val="Standaard_Slotzin"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B16CCD"/>
     <w:pPr>
-      <w:spacing w:before="240"/>
-[...48 lines deleted...]
-      </w:numPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...245 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B16CCD"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Standaard"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B16CCD"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00CC5350"/>
+    <w:rsid w:val="00B16CCD"/>
     <w:pPr>
-      <w:textAlignment w:val="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...19 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Gemiddeldearcering1-accent1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="63"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CC5350"/>
+    <w:rsid w:val="00B16CCD"/>
     <w:pPr>
-      <w:textAlignment w:val="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="D0DBF0" w:themeFill="accent1" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="B2DEF2" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="D0DBF0" w:themeFill="accent1" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="B2DEF2" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CC5350"/>
+    <w:rsid w:val="00B16CCD"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CC5350"/>
+    <w:rsid w:val="00B16CCD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CC5350"/>
+    <w:rsid w:val="00B16CCD"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CC5350"/>
+    <w:rsid w:val="00B16CCD"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B16CCD"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000F53F5"/>
+    <w:rsid w:val="00B16CCD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000F53F5"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00B16CCD"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000F53F5"/>
+    <w:rsid w:val="00B16CCD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000F53F5"/>
-[...154 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00B16CCD"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...325 lines deleted...]
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/view?r=eyJrIjoiOGM3Y2NlOTctY2UxZS00YWUzLWE5ZjMtYzNmNjVhMjQzOGE5IiwidCI6IjUzZmYxMTIzLTAxNjMtNDY2NS04YmY2LWY2YzA5YjdmMWVhNyIsImMiOjh9" TargetMode="External"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -20082,54 +11373,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -20282,55 +11573,72 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>15</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>29685</ap:Characters>
+  <ap:Pages>19</ap:Pages>
+  <ap:Words>5417</ap:Words>
+  <ap:Characters>29794</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>247</ap:Lines>
+  <ap:Lines>248</ap:Lines>
   <ap:Paragraphs>70</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>35012</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>35141</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>