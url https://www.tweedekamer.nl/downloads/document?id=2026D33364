--- v0 (2026-06-29)
+++ v1 (2026-08-14)
@@ -1,3801 +1,1485 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="006857C9" w:rsidP="00810C93" w:rsidRDefault="006857C9" w14:paraId="7068E094" w14:textId="63A707B0">
-[...49 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="009171A6" w:rsidR="009171A6" w:rsidRDefault="00FB5BF2" w14:paraId="15BAFF29" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>32852</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009171A6" w:rsidR="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009171A6" w:rsidR="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009171A6" w:rsidR="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Grondstoffenvoorzieningszekerheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009171A6" w:rsidR="009171A6" w:rsidRDefault="00FB5BF2" w14:paraId="155FAAB8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>28089</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009171A6" w:rsidR="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009171A6" w:rsidR="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009171A6" w:rsidR="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Gezondheid en milieu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009171A6" w:rsidR="009171A6" w:rsidP="009171A6" w:rsidRDefault="009171A6" w14:paraId="09F93547" w14:textId="4738AA5D">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>409</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Economische Zaken en Klimaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009171A6" w:rsidR="009171A6" w:rsidP="00FB5BF2" w:rsidRDefault="009171A6" w14:paraId="2752D1C4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009171A6" w:rsidR="009171A6" w:rsidP="00FB5BF2" w:rsidRDefault="009171A6" w14:paraId="2D1AE01E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009171A6" w:rsidR="00FB5BF2" w:rsidP="00FB5BF2" w:rsidRDefault="009171A6" w14:paraId="43EFEB22" w14:textId="25A8D985">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 29 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009171A6" w:rsidR="00FB5BF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="009171A6" w:rsidR="00FB5BF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Op verzoek van de vaste Kamercommissie voor Economische Zaken van 14 januari geef ik, mede namens de minister van Klimaat en Groene Groei, in deze brief mijn reactie op de notitie van de Fair Resource Foundation ‘Naar een eerlijke economie binnen planetaire grenzen’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009171A6" w:rsidR="00FB5BF2" w:rsidP="00FB5BF2" w:rsidRDefault="00FB5BF2" w14:paraId="661C45F3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009171A6" w:rsidR="00FB5BF2" w:rsidP="00FB5BF2" w:rsidRDefault="00FB5BF2" w14:paraId="65B469DF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...23 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De notitie stelt dat Nederland een grote kans heeft om de economie duurzamer en onafhankelijker te maken. Door minder grondstoffen te gebruiken en meer circulair te ondernemen kan Nederland beter omgaan met schaarste en wereldwijde onzekerheid. Daartoe worden drie adviezen aangedragen: (1) Laat de vervuiler betalen en circulaire ondernemers profiteren, (2) Verleng de levensduur van producten en (3) Steun een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>waardengedreven</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> economie binnen planetaire grenzen. In deze brief geef ik per aanbeveling een reactie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009171A6" w:rsidR="00FB5BF2" w:rsidP="00FB5BF2" w:rsidRDefault="00FB5BF2" w14:paraId="554E6DBF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009171A6" w:rsidR="00FB5BF2" w:rsidP="00FB5BF2" w:rsidRDefault="00FB5BF2" w14:paraId="3CD51B25" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Laat de vervuiler betalen en circulaire ondernemers profiteren</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B633F" w:rsidP="00A562AE" w:rsidRDefault="005E7E33" w14:paraId="697AA9C3" w14:textId="5BC50CB3">
-[...12 lines deleted...]
-      <w:r w:rsidR="00333A3B">
+    <w:p w:rsidRPr="009171A6" w:rsidR="00FB5BF2" w:rsidP="00FB5BF2" w:rsidRDefault="00FB5BF2" w14:paraId="567F1D5A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De vervuiler betaalt is een belangrijk uitgangspunt van Nederlands en Europees beleid. In het Klimaatplan 2025-2035 is het principe van de vervuiler betaalt opgenomen als speerpunt voor rechtvaardig klimaatbeleid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009171A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="00C613D3">
-[...5 lines deleted...]
-      <w:r w:rsidR="00A562AE">
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en ook in het Nationaal Programma Circulaire Economie (NPCE) komt het nadrukkelijk terug als uitgangspunt voor de doorontwikkeling van het circulaire beleid.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009171A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000136A9" w:rsidP="005E7E33" w:rsidRDefault="000136A9" w14:paraId="07E20DDE" w14:textId="77777777"/>
-[...61 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="009171A6" w:rsidR="00FB5BF2" w:rsidP="00FB5BF2" w:rsidRDefault="00FB5BF2" w14:paraId="6595E766" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009171A6" w:rsidR="00FB5BF2" w:rsidP="00FB5BF2" w:rsidRDefault="00FB5BF2" w14:paraId="42DB2EDD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Om de businesscase van circulaire ondernemers te verbeteren onderzoekt het kabinet onder andere de voorstellen van de Plastictafel. Zie hiervoor de Kamerbrief over de stand van zaken van de voorstellen van de Plastictafel (19 december 2025)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009171A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r>
-[...50 lines deleted...]
-      <w:r w:rsidR="00257242">
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Het ministerie van Economische Zaken en Klimaat onderzoekt in samenwerking met RVO en het ministerie van Financiën de mogelijkheid van een circulaire hefboom. Daarmee wordt gedoeld op een afdracht op het aandeel fossiele plastics in een product dat door een binnen-of buitenlands bedrijf op de Nederlandse markt wordt gezet en de opbrengsten vloeien naar een transitiefonds ten behoeve van de circulaire materialentransitie. Hiervoor wordt gekeken welke wetgeving aangepast zou moeten worden, hoe de uitvoering eruit kan zien en wat de verwachte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">ten behoeve van de circulaire materialentransitie. </w:t>
-[...41 lines deleted...]
-        <w:rPr>
+        <w:t>ecologische en economische effecten en de uitvoeringsaspecten van de circulaire hefboom zijn. De Kamer wordt voor het zomerreces van 2026 geïnformeerd over het onderzoek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009171A6" w:rsidR="00FB5BF2" w:rsidP="00FB5BF2" w:rsidRDefault="00FB5BF2" w14:paraId="6DA1A2F5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009171A6" w:rsidR="00FB5BF2" w:rsidP="00FB5BF2" w:rsidRDefault="00FB5BF2" w14:paraId="6CF58690" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Verleng de levensduur van producten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF62E8" w:rsidP="005E7E33" w:rsidRDefault="005E7E33" w14:paraId="32C0A55B" w14:textId="77777777">
-[...9 lines deleted...]
-      <w:r w:rsidR="006D1FA2">
+    <w:p w:rsidRPr="009171A6" w:rsidR="00FB5BF2" w:rsidP="00FB5BF2" w:rsidRDefault="00FB5BF2" w14:paraId="2238425E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de inbreng van Nederland voor de Europese wetgeving voor circulaire economie (Non-paper </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Circular</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Economy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Act)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009171A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="005E7E33">
-[...29 lines deleted...]
-      <w:r w:rsidR="009B264F">
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft Nederland aangedrongen op Europese eisen aan productontwerp en het versterken van de huidige wetgeving gericht op het verbeteren van de repareerbaarheid van producten. Bijvoorbeeld voor elektrische en elektronische apparaten gelden er al voor bepaalde productgroepen eisen aan repareerbaarheid en beschikbaarheid van reparatie-informatie. Het kabinet zet erop in dat zulke eisen er voor steeds meer elektrische en elektronische apparaten komen. Dit is in lijn met de ambitie van de Europese Commissie voor de komende jaren, zoals weergegeven in het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ecodesign</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> werkplan 2025-2030</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009171A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidR="0010668E">
-[...31 lines deleted...]
-      <w:r w:rsidR="002E7A5F">
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009171A6" w:rsidR="00FB5BF2" w:rsidP="00FB5BF2" w:rsidRDefault="00FB5BF2" w14:paraId="6356D3F5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het kabinet onderschrijft het belang van het instrument ‘uitgebreide producentenverantwoordelijkheid’ om de circulariteit van productgroepen te verbeteren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009171A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="005E7E33" w:rsidR="005E7E33">
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E7E33" w:rsidP="005E7E33" w:rsidRDefault="005E7E33" w14:paraId="3EC980A5" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="009171A6" w:rsidR="00FB5BF2" w:rsidP="00FB5BF2" w:rsidRDefault="00FB5BF2" w14:paraId="150E469B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009171A6" w:rsidR="00FB5BF2" w:rsidP="00FB5BF2" w:rsidRDefault="00FB5BF2" w14:paraId="5FB771A9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Steun een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>waardengendreven</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...18 lines deleted...]
-      <w:r w:rsidRPr="005E7E33">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> economie binnen planetaire grenzen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009171A6" w:rsidR="00FB5BF2" w:rsidP="00FB5BF2" w:rsidRDefault="00FB5BF2" w14:paraId="1B9059EE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Het Nationaal Programma Circulaire Economie 2023-2030 heeft de ambitie op het terrein van circulaire economie nadrukkelijk gekoppeld aan brede welvaart en planetaire grenzen. In het regeerakkoord is aangegeven dat we het nationale programma gaan versterken en concrete doelen stellen in aanvulling op de concretisering uit 2025</w:t>
       </w:r>
-      <w:r w:rsidR="004876B3">
+      <w:r w:rsidRPr="009171A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="005E7E33">
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>. Deze (sectorale) doelen stimuleren marktontwikkeling en innovatie en dragen bij aan de strategische autonomie van de Nederlandse en Europese economie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F2EB0" w:rsidP="0045607D" w:rsidRDefault="006F2EB0" w14:paraId="638834DD" w14:textId="77777777"/>
-    <w:p w:rsidR="0045607D" w:rsidP="0045607D" w:rsidRDefault="006F2EB0" w14:paraId="0E8DA3CE" w14:textId="12300C7E">
+    <w:p w:rsidRPr="009171A6" w:rsidR="00FB5BF2" w:rsidP="00FB5BF2" w:rsidRDefault="00FB5BF2" w14:paraId="0BD6CAC4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009171A6" w:rsidR="00FB5BF2" w:rsidP="00FB5BF2" w:rsidRDefault="00FB5BF2" w14:paraId="4A2D89BC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De oproep voor een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>waardengedreven</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> economie binnen planetaire grenzen sluit nauw aan bij het concept brede welvaart. Brede welvaart kijkt immers niet alleen naar economische groei in het hier en nu, maar ook naar de gevolgen van ons handelen voor mensen elders en voor toekomstige generaties. Onder meer het Centraal Bureau voor de Statistiek (CBS) biedt inzicht in de effecten op andere landen en onze latere welvaart via indicatoren zoals onze ecologische voetafdrukken in de Monitor Brede Welvaart en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>SDGs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het kabinet heeft als doel om de brede welvaart te stimuleren, waarbij het de effecten op de verschillende </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bredewelvaartsdimensies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> afweegt om maatschappelijke uitdagingen aan te pakken. Op dit moment zet het kabinet bijvoorbeeld via het Herziene Actieplan Beleidscoherentie voor Ontwikkeling in op het verkleinen van de Nederlandse klimaat-, land- en watervoetafdruk.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009171A6" w:rsidP="00FB5BF2" w:rsidRDefault="009171A6" w14:paraId="13D73D7A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FB5BF2" w:rsidP="00FB5BF2" w:rsidRDefault="009171A6" w14:paraId="7CAEF970" w14:textId="0808C1B3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>De oproep voor een waarde</w:t>
-[...2 lines deleted...]
-        <w:t>n</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009171A6" w:rsidR="00FB5BF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Economische Zaken en Klimaat</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">gedreven economie binnen planetaire grenzen sluit nauw aan </w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009171A6" w:rsidR="009171A6" w:rsidP="009171A6" w:rsidRDefault="009171A6" w14:paraId="47BA817B" w14:textId="0C98ADFC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">brede welvaart. Brede welvaart kijkt immers niet alleen naar economische groei in het hier en nu, maar ook naar de gevolgen van ons handelen voor mensen elders en voor toekomstige generaties. </w:t>
-[...112 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>H.G.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Herbert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009171A6" w:rsidR="009171A6" w:rsidP="00FB5BF2" w:rsidRDefault="009171A6" w14:paraId="188BD6C2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009171A6" w:rsidR="004E5D09" w:rsidP="00FB5BF2" w:rsidRDefault="004E5D09" w14:paraId="5FA432CC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="009171A6" w:rsidR="004E5D09" w:rsidSect="00FB5BF2">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7EA7734B" w14:textId="77777777" w:rsidR="00F53138" w:rsidRDefault="00F53138">
+    <w:p w14:paraId="1A007706" w14:textId="77777777" w:rsidR="00E17D98" w:rsidRDefault="00E17D98" w:rsidP="00FB5BF2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78FF0BDD" w14:textId="77777777" w:rsidR="00F53138" w:rsidRDefault="00F53138"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5265A528" w14:textId="77777777" w:rsidR="00F53138" w:rsidRDefault="00F53138">
+    <w:p w14:paraId="01CDE2A2" w14:textId="77777777" w:rsidR="00E17D98" w:rsidRDefault="00E17D98" w:rsidP="00FB5BF2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="207DE1A6" w14:textId="77777777" w:rsidR="00F53138" w:rsidRDefault="00F53138"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...221 lines deleted...]
-</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5DB5266F" w14:textId="77777777" w:rsidR="00F53138" w:rsidRDefault="00F53138">
+    <w:p w14:paraId="1306F7DD" w14:textId="77777777" w:rsidR="00E17D98" w:rsidRDefault="00E17D98" w:rsidP="00FB5BF2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09905E19" w14:textId="77777777" w:rsidR="00F53138" w:rsidRDefault="00F53138"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B5FD0C5" w14:textId="77777777" w:rsidR="00F53138" w:rsidRDefault="00F53138">
+    <w:p w14:paraId="2415789F" w14:textId="77777777" w:rsidR="00E17D98" w:rsidRDefault="00E17D98" w:rsidP="00FB5BF2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45D8D45C" w14:textId="77777777" w:rsidR="00F53138" w:rsidRDefault="00F53138"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="7773F842" w14:textId="1336EFCC" w:rsidR="00333A3B" w:rsidRPr="008F370D" w:rsidRDefault="00333A3B">
+    <w:p w14:paraId="686BBB44" w14:textId="77777777" w:rsidR="00FB5BF2" w:rsidRPr="009171A6" w:rsidRDefault="00FB5BF2" w:rsidP="00FB5BF2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008F370D">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009171A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008F370D">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="008F370D">
+        <w:r w:rsidRPr="009171A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Klimaatplan 2025-2035 Op weg naar een klimaatneutraal Nederland</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008F370D">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="12489D60" w14:textId="77777777" w:rsidR="00A562AE" w:rsidRPr="008F370D" w:rsidRDefault="00A562AE" w:rsidP="00A562AE">
+    <w:p w14:paraId="07FC08AE" w14:textId="77777777" w:rsidR="00FB5BF2" w:rsidRPr="009171A6" w:rsidRDefault="00FB5BF2" w:rsidP="00FB5BF2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008F370D">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009171A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008F370D">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="008F370D">
+        <w:r w:rsidRPr="009171A6">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
-            <w:szCs w:val="13"/>
+            <w:sz w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Nationaal Programma Circulaire Economie 2025 | Beleidsnota | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="6071B62A" w14:textId="39CE8F83" w:rsidR="006D1FA2" w:rsidRPr="008F370D" w:rsidRDefault="006D1FA2">
+    <w:p w14:paraId="6AE5C10B" w14:textId="75857849" w:rsidR="00FB5BF2" w:rsidRPr="009171A6" w:rsidRDefault="00FB5BF2" w:rsidP="00FB5BF2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008F370D">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009171A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008F370D">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0064027C" w:rsidRPr="008F370D">
-[...3 lines deleted...]
-        <w:t>https://www.rijksoverheid.nl/documenten/kamerstukken/2025/12/19/stand-van-zaken-voorstellen-plastictafel-en-plasticafdracht-aan-eu</w:t>
+      <w:hyperlink r:id="rId3" w:history="1">
+        <w:r w:rsidRPr="009171A6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>https://www.rijksoverheid.nl/documenten/kamerstukken/2025/12/19/stand-van-zaken-voorstellen-plastictafel-en-plasticafdracht-aan-eu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="0EF1C9FE" w14:textId="47FDA348" w:rsidR="006D1FA2" w:rsidRPr="008F370D" w:rsidRDefault="006D1FA2">
+    <w:p w14:paraId="0B2BA7EE" w14:textId="77777777" w:rsidR="00FB5BF2" w:rsidRPr="009171A6" w:rsidRDefault="00FB5BF2" w:rsidP="00FB5BF2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F370D">
+      <w:r w:rsidRPr="009171A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008F370D">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="008F370D">
+      <w:hyperlink r:id="rId4" w:history="1">
+        <w:r w:rsidRPr="009171A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>The Netherlands’ priorities for a Circular Economy Act | Rapport | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="10FA5C1B" w14:textId="1A9347D9" w:rsidR="009B264F" w:rsidRPr="008F370D" w:rsidRDefault="009B264F">
+    <w:p w14:paraId="24D5FC5A" w14:textId="490BFD4F" w:rsidR="00FB5BF2" w:rsidRPr="009171A6" w:rsidRDefault="00FB5BF2" w:rsidP="00FB5BF2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F370D">
+      <w:r w:rsidRPr="009171A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008F370D">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> https://environment.ec.europa.eu/document/download/5f7ff5e2-ebe9-4bd4-a139-db881bd6398f_en?filename=FAQ-UPDATE-4th-Iteration_clean.pdf</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidRPr="009171A6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://environment.ec.europa.eu/document/download/5f7ff5e2-ebe9-4bd4-a139-db881bd6398f_en?filename=FAQ-UPDATE-4th-Iteration_clean.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="79E51DD6" w14:textId="11AD8E60" w:rsidR="002E7A5F" w:rsidRPr="008F370D" w:rsidRDefault="002E7A5F">
+    <w:p w14:paraId="403EC696" w14:textId="77777777" w:rsidR="00FB5BF2" w:rsidRPr="009171A6" w:rsidRDefault="00FB5BF2" w:rsidP="00FB5BF2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008F370D">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009171A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008F370D">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/2026, 32852, nr. 402</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="601AF32F" w14:textId="6858607A" w:rsidR="004876B3" w:rsidRPr="008F370D" w:rsidRDefault="004876B3">
+    <w:p w14:paraId="435543AE" w14:textId="77777777" w:rsidR="00FB5BF2" w:rsidRPr="009171A6" w:rsidRDefault="00FB5BF2" w:rsidP="00FB5BF2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008F370D">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009171A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008F370D">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidRPr="008F370D">
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="009171A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Nationaal Programma Circulaire Economie 2025 | Beleidsnota | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="2ED2949E" w14:textId="5F886147" w:rsidR="00C128E9" w:rsidRPr="008F370D" w:rsidRDefault="00C128E9">
+    <w:p w14:paraId="39124639" w14:textId="77777777" w:rsidR="00FB5BF2" w:rsidRPr="009171A6" w:rsidRDefault="00FB5BF2" w:rsidP="00FB5BF2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008F370D">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009171A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008F370D">
-[...9 lines deleted...]
-        <w:t>https://www.cbs.nl/nl-nl/visualisaties/monitor-brede-welvaart-en-de-sustainable-development-goals</w:t>
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> https://www.cbs.nl/nl-nl/visualisaties/monitor-brede-welvaart-en-de-sustainable-development-goals</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="65FF2BD4" w14:textId="57672C40" w:rsidR="008E215A" w:rsidRPr="008F370D" w:rsidRDefault="008E215A" w:rsidP="008E215A">
+    <w:p w14:paraId="0D1CD4A6" w14:textId="77777777" w:rsidR="00FB5BF2" w:rsidRPr="009171A6" w:rsidRDefault="00FB5BF2" w:rsidP="00FB5BF2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008F370D">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009171A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008F370D">
-[...15 lines deleted...]
-        <w:t>36180, nr. 29.</w:t>
+      <w:r w:rsidRPr="009171A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Herzien Actieplan Beleidscoherentie voor Ontwikkeling Kamerstukken II 2022/2023, 36180, nr. 29.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...1666 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...701 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00FB5BF2"/>
+    <w:rsid w:val="000156F0"/>
+    <w:rsid w:val="002523C7"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="009171A6"/>
+    <w:rsid w:val="00986FD0"/>
+    <w:rsid w:val="00E17D98"/>
+    <w:rsid w:val="00FB5BF2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3CCA846E"/>
+  <w14:docId w14:val="44C8737C"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{C41C3CE6-4BA1-4F11-9078-E1557BF470A6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3817,74 +1501,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4033,1118 +1718,1197 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00FB5BF2"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00FB5BF2"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00FB5BF2"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00FB5BF2"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB5BF2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB5BF2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB5BF2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB5BF2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB5BF2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FB5BF2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB5BF2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB5BF2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB5BF2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB5BF2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB5BF2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB5BF2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB5BF2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB5BF2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB5BF2"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FB5BF2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB5BF2"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FB5BF2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB5BF2"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FB5BF2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB5BF2"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB5BF2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB5BF2"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FB5BF2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB5BF2"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00FB5BF2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00FB5BF2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00FB5BF2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
-  </w:style>
-[...30 lines deleted...]
-      <w:szCs w:val="18"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00FB5BF2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="00FB5BF2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00FB5BF2"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00FB5BF2"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00FB5BF2"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
     <w:name w:val="Huisstijl-NAW"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00FB5BF2"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00FB5BF2"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl-Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00FB5BF2"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
     <w:name w:val="Huisstijl-Kopje"/>
     <w:basedOn w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00FB5BF2"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Voorwaarden">
-[...27 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
     <w:name w:val="Huisstijl-Paginanummering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00FB5BF2"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...24 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+    <w:rsid w:val="00FB5BF2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...9 lines deleted...]
-      <w:color w:val="808080"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C82AFE"/>
+    <w:rsid w:val="00FB5BF2"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C82AFE"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00FB5BF2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...219 lines deleted...]
-    </w:pPr>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006D1FA2"/>
+    <w:rsid w:val="00FB5BF2"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...59 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Onopgelostemelding">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00333A3B"/>
+    <w:rsid w:val="00FB5BF2"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2025/10/20/bijlage-2-nl-non-paper-circular-economy-act" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2025/10/13/bijlage-1-bij-kamerbrief-nationaal-programma-circulaire-economie-2025" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/1cc2dff1-ea3e-499e-b1e3-04bf487b649d/file" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2025/10/13/bijlage-1-bij-kamerbrief-nationaal-programma-circulaire-economie-2025" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/kamerstukken/2025/12/19/stand-van-zaken-voorstellen-plastictafel-en-plasticafdracht-aan-eu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2025/10/13/bijlage-1-bij-kamerbrief-nationaal-programma-circulaire-economie-2025" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/1cc2dff1-ea3e-499e-b1e3-04bf487b649d/file" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2025/10/13/bijlage-1-bij-kamerbrief-nationaal-programma-circulaire-economie-2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://environment.ec.europa.eu/document/download/5f7ff5e2-ebe9-4bd4-a139-db881bd6398f_en?filename=FAQ-UPDATE-4th-Iteration_clean.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2025/10/20/bijlage-2-nl-non-paper-circular-economy-act" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>3881</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>735</ap:Words>
+  <ap:Characters>4048</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>32</ap:Lines>
+  <ap:Lines>33</ap:Lines>
   <ap:Paragraphs>9</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4577</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4774</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>