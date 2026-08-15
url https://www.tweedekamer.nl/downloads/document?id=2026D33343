--- v0 (2026-06-29)
+++ v1 (2026-08-15)
@@ -1,5583 +1,2584 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00164346" w:rsidR="006510C1" w:rsidP="006510C1" w:rsidRDefault="006510C1" w14:paraId="6C69AD29" w14:textId="0E179C96">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00164346">
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00EA4385" w:rsidP="00EA4385" w:rsidRDefault="00FB71CF" w14:paraId="1916F444" w14:textId="49235E53">
+      <w:pPr>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>35733</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA4385" w:rsidR="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Regels met betrekking tot de private buitengerechtelijke incassodienstverlening en wijziging van Boek 6 van het Burgerlijk Wetboek in verband met de aanpassing van de cumulatieregeling voor buitengerechtelijke incassokosten (Wet kwaliteit incassodienstverlening)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00EA4385" w:rsidP="004474D9" w:rsidRDefault="00EA4385" w14:paraId="51096F3C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Justitie en Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00EA4385" w:rsidP="00FB71CF" w:rsidRDefault="00EA4385" w14:paraId="25441BA1" w14:textId="1FD42902">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00EA4385" w:rsidP="00FB71CF" w:rsidRDefault="00EA4385" w14:paraId="162AB099" w14:textId="783B6CE1">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Den Haag, 29 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="3C6F2C9B" w14:textId="1725EEBA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Op 1 april 2024 is de Wet kwaliteit incassodienstverlening (hierna: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Wki</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00164346">
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>) in werking getreden. Het doel van de wet is om de kwaliteit van de incassodienstverlening te verbeteren en daarmee ook de geconstateerde misstanden weg te nemen.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00164346">
+      <w:r w:rsidRPr="00EA4385">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00164346">
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> De </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00164346">
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Wki</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00164346">
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> doet dit door kwaliteitseisen te stellen aan incassodienstverleners, een registratieplicht te introduceren en toezicht te organiseren.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00164346" w:rsidR="006510C1" w:rsidP="006510C1" w:rsidRDefault="006510C1" w14:paraId="58EA9247" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00164346">
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="100F05D0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="2B5EA553" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tijdens de wetsbehandeling van de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00164346">
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Wki</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00164346">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00164346" w:rsidR="005430B5">
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is aan uw Kamer toegezegd dat een jaar na inwerkingtreding van de wet een invoeringstoets wordt uitgevoerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA4385">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00164346">
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Een invoeringstoets heeft tot doel om in een vroeg stadium te bezien hoe een wet in de praktijk uitwerkt en welke signalen uit de uitvoering aanleiding geven tot nadere beschouwing. De invoeringstoets van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is eind 2025 afgerond. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="68F933CC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="3B45005C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De uitkomsten van de invoeringstoets zijn door het ministerie van Justitie en Veiligheid gevalideerd bij de geïnterviewde partijen. Hierbij is met deze partijen besproken welke oplossingsrichtingen zij zien voor de gesignaleerde knelpunten. In een derde bijeenkomst zijn de beoogde beleidskeuzes met de partijen besproken. In deze beleidsreactie wordt ingegaan op de belangrijkste bevindingen uit de invoeringstoets en hoe hiermee om te gaan. Achtereenvolgens komen aan bod: de registratieplicht en de reikwijdte van de wet, de kwaliteitseisen, het toezicht en de handhaving, en de positie van schuldeisers.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA4385" w:rsidDel="00543B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00164346" w:rsidR="0080492A">
-[...104 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="612BAECC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="63DDBF18" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00164346">
-[...29 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Allereerst wil ik mijn waardering uitspreken naar alle betrokken partijen. Zowel voor de (vertegenwoordigers van de) incassobranche als de toezichthouders is dit een nieuw te reguleren markt, en dat brengt complicaties mee. Ondanks deze complicaties heb ik gezien dat alle partijen zeer gemotiveerd zijn om de uitvoering </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>van de wet tot een succes te brengen en constructief mee te denken over oplossingen voor de knelpunten die zich voordoen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="4CF8E6A4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00164346" w:rsidR="00CC3BA7" w:rsidP="006510C1" w:rsidRDefault="006510C1" w14:paraId="60780A45" w14:textId="149BF765">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="03B50324" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Reikwijdte en registratieplicht </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00164346" w:rsidR="00E913E2" w:rsidP="006510C1" w:rsidRDefault="00DE0D52" w14:paraId="28605E2C" w14:textId="7CB6026F">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00164346">
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="52461C39" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De reikwijdte is bij de totstandkoming van de wet bewust breed geformuleerd om de kwaliteit van incassodienstverlening te verhogen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA4385">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00164346">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00164346" w:rsidR="00112A7C">
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zoals uiteengezet in de beantwoording van Kamervragen over de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Wki</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00164346" w:rsidR="009D5C62">
+      <w:r w:rsidRPr="00EA4385">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="00164346" w:rsidR="00112A7C">
-[...21 lines deleted...]
-      <w:r w:rsidRPr="00164346" w:rsidR="00112A7C">
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, valt elke private partij die buitengerechtelijke incassowerkzaamheden verricht of aanbiedt namens een ander of na overdracht van een vordering (waaronder opkopers) onder de wet — ongeacht of daarbij kosten bij de schuldenaren in rekening worden gebracht. Elke vorm van contact met de schuldenaar door één van deze partijen valt in principe onder deze werkzaamheden. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Zelfincassanten</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00164346" w:rsidR="00112A7C">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00164346">
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn uitgezonderd. Op 11 juni 2026  zijn 269 partijen geregistreerd in het register incassodienstverlening. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="66B58D9F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="5E070193" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Uit eerder onderzoek van mijn ministerie bleek dat er 550 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00164346">
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>registratieplichtige</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00164346">
-[...62 lines deleted...]
-      <w:r w:rsidRPr="00164346" w:rsidR="00C2010F">
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> incassodienstverleners en organisaties te herleiden waren. De potentiële groep is echter veel groter. Dit door de brede definitie van buitengerechtelijke incassowerkzaamheden, die toegelicht is in de memorie van toelichting.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA4385">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="00164346" w:rsidR="00112A7C">
-[...75 lines deleted...]
-      <w:r w:rsidRPr="00164346" w:rsidR="00C729BB">
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ook ondernemingen waarvoor incasso slechts een beperkt onderdeel van de bedrijfsactiviteiten vormt (zoals VvE-beheerders, vastgoedbeheerders en brancheorganisaties) vallen onder de reikwijdte, zodra zij in opdracht van een derde of na overdracht van een vordering incassowerkzaamheden verrichten.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="4DD4450F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="636A366D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De invoeringstoets beschouwt de reikwijdte als een bewuste beleidskeuze die vooralsnog geen inhoudelijke aanpassing behoeft. Uit de validatiesessies zijn echter twee knelpunten naar voren gekomen die mij aanleiding geven om nader te verkennen op welke wijze meer duidelijkheid kan worden geboden over de toepassing van de reikwijdte in de praktijk, zonder de beschermingsdoelstelling van de wet aan te tasten. Deze knelpunten licht ik hieronder toe. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="7CB6D59A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="0D2D6544" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het eerste knelpunt is dat de bekendheid met de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Wki</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00164346" w:rsidR="00C729BB">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00164346">
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beperkt is. Veel partijen die onder de reikwijdte van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Wki</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00164346">
-[...36 lines deleted...]
-      <w:r w:rsidRPr="00164346" w:rsidR="00E7323F">
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vallen, herkennen zichzelf niet als incassodienstverlener, met name ondernemingen voor wie incasso slechts een beperkt onderdeel van hun activiteiten is. Daardoor onderkennen zij hun registratieplicht niet altijd en blijft de registratiegraad achter bij de verwachting. Dit baart mij zorgen. Daarnaast is in de uitvoering nadrukkelijk als signaal meegegeven dat bij een deel van de partijen de bereidheid om zich te registreren ontbreekt, mede vanwege de daarmee gepaard gaande kosten en omdat zij al </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>branchespecifieke</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00164346" w:rsidR="00E7323F">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00164346">
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kwaliteitseisen hanteren die primair op hun kernactiviteiten zijn gericht. Veel partijen registreren zich desondanks wel, wat ik waardeer. Tegelijkertijd draagt de groep die dat niet doet bij aan de achterblijvende registratiegraad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="21929FF9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="110FC4C3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Voor dit knelpunt zal de komende periode worden ingezet op gerichte communicatie over de werking en reikwijdte van de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00164346">
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Wki</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00164346">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00164346">
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Daarbij wordt de communicatie niet alleen gericht op partijen die onder de wet vallen, maar juist ook expliciet op schuldeisers. Het is van belang dat schuldeisers hun incassowerkzaamheden uitsluitend laten uitvoeren door een geregistreerde partij. De Inspectie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en het veld worden hierbij betrokken. Op 1 oktober 2026 treedt  artikel 18 van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en daarmee de gehele wet in werking, waardoor civielrechtelijke gevolgen aan het niet-registreren zijn verbonden. Artikel 18 van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> houdt in dat een schuldenaar niet gehouden is om tot betaling over te gaan wanneer de incassopartij niet geregistreerd is - al blijft de onderliggende schuld wel verschuldigd. Daarnaast zijn vanaf 1 oktober 2026 de incassokosten niet verschuldigd wanneer er een niet-geregistreerde incassopartij incasseert of heeft geïncasseerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het is van belang dat zowel schuldenaren als schuldeisers bekend raken met dit onderdeel van de wet – hier zal dan ook extra aandacht aan worden besteed in de communicatie. Voor schuldenaren is het van belang te weten dat incassopartijen in verschillende registers geregistreerd kunnen staan, namelijk in het register van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Justis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maar ook in het gerechtsdeurwaarders- en advocatenregister. Gerechtsdeurwaarders en advocaten hoeven zich niet in het in register incassodienstverlening in te schrijven omdat zij vallen onder eigen gereguleerde beroepsregisters. Ik ga in overleg met de betrokken partijen over de mogelijkheid om de registers naar elkaar te laten verwijzen. De inwerkingtreding van artikel 18 van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zal daarmee naar verwachting ook een positief effect hebben op het aantal registraties. Om deze verwachting te staven, zal kort na 1 oktober 2026 een peilmoment worden ingesteld om te beoordelen of het aantal registraties ten opzichte van de huidige stand is gestegen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="24FC3440" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een tweede knelpunt is dat sommige partijen — zoals VvE-beheerders, brancheorganisaties en andere administratieve dienstverleners die in opdracht van een derde incassowerkzaamheden verrichten — zich door de brede reikwijdte genoodzaakt voelen om deze activiteiten niet meer zelf uit te voeren, maar in zijn geheel over te dragen aan een geregistreerde incassodienstverlener. Dit terwijl het juist wenselijk is dat deze partijen eerst als service een kosteloze betalingsherinnering sturen en/of op een laagdrempelige manier contact hebben met de schuldenaar. Het betreft met name partijen die slechts in een vroege administratieve fase betalingsherinneringen sturen en daarbij nog geen buitengerechtelijke incassokosten in rekening brengen. Dit vroeg uitbesteden leidt er toe dat buitengerechtelijke incassokosten eerder in rekening worden gebracht bij de schuldenaar, wat botst met een belangrijk uitgangspunt in aanpak tegen de schuldenproblematiek: het voorkomen van onnodige kostenoploop. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="7A6D32B2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="4A3EC063" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In dit verband speelt ook een ander punt. Verschillende partijen hebben aangegeven een ongelijk speelveld te ervaren ten opzichte van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zelfincassanten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Er zijn grote verschillen tussen de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zelfincassanten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. In dit kader wordt met </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zelfincassant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bedoeld: een bedrijf met een (grote) eigen incasso-afdeling die op professionele wijze incasseert. Ik zie dat er nu verschillen zijn omdat geen specifieke eisen zijn verbonden aan buitengerechtelijke incassowerkzaamheden door </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zelfincassanten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Hierbij geldt dat het belangrijk is dat schuldenaren die geconfronteerd worden met buitengerechtelijke incassokosten vanuit een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zelfincassant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ook op adequate wijze worden beschermd. Deze knelpunten zullen door mijn ministerie nader worden verkend, zonder afbreuk te doen aan de beschermingsdoelstelling van de wet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="64677B31" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="70EDEFD9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tegelijkertijd ontslaat dit niemand van de plicht om te voldoen aan de huidige wetgeving. Voor partijen die incassowerkzaamheden verrichten voor derden of na overdracht van een vordering, geldt de registratieplicht onverkort. Incassodienstverlening zonder registratie is op grond van de Wet op de economische delicten (hierna: WED) reeds strafbaar gesteld. Daarnaast kan de Inspectie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in dat kader handhavend optreden tegen niet-naleving van de registratieplicht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="73174AFE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="5FA4F984" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Kwaliteitseisen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="570537E9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uit de invoeringstoets is gebleken dat de toepassing van de kwaliteitseisen in de praktijk op onderdelen tot knelpunten leidt. Dit is eerder ook erkend in het schrijven van de Staatssecretaris Rechtsbescherming.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Met name de uitwerking van de vakbekwaamheidseis in artikel 2.2. van het Besluit kwaliteit incassodienstverlening (hierna: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) leidt in de praktijk tot knelpunten. De vakbekwaamheidseis wordt uitgewerkt als een formeel opleidingsvereiste. Dit heeft als gevolg dat medewerkers met aantoonbare kennis en jarenlange werkervaring niet inzetbaar zijn als incassomedewerker wanneer zij niet voldoen aan de opleidingsvereiste. Ook kunnen stagiairs op dit moment geen incassowerkzaamheden verrichten, terwijl zij in de praktijk wel degelijk de benodigde kwalificaties kunnen ontwikkelen om goede incassodienstverlening te verlenen wanneer zij meer ervaring opdoen. Daarnaast is het voor de toekomst ook belangrijk dat zij de werkzaamheden in ieder geval (onder begeleiding) kunnen leren. Dit heeft onder andere gevolgen voor hun inzetbaarheid binnen de incassodienstverlening. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="7E3EC241" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="48AF24EF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mijn voorganger heeft naar aanleiding van deze signalen reeds tijdelijk een ruimer beleid gehanteerd ten aanzien van de opleidingseis. Dit tijdelijke beleid houdt in dat incassodienstverleners bij de registratieaanvraag per medewerker die niet aan het vereiste opleidingsniveau voldoet, gemotiveerd moeten onderbouwen waarom toch aan de vereiste vakbekwaamheid wordt voldaan, bijvoorbeeld door het aantonen van relevante werkervaring, cursussen of interne inwerkprogramma's. De Inspectie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft aangegeven gedurende deze periode coulanter te toetsen op de opleidingseis en de nadruk te leggen op de door de incassodienstverlener opgenomen motivering. Dit tijdelijke beleid geldt voor medewerkers die vóór 1 april 2024 al actief waren als incassomedewerker; voor nieuwe medewerkers geldt de opleidingseis onverkort. Dit tijdelijk beleid biedt dan ook geen oplossing voor de inzet van stagiairs die nog niet aan de formele opleidingsvereisten voldoen. Gelet op deze signalen verken ik of, en zo ja onder welke voorwaarden, een aanpassing van de huidige diploma-eisen mogelijk en wenselijk is. Uw Kamer zal hierover op een later moment worden geïnformeerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="0228BF44" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="703E5064" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Toezicht en handhaving</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="219F117B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De toezichts- en screeningsfunctie met betrekking tot de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is verdeeld over vier partijen, die ieder een eigen rol hebben. Deze taakverdeling komt voort uit de brede reikwijdte: de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reguleert de incassodienstverleners, maar is ook van toepassing op gerechtsdeurwaarders en incasso-advocaten, voor zover zij buitengerechtelijke incassowerkzaamheden verrichten. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Justis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is verantwoordelijk voor de screening van registratieaanvragen en het beheer van het register incassodienstverlening. Het Bureau Financieel Toezicht (hierna: BFT) en de dekens houden toezicht op respectievelijk de gerechtsdeurwaarders en de advocaten en de incassokantoren die aan deze beroepsgroepen zijn verbonden. Deze partijen hoeven zich niet te registreren in het incassoregister, omdat zij reeds ingeschreven zijn in hun eigen registers. De Inspectie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> houdt toezicht op de naleving van de registratieplicht door alle andere partijen die onder de reikwijdte van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vallen, ongeacht of ze geregistreerd zijn. Daarnaast beheert de Inspectie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het Meldpunt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, waar burgers en bedrijven melding kunnen maken van incassodienstverleners die mogelijk niet voldoen aan de wettelijke vereisten. De meldingen die via dit meldpunt binnenkomen geven de Inspectie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zicht op waar in de markt de grootste risico's zich voordoen en stellen haar in staat het toezicht daarop te richten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="6E6E5D8B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk226923975" w:id="0"/>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="1B0790BD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uit de invoeringstoets blijkt dat zowel het BFT als de dekens de uitwerking van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over het algemeen positief waarderen. De Inspectie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft aangegeven dat een uitbreiding van instrumentarium en middelen nodig is om effectiever toezicht te houden op partijen die onder de reikwijdte van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vallen – met name door de toevoeging van publicatie- en openbaarmakingsbevoegdheden in combinatie met een boetebevoegdheid voor wat betreft overtredingen van de registratieplicht. Daarnaast geeft zij aan dat de beschikbare capaciteit en middelen beperkt zijn, waardoor de toezichtstaken niet ten volle kunnen worden uitgeoefend. Ik neem deze signalen serieus.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="0C48643A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="5039B613" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mijn ministerie heeft de afgelopen jaren extra middelen beschikbaar gesteld voor de Inspectie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ter ondersteuning van haar toezichtstaak, onder meer ten behoeve van de inrichting van het Meldpunt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Dit bedrag is groter dan de opbrengsten die op dit moment uit de doorbelasting aan de markt worden gegenereerd, doordat het aantal registraties achterblijft bij de verwachting.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="510AC8CC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het verhogen van de registratiegraad is een belangrijke stap om de toezichtkosten beter te kunnen dekken vanuit de sector. De komende periode wordt daarom ingezet op maatregelen die de registratiegraad verhogen, zodat de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> door meer partijen wordt nageleefd en de incassomarkt beter kan worden gemonitord. Een hogere registratiegraad zal er daarnaast toe leiden dat de totale opbrengsten uit doorbelasting toenemen, waardoor het principe van integrale doorbelasting van toezichtkosten aan de sector kan worden bereikt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="25C62868" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De Inspectie </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00164346">
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>JenV</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00164346">
-[...873 lines deleted...]
-      <w:r w:rsidRPr="00164346" w:rsidR="00E45746">
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kan handhavend optreden tegen niet-naleving van de registratieplicht door middel van een last onder dwangsom. Wat in de huidige systematiek ontbreekt, is de mogelijkheid om een bestuurlijke boete op te leggen voor de periode dat een partij ten onrechte niet geregistreerd stond. Door mijn ministerie zal worden verkend of het opleggen van een bestuurlijke boete voor het ten onrechte niet registeren mogelijk, noodzakelijk en wenselijk is en zo, ja, hoe dat zich verhoudt met het feit dat dit al strafbaar is gesteld. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00164346" w:rsidR="00FA3664" w:rsidP="00727D0E" w:rsidRDefault="00727D0E" w14:paraId="40167954" w14:textId="22B535D1">
-[...80 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="3E08DFA5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een deel van de partijen ervaart de registratie- en verleningskosten als hoog en vindt dat de huidige tariefstructuur onvoldoende rekening houdt met verschillen tussen grote en kleine incassodienstverleners omdat hetzelfde tarief wordt gehanteerd, ongeacht de omvang van de organisatie. Als gevolg van de achterblijvende registraties worden de meeste kosten op dit moment echter nog gedragen door het ministerie en niet doorbelast aan de sector. De huidige tariefstructuur vloeit voort uit een eerdere keuze waarbij een meer gedifferentieerde omzet gebaseerde systematiek op uitvoeringsproblemen stuitte. Aan de hand van de wetsevaluatie wordt bezien of de tariefstructuur alsnog kan worden verfijnd en of een alternatief systeem nodig is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="757889D1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast heeft de incassobranche de behoefte geuit aan meer transparantie over zowel de afwegingen achter handhavingsbesluiten als de verschillende typen handhavingsbesluiten, zodat de sector hiervan kan leren. In overleg met de toezichthouders wordt bezien of het mogelijk en wenselijk is om informatie over overtredingen en handhavingspatronen te delen met de sector, zonder dat dit te herleiden is tot individuele gevallen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="2C4BFEB4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="7A7708E4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00164346">
-        <w:rPr>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Positie schuldeisers</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00164346" w:rsidR="009E0876" w:rsidP="006510C1" w:rsidRDefault="006510C1" w14:paraId="0850213F" w14:textId="4DCB907E">
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00164346" w:rsidR="00345373">
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="439D1A4C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een aantal incassodienstverleners en de Inspectie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hebben aangegeven dat de positie van de schuldeiser onvoldoende zichtbaar is in de uitwerking van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Wki</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00164346">
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00164346" w:rsidR="00345373">
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – zowel wat betreft grote commerciële organisaties als kwetsbare partijen zoals particuliere schuldeisers en mkb’ers. De kwaliteitseisen in artikel 13 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Wki</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00164346" w:rsidR="00345373">
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> gelden weliswaar al voor zowel schuldenaren als schuldeisers, maar zijn in het </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00164346" w:rsidR="00345373">
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Bki</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00164346" w:rsidR="00345373">
-[...27 lines deleted...]
-      <w:r w:rsidRPr="00164346" w:rsidR="00563CE4">
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> niet nader uitgewerkt voor schuldeisers. Hoewel de wet geen belemmering bevat voor schuldeisers om een klacht in te dienen, bestaat in de praktijk onduidelijkheid over hoe zij dit kunnen doen, doordat de klachtenregeling niet expliciet op hen is ingericht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="7D06BF08" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="06DB858E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit onderdeel zal worden meegenomen in de wetsevaluatie, waarbij wordt verkend of nadere uitwerking van de positie van de schuldeiser in het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Bki</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00164346" w:rsidR="00563CE4">
-[...14 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nodig en wenselijk is. In de tussentijd zal de Inspectie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de positie van schuldeisers meenemen in haar reguliere toezicht. Het reguliere verbintenissenrecht blijft van toepassing op overeenkomsten tussen schuldeiser en incassodienstverlener.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="2E9F3E93" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="2E306AC4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00164346">
-        <w:rPr>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Slot </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00164346" w:rsidR="006510C1" w:rsidP="006510C1" w:rsidRDefault="006510C1" w14:paraId="0CDF9906" w14:textId="2FD6ACCA">
-      <w:r w:rsidRPr="00164346">
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="127CA11F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ik erken dat de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00164346">
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Wki</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00164346">
-[...30 lines deleted...]
-      <w:r w:rsidRPr="00164346" w:rsidR="00D732F0">
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in de praktijk tot knelpunten leidt. Deze knelpunten raken zowel de organisaties die de wet moeten uitvoeren, als de mensen voor wie de wet is bedoeld: schuldenaren en schuldeisers die recht hebben op een eerlijke en transparante incassodienstverlening. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="523DD36A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="28E46958" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De in deze brief beschreven maatregelen zijn erop gericht de meest urgente knelpunten aan te pakken. Voor de korte termijn wordt ingezet op gerichte communicatie over de werking en reikwijdte van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Wki</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00164346" w:rsidR="00D732F0">
-[...29 lines deleted...]
-      <w:r w:rsidRPr="00164346">
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en op het monitoren van de effecten van de inwerkingtreding van artikel 18 na 1 oktober 2026. Daarnaast worden verkenningen opgestart naar de afbakening van de reikwijdte, de vakbekwaamheidseisen in het Besluit en aanvullende sanctioneringsmogelijkheden. De uitkomsten worden op een later moment met uw Kamer gedeeld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="5DAA14A8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="60E75A01" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Gelet op de sterke signalen uit de invoeringstoets en de validatiegesprekken haal ik de wetsevaluatie een jaar naar voren, naar 2028, zodat het volledige functioneren van de wet integraal kan worden beoordeeld. Een herhaling van de invoeringstoets over anderhalf jaar, zoals aanbevolen in de invoeringstoets, is daarmee niet nodig.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00017EF7" w:rsidR="009E0876" w:rsidP="006510C1" w:rsidRDefault="009E0876" w14:paraId="0A8B1589" w14:textId="77777777"/>
-[...66 lines deleted...]
-      <w:r w:rsidRPr="00017EF7" w:rsidR="008D3DC5">
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="2674C490" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="68A586E0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De wetsevaluatie in 2028 biedt de gelegenheid om de effecten van de wet en de in deze brief beschreven maatregelen te beoordelen. Tot die tijd worden de ontwikkelingen in de uitvoering nauwgezet gevolgd en zal, waar nodig, tijdig bijgestuurd worden. Ik heb er vertrouwen in dat we, samen met alle betrokken partijen, in staat zijn de gesignaleerde knelpunten aan te pakken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="313432EA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het uiteindelijke doel blijft onveranderd: de kwaliteit van de buitengerechtelijke incassodienstverlening vergroten ten behoeve van de schuldenaar, de schuldeiser en de incassodienstverleners zelf. Daar blijf ik mij voor inzetten. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00017EF7" w:rsidR="009F5AE9" w:rsidRDefault="009F5AE9" w14:paraId="53716C6E" w14:textId="77777777">
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00FB71CF" w:rsidRDefault="00FB71CF" w14:paraId="3A92184B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00017EF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00EA4385" w:rsidRDefault="00FB71CF" w14:paraId="11BAD48F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De staatssecretaris van Justitie en Veiligheid, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00017EF7" w:rsidR="009F5AE9" w:rsidRDefault="009F5AE9" w14:paraId="4817419B" w14:textId="77777777"/>
-[...12 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId11"/>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00EA4385" w:rsidRDefault="00EA4385" w14:paraId="737EE88A" w14:textId="43BCF3E1">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">K.T. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA4385" w:rsidR="00FB71CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van Bruggen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00FB71CF" w:rsidP="00EA4385" w:rsidRDefault="00FB71CF" w14:paraId="66ABECAB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="004E5D09" w:rsidP="00EA4385" w:rsidRDefault="004E5D09" w14:paraId="6CA343BF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA4385" w:rsidR="00EA4385" w:rsidRDefault="00EA4385" w14:paraId="56A8A024" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00EA4385" w:rsidR="00EA4385" w:rsidSect="00FB71CF">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79926388" w14:textId="77777777" w:rsidR="004B71AC" w:rsidRDefault="004B71AC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="63BD1446" w14:textId="77777777" w:rsidR="006471F3" w:rsidRDefault="006471F3" w:rsidP="00FB71CF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B754FAA" w14:textId="77777777" w:rsidR="004B71AC" w:rsidRDefault="004B71AC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="40662D31" w14:textId="77777777" w:rsidR="006471F3" w:rsidRDefault="006471F3" w:rsidP="00FB71CF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...13 lines deleted...]
-  <w:font w:name="Aptos">
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...12 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="03478AE4" w14:textId="77777777" w:rsidR="009F5AE9" w:rsidRDefault="009F5AE9">
+  <w:p w14:paraId="62E2938B" w14:textId="77777777" w:rsidR="00FB71CF" w:rsidRPr="00FB71CF" w:rsidRDefault="00FB71CF" w:rsidP="00FB71CF">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0F2BA3AF" w14:textId="77777777" w:rsidR="006B4AB4" w:rsidRPr="00FB71CF" w:rsidRDefault="006B4AB4" w:rsidP="00FB71CF">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0AE8B76F" w14:textId="77777777" w:rsidR="00FB71CF" w:rsidRPr="00FB71CF" w:rsidRDefault="00FB71CF" w:rsidP="00FB71CF">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="26478821" w14:textId="77777777" w:rsidR="004B71AC" w:rsidRDefault="004B71AC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4D6087C2" w14:textId="77777777" w:rsidR="006471F3" w:rsidRDefault="006471F3" w:rsidP="00FB71CF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="670FC373" w14:textId="77777777" w:rsidR="004B71AC" w:rsidRDefault="004B71AC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="732389D0" w14:textId="77777777" w:rsidR="006471F3" w:rsidRDefault="006471F3" w:rsidP="00FB71CF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="1C0CC544" w14:textId="5B92CB8E" w:rsidR="006510C1" w:rsidRPr="009E0876" w:rsidRDefault="006510C1" w:rsidP="006510C1">
+    <w:p w14:paraId="3B4C5101" w14:textId="77777777" w:rsidR="00FB71CF" w:rsidRPr="00EA4385" w:rsidRDefault="00FB71CF" w:rsidP="00FB71CF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="009E0876">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA4385">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009E0876">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0055681C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kamerstukken II, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020/21, 35 733, nr. 3, p. 2. </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="79CC6EB3" w14:textId="77777777" w:rsidR="00FB71CF" w:rsidRPr="00EA4385" w:rsidRDefault="00FB71CF" w:rsidP="00FB71CF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>Kamerstukken II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2021/22, 35 733, nr. 6, p. 7. </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="32BFB2FA" w14:textId="77777777" w:rsidR="00FB71CF" w:rsidRPr="00EA4385" w:rsidRDefault="00FB71CF" w:rsidP="00FB71CF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie artikel 2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="7F41F4A9" w14:textId="77777777" w:rsidR="00FB71CF" w:rsidRPr="00EA4385" w:rsidRDefault="00FB71CF" w:rsidP="00FB71CF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Aanhangsel van de Handelingen II, 2025/26, nr. 1017.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="2054016A" w14:textId="77777777" w:rsidR="00FB71CF" w:rsidRPr="00EA4385" w:rsidRDefault="00FB71CF" w:rsidP="00FB71CF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kamerstukken II, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020/21, 35 733, nr. 3, p. 8. </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="51C70976" w14:textId="77777777" w:rsidR="00FB71CF" w:rsidRPr="00EA4385" w:rsidRDefault="00FB71CF" w:rsidP="00FB71CF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Artikel 18 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="5BC2D86B" w14:textId="77777777" w:rsidR="00FB71CF" w:rsidRPr="00EA4385" w:rsidRDefault="00FB71CF" w:rsidP="00FB71CF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0055681C">
-[...44 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidR="00FD24C3" w:rsidRPr="00185918">
-[...227 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00EA4385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, 2024/25, 35 733, nr. 18.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="061A1090" w14:textId="77777777" w:rsidR="009F5AE9" w:rsidRDefault="008C6E63">
-[...462 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="7006B11A" w14:textId="77777777" w:rsidR="00FB71CF" w:rsidRPr="00FB71CF" w:rsidRDefault="00FB71CF" w:rsidP="00FB71CF">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47E75B9E" w14:textId="77777777" w:rsidR="009F5AE9" w:rsidRDefault="008C6E63">
+  <w:p w14:paraId="67405B88" w14:textId="77777777" w:rsidR="006B4AB4" w:rsidRPr="00FB71CF" w:rsidRDefault="006B4AB4" w:rsidP="00FB71CF">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1241 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...790 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7C1202DE" w14:textId="77777777" w:rsidR="006B4AB4" w:rsidRPr="00FB71CF" w:rsidRDefault="006B4AB4" w:rsidP="00FB71CF">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A714C9"/>
-[...604 lines deleted...]
-    <w:rsid w:val="00FF52E9"/>
+    <w:rsidRoot w:val="00FB71CF"/>
+    <w:rsid w:val="00327994"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="005D2990"/>
+    <w:rsid w:val="006471F3"/>
+    <w:rsid w:val="006B4AB4"/>
+    <w:rsid w:val="00EA4385"/>
+    <w:rsid w:val="00FB71CF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="538D1BC0"/>
-  <w15:docId w15:val="{8B2DD692-0B9B-43AF-81DA-6C07271AD75B}"/>
+  <w14:docId w14:val="7F7DEE1F"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{BE86BA1C-6F40-44FD-8919-104B1668AC42}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5586,77 +2587,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5681,75 +2682,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5784,55 +2785,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -5904,1471 +2905,771 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00FB71CF"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FB71CF"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB71CF"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB71CF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB71CF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB71CF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB71CF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB71CF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB71CF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FB71CF"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Agendapunt">
-    <w:name w:val="Agendapunt"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB71CF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB71CF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB71CF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB71CF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB71CF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB71CF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB71CF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB71CF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB71CF"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Agendapuntniveau1">
-[...12 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FB71CF"/>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
-  </w:style>
-[...251 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB71CF"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pagina-eindeKop1">
-    <w:name w:val="Pagina-einde Kop 1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FB71CF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB71CF"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FB71CF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB71CF"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB71CF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB71CF"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FB71CF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB71CF"/>
+    <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00FB71CF"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00FB71CF"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...222 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00FB71CF"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
     <w:name w:val="Witregel W1 (bodytekst)"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00FB71CF"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00FB71CF"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...45 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006510C1"/>
+    <w:rsid w:val="00FB71CF"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-      <w:kern w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="006510C1"/>
+    <w:rsid w:val="00FB71CF"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006510C1"/>
+    <w:rsid w:val="00FB71CF"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...56 lines deleted...]
-      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0055681C"/>
+    <w:rsid w:val="00FB71CF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0055681C"/>
-[...8 lines deleted...]
-    <w:name w:val="Unresolved Mention"/>
+    <w:rsid w:val="00FB71CF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FB71CF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00FB71CF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EA4385"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...521 lines deleted...]
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -7644,53 +3945,61 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>15636</ap:Characters>
+  <ap:Pages>8</ap:Pages>
+  <ap:Words>2906</ap:Words>
+  <ap:Characters>15985</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>130</ap:Lines>
-  <ap:Paragraphs>36</ap:Paragraphs>
+  <ap:Lines>133</ap:Lines>
+  <ap:Paragraphs>37</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>18442</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>18854</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>