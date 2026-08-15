--- v0 (2026-06-30)
+++ v1 (2026-08-15)
@@ -1,192 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00F56652" w:rsidR="00432252" w:rsidP="023046DA" w:rsidRDefault="2C794CF4" w14:paraId="7B55C16A" w14:textId="60912396">
+    <w:p w:rsidRPr="00F56652" w:rsidR="00432252" w:rsidP="00432252" w:rsidRDefault="00432252" w14:paraId="77561B45" w14:textId="44D7E5AB">
       <w:pPr>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
-        <w:ind w:left="2124" w:hanging="2124"/>
-[...45 lines deleted...]
-    <w:p w:rsidRPr="00F56652" w:rsidR="00432252" w:rsidP="00432252" w:rsidRDefault="00432252" w14:paraId="23E9EABB" w14:textId="77777777">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F56652" w:rsidR="00432252" w:rsidP="00432252" w:rsidRDefault="00432252" w14:paraId="3D610D2B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
-        <w:ind w:left="2124" w:hanging="2124"/>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00F56652" w:rsidR="00432252" w:rsidP="00432252" w:rsidRDefault="00432252" w14:paraId="5FDEDF13" w14:textId="77777777">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F56652" w:rsidR="00432252" w:rsidP="00432252" w:rsidRDefault="00432252" w14:paraId="4F430210" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
-        <w:ind w:left="1410" w:hanging="1410"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00F56652" w:rsidR="00432252" w:rsidP="00432252" w:rsidRDefault="00432252" w14:paraId="0420BF43" w14:textId="77777777">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56652">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>INBRENG VERSLAG VAN EEN SCHRIFTELIJK OVERLEG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F56652" w:rsidR="00432252" w:rsidP="00432252" w:rsidRDefault="00432252" w14:paraId="09B07B6C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
-        <w:rPr>
-[...65 lines deleted...]
-        <w:spacing w:line="40" w:lineRule="atLeast"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F56652" w:rsidR="00432252" w:rsidP="023046DA" w:rsidRDefault="00432252" w14:paraId="7DAE0745" w14:textId="27D1A924">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="023046DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In de vaste commissie voor Volksgezondheid, Welzijn en Sport bestond bij enkele fracties behoefte een aantal vragen en opmerkingen voor te leggen aan de minister van </w:t>
       </w:r>
       <w:r w:rsidRPr="023046DA" w:rsidR="3AA6C491">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -225,233 +124,148 @@
         <w:t xml:space="preserve"> mei</w:t>
       </w:r>
       <w:r w:rsidRPr="023046DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 inzake</w:t>
       </w:r>
       <w:r w:rsidRPr="023046DA" w:rsidR="285FDB94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Reactie op verzoek commissie inzake zeldzame erfelijke aandoeningen en bezuinigingen op zorg (Kamerstuk 32 620, nr. 315)</w:t>
       </w:r>
       <w:r w:rsidRPr="023046DA" w:rsidR="5E59B080">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
-      </w:r>
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> de vragen beantwoord.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00F56652" w:rsidR="00432252" w:rsidP="00432252" w:rsidRDefault="00432252" w14:paraId="47DA578C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F56652" w:rsidR="00432252" w:rsidP="00432252" w:rsidRDefault="00432252" w14:paraId="1E5D691B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00F56652">
         <w:t>De voorzitter van de commissie,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00F56652" w:rsidR="00432252" w:rsidP="00432252" w:rsidRDefault="00432252" w14:paraId="00960316" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F56652">
         <w:t>Mohandis</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w:rsidRPr="00F56652" w:rsidR="00432252" w:rsidP="00432252" w:rsidRDefault="00432252" w14:paraId="1601010B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F56652" w:rsidR="00432252" w:rsidP="00432252" w:rsidRDefault="00432252" w14:paraId="3F91B041" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00F56652">
         <w:t>Adjunct-griffier van de commissie,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00F56652" w:rsidR="00432252" w:rsidP="00432252" w:rsidRDefault="00432252" w14:paraId="532387DD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00F56652">
         <w:t>Sjerp</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00F56652" w:rsidR="00432252" w:rsidRDefault="00432252" w14:paraId="2A2B7C05" w14:textId="77777777"/>
     <w:p w:rsidR="00432252" w:rsidRDefault="00432252" w14:paraId="5353A513" w14:textId="77777777"/>
-    <w:p w:rsidR="00A05597" w:rsidRDefault="00A05597" w14:paraId="34771382" w14:textId="77777777"/>
-[...41 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidRPr="00F56652" w:rsidR="00CE3CAE" w:rsidP="023046DA" w:rsidRDefault="00CE3CAE" w14:paraId="42E4D27A" w14:textId="2992A92A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="023046DA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Inhoudsopgave</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="023046DA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">blz. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00F56652" w:rsidR="00CE3CAE" w:rsidP="00CE3CAE" w:rsidRDefault="00CE3CAE" w14:paraId="5F6B6FC1" w14:textId="77777777"/>
     <w:p w:rsidRPr="00F56652" w:rsidR="00CE3CAE" w:rsidP="00CE3CAE" w:rsidRDefault="00CE3CAE" w14:paraId="37AB2C5C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="697" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F56652">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vragen en opmerkingen vanuit de fracties </w:t>
       </w:r>
     </w:p>
@@ -536,118 +350,135 @@
       </w:pPr>
       <w:r w:rsidRPr="023046DA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de CDA-fractie</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00F56652" w:rsidR="00CE3CAE" w:rsidP="72F81EC4" w:rsidRDefault="7D479E76" w14:paraId="0C96DFD3" w14:textId="0A214D0F">
       <w:pPr>
         <w:ind w:left="454" w:firstLine="709"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="023046DA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de BBB-fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F56652" w:rsidR="00EF6EF7" w:rsidP="72F81EC4" w:rsidRDefault="571CA49D" w14:paraId="69DFAB4F" w14:textId="628BC9E9">
+    <w:p w:rsidR="00EF6EF7" w:rsidP="72F81EC4" w:rsidRDefault="571CA49D" w14:paraId="69DFAB4F" w14:textId="628BC9E9">
       <w:pPr>
         <w:ind w:left="454" w:firstLine="709"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="023046DA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de</w:t>
       </w:r>
       <w:r w:rsidRPr="023046DA" w:rsidR="0528273C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> leden van de</w:t>
       </w:r>
       <w:r w:rsidRPr="023046DA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Groep Mar</w:t>
       </w:r>
       <w:r w:rsidRPr="023046DA" w:rsidR="7947E58B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidRPr="023046DA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>uszower</w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F56652" w:rsidR="00C45E7C" w:rsidP="72F81EC4" w:rsidRDefault="00C45E7C" w14:paraId="472478A5" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="454" w:firstLine="709"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F56652" w:rsidR="00CE3CAE" w:rsidP="00CE3CAE" w:rsidRDefault="00CE3CAE" w14:paraId="331C73EC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk216872971" w:id="1"/>
+      <w:bookmarkStart w:name="_Hlk216872971" w:id="0"/>
       <w:r w:rsidRPr="00F56652">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Reactie van de minister</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidRPr="00F56652" w:rsidR="00670F68" w:rsidP="5964DBE5" w:rsidRDefault="00670F68" w14:paraId="6CA8E734" w14:textId="77777777">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidR="00C45E7C" w:rsidRDefault="00C45E7C" w14:paraId="6CA8E734" w14:textId="5D353D9D">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F56652" w:rsidR="00670F68" w:rsidP="5964DBE5" w:rsidRDefault="00670F68" w14:paraId="5E898A8C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F56652" w:rsidR="00CE3CAE" w:rsidP="00CE3CAE" w:rsidRDefault="00CE3CAE" w14:paraId="111FB552" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F56652">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vragen en opmerkingen vanuit de fracties</w:t>
       </w:r>
     </w:p>
@@ -911,51 +742,87 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="023046DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de </w:t>
       </w:r>
       <w:r w:rsidRPr="023046DA" w:rsidR="1712C372">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PRO-</w:t>
       </w:r>
       <w:r w:rsidRPr="023046DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">fractie stellen vast dat de kwestie slaat op een aandoening (Terminal Osseous Dyplasia) die voor zover bekend slechts twee inwoners van Nederland treft. </w:t>
+        <w:t xml:space="preserve">fractie stellen vast dat de kwestie slaat op een aandoening (Terminal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="023046DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Osseous</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="023046DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="023046DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dyplasia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="023046DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) die voor zover bekend slechts twee inwoners van Nederland treft. </w:t>
       </w:r>
       <w:r w:rsidRPr="023046DA" w:rsidR="4D7BC43A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Genoemd</w:t>
       </w:r>
       <w:r w:rsidRPr="023046DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">e leden vragen de </w:t>
       </w:r>
       <w:r w:rsidRPr="023046DA" w:rsidR="1328C8EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>minister</w:t>
       </w:r>
@@ -979,52 +846,87 @@
     <w:p w:rsidR="023046DA" w:rsidP="023046DA" w:rsidRDefault="023046DA" w14:paraId="1EC2E02E" w14:textId="343C1BAC">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="42273922" w:rsidP="023046DA" w:rsidRDefault="42273922" w14:paraId="7E91997B" w14:textId="10C20471">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="023046DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>De leden van de PRO-fractie stellen vast dat de hier besproken kwestie gaat over een 6-wekelijks bezoek aan de pedicure, aangezien een persoon met Terminal Osseous Dyplasia niet in staat is de eigen teennagels te knippen, wat nodig is om in de schoenen te blijven passen.</w:t>
+        <w:t xml:space="preserve">De leden van de PRO-fractie stellen vast dat de hier besproken kwestie gaat over een 6-wekelijks bezoek aan de pedicure, aangezien een persoon met Terminal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="023046DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Osseous</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="023046DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="023046DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dyplasia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="023046DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> niet in staat is de eigen teennagels te knippen, wat nodig is om in de schoenen te blijven passen.</w:t>
       </w:r>
       <w:r w:rsidRPr="023046DA" w:rsidR="61D5962E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="023046DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De leden vragen de </w:t>
       </w:r>
       <w:r w:rsidRPr="023046DA" w:rsidR="44366EDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>minister</w:t>
       </w:r>
@@ -1120,67 +1022,121 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="023046DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de PRO-fractie vragen de </w:t>
       </w:r>
       <w:r w:rsidRPr="023046DA" w:rsidR="4920A9EC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>minister</w:t>
       </w:r>
       <w:r w:rsidRPr="023046DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> gezien de bovengemelde feiten om te bekijken of er met de verzekeraars afspraken gemaakt kunnen worden om preventieve voetzorg geheel of gedeeltelijk uit de basisverzekering te vergoeden voor mensen met Terminal Osseous Dyplasia. Gezien het zeer geringe aantal mensen die aan deze aandoening lijden, valt</w:t>
+        <w:t xml:space="preserve"> gezien de bovengemelde feiten om te bekijken of er met de verzekeraars afspraken gemaakt kunnen worden om preventieve voetzorg geheel of gedeeltelijk uit de basisverzekering te vergoeden voor mensen met Terminal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="023046DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Osseous</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="023046DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="023046DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dyplasia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="023046DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Gezien het zeer geringe aantal mensen die aan deze aandoening lijden, valt</w:t>
       </w:r>
       <w:r w:rsidRPr="023046DA" w:rsidR="07E59427">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> het</w:t>
       </w:r>
       <w:r w:rsidRPr="023046DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> immers niet te verwachten dat het premieverhogend werkt.</w:t>
+        <w:t xml:space="preserve"> immers niet te verwachten dat het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="023046DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>premieverhogend</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="023046DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> werkt.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="023046DA" w:rsidP="023046DA" w:rsidRDefault="023046DA" w14:paraId="0B6F7C63" w14:textId="46FB4D13">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="42273922" w:rsidP="023046DA" w:rsidRDefault="42273922" w14:paraId="68816C22" w14:textId="078DD75C">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="023046DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -1298,51 +1254,87 @@
     <w:p w:rsidR="023046DA" w:rsidP="023046DA" w:rsidRDefault="023046DA" w14:paraId="37D01170" w14:textId="5841B0B2">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="22173AEA" w:rsidP="023046DA" w:rsidRDefault="22173AEA" w14:paraId="74AD1F62" w14:textId="7ED684F1">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="023046DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Deze leden vinden de reactie van de minister te afstandelijk. De oorspronkelijke brief gaat over iemand met een uiterst zeldzame erfelijke aandoening, Terminal Osseous Dysplasia, die ondanks zware beperkingen en vele operaties gewoon werkt en meedraait in de samenleving. Juist zulke mensen moeten niet vastlopen op bureaucratie, zorgverzekeraars of onduidelijke vergoedingsregels.</w:t>
+        <w:t xml:space="preserve">Deze leden vinden de reactie van de minister te afstandelijk. De oorspronkelijke brief gaat over iemand met een uiterst zeldzame erfelijke aandoening, Terminal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="023046DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Osseous</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="023046DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="023046DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dysplasia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="023046DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, die ondanks zware beperkingen en vele operaties gewoon werkt en meedraait in de samenleving. Juist zulke mensen moeten niet vastlopen op bureaucratie, zorgverzekeraars of onduidelijke vergoedingsregels.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="023046DA" w:rsidP="023046DA" w:rsidRDefault="023046DA" w14:paraId="2E67FECA" w14:textId="275F434B">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="22173AEA" w:rsidP="023046DA" w:rsidRDefault="22173AEA" w14:paraId="078FED28" w14:textId="5EEBA0F8">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="023046DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -1382,51 +1374,50 @@
     <w:p w:rsidR="023046DA" w:rsidP="023046DA" w:rsidRDefault="023046DA" w14:paraId="02D487E6" w14:textId="1D6B4632">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="22173AEA" w:rsidP="023046DA" w:rsidRDefault="22173AEA" w14:paraId="1A266F57" w14:textId="6E2D8695">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="023046DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Preventieve voetzorg kan volgens de minister onder voorwaarden worden vergoed, ook bij andere aandoeningen dan diabetes. Waarom leidt dat in deze praktijk dan kennelijk niet tot vergoeding? Is de minister bereid met het Zorginstituut en zorgverzekeraars te bekijken of de regels voor mensen met zeer zeldzame aandoeningen duidelijk genoeg zijn?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="023046DA" w:rsidP="023046DA" w:rsidRDefault="023046DA" w14:paraId="3ACB7C20" w14:textId="78054C92">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="22173AEA" w:rsidP="023046DA" w:rsidRDefault="22173AEA" w14:paraId="43AC95E7" w14:textId="736C8D79">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="023046DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -1732,58 +1723,58 @@
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F56652" w:rsidR="00CE3CAE" w:rsidP="00432252" w:rsidRDefault="00CE3CAE" w14:paraId="0B8CADC2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F56652" w:rsidR="00432252" w:rsidRDefault="00432252" w14:paraId="7FFBCAEB" w14:textId="77777777"/>
     <w:sectPr w:rsidRPr="00F56652" w:rsidR="00432252">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40536184" w14:textId="77777777" w:rsidR="00D8438D" w:rsidRDefault="00D8438D" w:rsidP="00FF5C5A">
+    <w:p w14:paraId="1BAF2769" w14:textId="77777777" w:rsidR="006E1E97" w:rsidRDefault="006E1E97" w:rsidP="00FF5C5A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E673341" w14:textId="77777777" w:rsidR="00D8438D" w:rsidRDefault="00D8438D" w:rsidP="00FF5C5A">
+    <w:p w14:paraId="54713E58" w14:textId="77777777" w:rsidR="006E1E97" w:rsidRDefault="006E1E97" w:rsidP="00FF5C5A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1802,108 +1793,109 @@
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-432047718"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="47EDF8BC" w14:textId="51959921" w:rsidR="00423C70" w:rsidRDefault="00423C70">
         <w:pPr>
           <w:pStyle w:val="Voettekst"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="186AC59B" w14:textId="77777777" w:rsidR="00423C70" w:rsidRDefault="00423C70">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41D6BD2A" w14:textId="77777777" w:rsidR="00D8438D" w:rsidRDefault="00D8438D" w:rsidP="00FF5C5A">
+    <w:p w14:paraId="3C53B43F" w14:textId="77777777" w:rsidR="006E1E97" w:rsidRDefault="006E1E97" w:rsidP="00FF5C5A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03846AD7" w14:textId="77777777" w:rsidR="00D8438D" w:rsidRDefault="00D8438D" w:rsidP="00FF5C5A">
+    <w:p w14:paraId="34504479" w14:textId="77777777" w:rsidR="006E1E97" w:rsidRDefault="006E1E97" w:rsidP="00FF5C5A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05053086"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7C10107C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -2706,120 +2698,125 @@
   </w:num>
   <w:num w:numId="2" w16cid:durableId="25756309">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1791363005">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="253979188">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1841920034">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="614295184">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2053647218">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00432252"/>
     <w:rsid w:val="00001686"/>
     <w:rsid w:val="00066A63"/>
     <w:rsid w:val="000F62CD"/>
     <w:rsid w:val="001221DA"/>
     <w:rsid w:val="00171F96"/>
     <w:rsid w:val="0019FFB6"/>
     <w:rsid w:val="001F6D0B"/>
     <w:rsid w:val="00225688"/>
     <w:rsid w:val="00226EEB"/>
     <w:rsid w:val="00351CD4"/>
     <w:rsid w:val="00363A3C"/>
     <w:rsid w:val="00384D23"/>
     <w:rsid w:val="00390251"/>
     <w:rsid w:val="003B13F8"/>
     <w:rsid w:val="00423C70"/>
     <w:rsid w:val="00432252"/>
     <w:rsid w:val="004576F4"/>
     <w:rsid w:val="004C7853"/>
     <w:rsid w:val="004D145A"/>
     <w:rsid w:val="004E7E76"/>
     <w:rsid w:val="005008D0"/>
     <w:rsid w:val="005105FA"/>
     <w:rsid w:val="00591FCF"/>
     <w:rsid w:val="005B7C12"/>
     <w:rsid w:val="0063391D"/>
     <w:rsid w:val="00670F68"/>
     <w:rsid w:val="00687F81"/>
+    <w:rsid w:val="006E1E97"/>
     <w:rsid w:val="00784F99"/>
     <w:rsid w:val="007B7998"/>
     <w:rsid w:val="0089168D"/>
     <w:rsid w:val="0099134E"/>
     <w:rsid w:val="00997B49"/>
     <w:rsid w:val="009A1D61"/>
     <w:rsid w:val="00A05597"/>
     <w:rsid w:val="00A538CB"/>
     <w:rsid w:val="00A578C7"/>
     <w:rsid w:val="00AB6DD6"/>
     <w:rsid w:val="00AF0E12"/>
     <w:rsid w:val="00B07202"/>
     <w:rsid w:val="00B62398"/>
     <w:rsid w:val="00BA5BFA"/>
     <w:rsid w:val="00BD0656"/>
     <w:rsid w:val="00C0770C"/>
     <w:rsid w:val="00C07F22"/>
+    <w:rsid w:val="00C45E7C"/>
     <w:rsid w:val="00C834F9"/>
     <w:rsid w:val="00CA23A1"/>
     <w:rsid w:val="00CC2F0D"/>
     <w:rsid w:val="00CE3CAE"/>
     <w:rsid w:val="00D31BB2"/>
+    <w:rsid w:val="00D613AF"/>
     <w:rsid w:val="00D674AE"/>
     <w:rsid w:val="00D8438D"/>
     <w:rsid w:val="00DD76E8"/>
     <w:rsid w:val="00DF75E0"/>
     <w:rsid w:val="00E15365"/>
     <w:rsid w:val="00E51FE9"/>
     <w:rsid w:val="00E909D8"/>
     <w:rsid w:val="00ED1A97"/>
     <w:rsid w:val="00EF614C"/>
     <w:rsid w:val="00EF6EF7"/>
     <w:rsid w:val="00F54CFE"/>
     <w:rsid w:val="00F56652"/>
     <w:rsid w:val="00FF5C5A"/>
     <w:rsid w:val="01025A4F"/>
     <w:rsid w:val="0111467E"/>
     <w:rsid w:val="015529F3"/>
     <w:rsid w:val="01A18DF1"/>
     <w:rsid w:val="01ED4929"/>
     <w:rsid w:val="01FD8610"/>
     <w:rsid w:val="023046DA"/>
     <w:rsid w:val="02D26E52"/>
     <w:rsid w:val="034905BB"/>
     <w:rsid w:val="035B1FD3"/>
     <w:rsid w:val="03A57F9C"/>
     <w:rsid w:val="03CD6B5D"/>
@@ -4928,72 +4925,309 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010014CC1F2319814E4484612464FB4B77E2" ma:contentTypeVersion="16" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="9d9af38ccc3b711d8c5e46cb542ebc2e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="08b2b60a-dcfa-479a-9865-e29ea2747f2e" xmlns:ns3="fbc75126-036c-4eb0-992c-1403722759ca" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1188f679c5c86cf0c5355510ea01f02d" ns2:_="" ns3:_="">
+    <xsd:import namespace="08b2b60a-dcfa-479a-9865-e29ea2747f2e"/>
+    <xsd:import namespace="fbc75126-036c-4eb0-992c-1403722759ca"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="08b2b60a-dcfa-479a-9865-e29ea2747f2e" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_dlc_DocId" ma:index="4" nillable="true" ma:displayName="Waarde van de document-id" ma:description="De waarde van de document-id die aan dit item is toegewezen." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="5" nillable="true" ma:displayName="Document-id" ma:description="Permanente koppeling naar dit document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="6" nillable="true" ma:displayName="Id blijven behouden" ma:description="Id behouden tijdens toevoegen." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a61abb48-a752-48c8-8272-9044f93b894c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="08b2b60a-dcfa-479a-9865-e29ea2747f2e">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fbc75126-036c-4eb0-992c-1403722759ca" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="12" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="13" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Afbeeldingtags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="cb8c1cdf-23ab-43f3-b52c-9c854cac9699" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="7" ma:displayName="Inhoudstype"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Titel"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5BE5DE2A-A4A4-4050-BA7E-B7332712814D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="08b2b60a-dcfa-479a-9865-e29ea2747f2e"/>
+    <ds:schemaRef ds:uri="fbc75126-036c-4eb0-992c-1403722759ca"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1286</ap:Words>
-  <ap:Characters>7077</ap:Characters>
+  <ap:Words>1240</ap:Words>
+  <ap:Characters>6821</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>58</ap:Lines>
+  <ap:Lines>56</ap:Lines>
   <ap:Paragraphs>16</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8347</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8045</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010014CC1F2319814E4484612464FB4B77E2</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>