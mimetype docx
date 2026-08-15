--- v0 (2026-06-30)
+++ v1 (2026-08-15)
@@ -1,1162 +1,1061 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A97BB8" w:rsidP="00741EA1" w:rsidRDefault="00093112" w14:paraId="0ABC7E61" w14:textId="77777777">
+    <w:p w:rsidRPr="00A37A1C" w:rsidR="00A37A1C" w:rsidRDefault="0048490B" w14:paraId="0B6DE2DB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>24170</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37A1C" w:rsidR="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A37A1C" w:rsidR="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A37A1C" w:rsidR="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A37A1C" w:rsidR="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gehandicaptenbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A37A1C" w:rsidR="00A37A1C" w:rsidRDefault="0048490B" w14:paraId="4C9A0F41" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>31305</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37A1C" w:rsidR="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A37A1C" w:rsidR="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A37A1C" w:rsidR="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A37A1C" w:rsidR="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mobiliteitsbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A37A1C" w:rsidR="00A37A1C" w:rsidP="00A37A1C" w:rsidRDefault="00A37A1C" w14:paraId="0D7752E9" w14:textId="124CCFF8">
       <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-          <w:lang w:val="en-US"/>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="bmkMinuut" w:id="0"/>
-[...3 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>408</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+        <w:t>Brief van de minister van Langdurige Zorg, Jeugd en Sport</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A97BB8" w:rsidP="00741EA1" w:rsidRDefault="00A97BB8" w14:paraId="7C490841" w14:textId="77777777">
+    <w:p w:rsidRPr="00A37A1C" w:rsidR="00A37A1C" w:rsidP="0048490B" w:rsidRDefault="00A37A1C" w14:paraId="582EB118" w14:textId="3F077941">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A37A1C" w:rsidR="00A37A1C" w:rsidP="0048490B" w:rsidRDefault="00A37A1C" w14:paraId="15014F0A" w14:textId="16EA68D1">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 29 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A37A1C" w:rsidR="0048490B" w:rsidP="0048490B" w:rsidRDefault="0048490B" w14:paraId="1E3DA7C2" w14:textId="599A3F32">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Uw Kamer heeft mij verzocht een reactie te geven op een binnengekomen brief over landelijke versnippering rondom de gehandicaptenparkeerkaart en mobiliteitsregels (Z07466). Via deze brief doe ik uw Kamer mijn reactie toekomen. Allereerst ga ik in op de kaders van het huidig beleid. Daarna ga ik in op de verhouding tussen het huidig beleid en het VN-verdrag voor de rechten van personen met een handicap. Vervolgens licht ik toe welke ontwikkelingen er zijn.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Beleidsvrijheid van gemeenten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voor veel van de onderwerpen uit de brief zijn gemeenten verantwoordelijk. Bijvoorbeeld als het gaat om voorwaarden waarop toegang tot parkeerplekken mogelijk is, de vaststelling van milieuzones, zero-emissiezones en autoluwe zones, het plaatsen van verkeersborden en het verlenen van ontheffingen of vrijstellingen. Deze beleidsvrijheid is ook vastgelegd in wet- en regelgeving. Dit biedt gemeenten de mogelijkheid om beleid op te stellen dat past bij de lokale situatie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Ook voor de gehandicaptenparkeerkaart geldt dat de uitgifte o.a. is belegd bij gemeenten. Daarvoor gelden enerzijds landelijke kaders waar gemeenten zich toe te verhouden hebben.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zo stelt de Regeling gehandicaptenparkeerkaart dat een geneeskundige keuring moet plaatsvinden. Anderzijds is er sprake van beleidsvrijheid. Deze beleidsvrijheid leidt tot verschillen tussen gemeenten, zoals blijkt uit een recente verkenning die ik op 17 juni jl. aan uw Kamer heb aangeboden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In deze verkenning zijn 'illustratieve voorbeelden' bij 8 gemeenten uitgewerkt. De gehandicaptenkaart is één van deze voorbeelden, waarvoor o.a. de verschillen in kosten en beleid rondom de gehandicaptenparkeerkaart zijn onderzocht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A37A1C" w:rsidR="0048490B" w:rsidP="0048490B" w:rsidRDefault="0048490B" w14:paraId="0D5C981F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik kan mij voorstellen dat de verschillen voor een houder van een gehandicaptenparkeerkaart als lastig wordt ervaren. Daarom zet de VNG stappen in de communicatie richting leden door in de communicatie richting hen op te roepen om na te gaan of de informatie over de gehandicaptenparkeerkaart goed vindbaar is. En door het delen van goede voorbeelden krijgen de leden een beeld bij de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>mogelijkheden die er zijn om de beleidsverschillen te verkleinen. Ook hebben de meeste gemeenten een speciale website over parkeer- en toegangsvoorwaarden en specifiek over parkeren voor gehandicapten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A37A1C" w:rsidR="0048490B" w:rsidP="0048490B" w:rsidRDefault="0048490B" w14:paraId="34448340" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00A97BB8" w:rsidR="00A97BB8" w:rsidP="00741EA1" w:rsidRDefault="00093112" w14:paraId="18CEAE96" w14:textId="77777777">
+    <w:p w:rsidRPr="00A37A1C" w:rsidR="0048490B" w:rsidP="0048490B" w:rsidRDefault="0048490B" w14:paraId="436C0B9C" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Retouradres"/>
         <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A97BB8">
-[...9 lines deleted...]
-        <w:t>Den Haag</w:t>
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Naar aanleiding van de verkenning 'Verschillen tussen gemeenten in beleid t.a.v. mensen met een beperking - een verkenning' heb ik in mijn beleidsreactie u toegezegd de uitkomsten van het onderzoek te agenderen in een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bestuurlijk overleg met de VNG.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
-    <w:tbl>
-[...23 lines deleted...]
-    <w:p w:rsidR="003502AE" w:rsidP="00741EA1" w:rsidRDefault="003502AE" w14:paraId="3CE56868" w14:textId="77777777">
+    <w:p w:rsidRPr="00A37A1C" w:rsidR="0048490B" w:rsidP="0048490B" w:rsidRDefault="0048490B" w14:paraId="230645F3" w14:textId="77777777">
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...6 lines deleted...]
-        <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens/>
-        <w:autoSpaceDN w:val="0"/>
-[...6 lines deleted...]
-          <w:lang w:val="de-DE" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Verhouding tot het VN-verdrag voor de rechten van personen met een handicap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>In de brief wordt gesteld dat het huidig beleid rondom de gehandicaptenparkeerkaart in strijd is met het VN-verdrag voor de rechten van personen met een handicap. Artikel 20 van het verdrag verplicht staten ertoe doeltreffende maatregelen te nemen om de persoonlijke mobiliteit van mensen met een handicap te bevorderen op de wijze en het tijdstip van hun keuze en tegen een betaalbare prijs. Tegelijkertijd hebben gemeenten volgens de Gemeentewet beleidsvrijheid. Het voeren van gemeentelijke beleidsvrijheid op dit terrein is niet verboden, tenzij mensen met een beperking onnodig zwaar wordt belast of er geen duidelijke rechtvaardiging van dit beleid is. Hoewel gemeenten andere regels hanteren, beperkt dit niet de mobiliteit van gebruikers van een gehandicaptenparkeerkaart.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A37A1C" w:rsidR="0048490B" w:rsidP="0048490B" w:rsidRDefault="0048490B" w14:paraId="42B652CB" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ontwikkelingen en andere oplossingen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A37A1C" w:rsidR="0048490B" w:rsidP="0048490B" w:rsidRDefault="0048490B" w14:paraId="67931594" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De belangrijkste ontwikkeling om het voor houders met een gehandicaptenparkeerkaart makkelijker te maken, is het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Parkerenplussysteem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Dit systeem is door een aantal gemeenten ontwikkeld, via het samenwerkingsverband SHPV (Stichting Huis Parkeren en Verblijven). Met het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Parkerenplussysteem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kan een houder van een gehandicaptenparkeerkaart na één aanmelding terecht in het betaald parkeren gebied van alle aangesloten gemeenten. Hoewel de gemeenten aanvullende lokale voorwaarden kunnen hanteren, is een onderdeel van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Parkerenplus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een website en een app met informatie per gemeenten over de parkeervoorwaarden. Daarnaast is er een centrale telefonische hulplijn, die 24 uur per dag bereikbaar is. Ook wil ik benadrukken dat de meeste gemeenten naast </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Parkerenplus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nog conventionele gehandicaptenparkeerplaatsen in stand houden, waar zonder gebruik van een app kan worden geparkeerd als de kaart op het dashboard wordt gelegd. Dit ter vergroting van de toegankelijkheid, voor degenen die bijvoorbeeld minder digitaal vaardig zijn.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Parkerenplus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is in ongeveer dertig gemeenten ingevoerd. Gemeenten zijn op de hoogte van het bestaan van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ParkerenPlus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, en het is een lokale afweging om hierbij aan te sluiten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A37A1C" w:rsidR="0048490B" w:rsidP="0048490B" w:rsidRDefault="0048490B" w14:paraId="10AFB4D2" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0073382C" w:rsidR="00B03946" w:rsidP="00741EA1" w:rsidRDefault="00093112" w14:paraId="47E33380" w14:textId="77777777">
+    <w:p w:rsidRPr="00A37A1C" w:rsidR="0048490B" w:rsidP="0048490B" w:rsidRDefault="0048490B" w14:paraId="3FB89EE7" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:outlineLvl w:val="0"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0073382C">
-[...646 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De brievenschrijver heeft daarnaast aangegeven dat er versnipperd beleid is rondom milieuzones en zero-emissiezones. De Rijksoverheid heeft een website opgesteld waar informatie kan worden gevonden over alle milieuzones in Nederland: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8">
-        <w:r w:rsidR="00A317DA">
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="00A37A1C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>www.milieuzones.nl</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...18 lines deleted...]
-        <w:r w:rsidR="00A317DA">
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Via het intoetsen van een kenteken kan snel worden nagegaan welke belemmeringen voor een specifiek voertuig gelden. Er bestaat ook een soortgelijke website voor zero-emissiezones  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="00A37A1C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>www.opwegnaarzes.nl</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="000F1FA7">
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...20 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hoewel zero-emissiezones alleen gelden voor bestelauto’s en vrachtauto’s, is er bij de ontwikkeling ervan uitgebreid aandacht besteed aan bestel- of vrachtauto’s die zijn aangepast voor een beperking. Deze kunnen via de website van de RDW een ontheffing aanvragen, die geldt in alle gemeenten met een zero-emissiezone.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00741EA1" w:rsidP="00741EA1" w:rsidRDefault="00741EA1" w14:paraId="2B936EFB" w14:textId="16A3ECA7">
+    <w:p w:rsidRPr="00A37A1C" w:rsidR="0048490B" w:rsidP="00A37A1C" w:rsidRDefault="00A37A1C" w14:paraId="5D437A40" w14:textId="5168FF3D">
       <w:pPr>
-        <w:suppressAutoHyphens/>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t>Hoogachtend,</w:t>
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37A1C" w:rsidR="0048490B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e minister van Langdurige Zorg,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37A1C" w:rsidR="0048490B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Jeugd en Sport,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00741EA1" w:rsidP="00741EA1" w:rsidRDefault="00741EA1" w14:paraId="521565AE" w14:textId="77777777">
+    <w:p w:rsidRPr="00A37A1C" w:rsidR="0048490B" w:rsidP="00A37A1C" w:rsidRDefault="00A37A1C" w14:paraId="2C8F7FCB" w14:textId="223FA979">
       <w:pPr>
-        <w:suppressAutoHyphens/>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W.R.C. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37A1C" w:rsidR="0048490B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sterk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A37A1C" w:rsidR="004E5D09" w:rsidP="00A37A1C" w:rsidRDefault="004E5D09" w14:paraId="18264E37" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00741EA1" w:rsidP="00741EA1" w:rsidRDefault="00741EA1" w14:paraId="19EA9D87" w14:textId="77777777">
-[...55 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId11"/>
+    <w:sectPr w:rsidRPr="00A37A1C" w:rsidR="004E5D09" w:rsidSect="0048490B">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2268" w:right="2784" w:bottom="1134" w:left="1588" w:header="0" w:footer="970" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3250FAA9" w14:textId="77777777" w:rsidR="00B643F2" w:rsidRDefault="00B643F2">
+    <w:p w14:paraId="48BED329" w14:textId="77777777" w:rsidR="006458FA" w:rsidRDefault="006458FA" w:rsidP="0048490B">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F981732" w14:textId="77777777" w:rsidR="00B643F2" w:rsidRDefault="00B643F2">
+    <w:p w14:paraId="320CF010" w14:textId="77777777" w:rsidR="006458FA" w:rsidRDefault="006458FA" w:rsidP="0048490B">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers">
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers 45 Light">
-[...49 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="59CA0937" w14:textId="77777777" w:rsidR="0048490B" w:rsidRPr="0048490B" w:rsidRDefault="0048490B" w:rsidP="0048490B">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="73A24928" w14:textId="77777777" w:rsidR="0048490B" w:rsidRPr="0048490B" w:rsidRDefault="0048490B" w:rsidP="0048490B">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="08B3FB29" w14:textId="77777777" w:rsidR="0048490B" w:rsidRPr="0048490B" w:rsidRDefault="0048490B" w:rsidP="0048490B">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="67F59BE2" w14:textId="77777777" w:rsidR="00B643F2" w:rsidRDefault="00B643F2">
+    <w:p w14:paraId="28856FD3" w14:textId="77777777" w:rsidR="006458FA" w:rsidRDefault="006458FA" w:rsidP="0048490B">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0744E76D" w14:textId="77777777" w:rsidR="00B643F2" w:rsidRDefault="00B643F2">
+    <w:p w14:paraId="35283C7A" w14:textId="77777777" w:rsidR="006458FA" w:rsidRDefault="006458FA" w:rsidP="0048490B">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="28C511B4" w14:textId="77777777" w:rsidR="00065A5F" w:rsidRDefault="00093112" w:rsidP="00065A5F">
+    <w:p w14:paraId="429B9C5F" w14:textId="77777777" w:rsidR="0048490B" w:rsidRDefault="0048490B" w:rsidP="0048490B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>Zoals de</w:t>
       </w:r>
       <w:r w:rsidRPr="00065A5F">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> Regeling gehandicaptenparkeerkaart</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="2B44DE83" w14:textId="77777777" w:rsidR="00AB3C43" w:rsidRDefault="00093112" w:rsidP="00AB3C43">
+    <w:p w14:paraId="66CABA7B" w14:textId="77777777" w:rsidR="0048490B" w:rsidRDefault="0048490B" w:rsidP="0048490B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB7D8E">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>Kamerstukken II 2025/26, 24 170, nr. 405</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="0C19234E" w14:textId="77777777" w:rsidR="000F41FA" w:rsidRDefault="00093112" w:rsidP="000F41FA">
+    <w:p w14:paraId="0A60F5F3" w14:textId="77777777" w:rsidR="0048490B" w:rsidRDefault="0048490B" w:rsidP="0048490B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB7D8E">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamerstukken </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB7D8E">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
@@ -1171,2049 +1070,254 @@
         <w:t xml:space="preserve"> 2025/26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB7D8E">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> 24 170, nr. 405.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="23FDC3E9" w14:textId="77777777" w:rsidR="00830438" w:rsidRDefault="00093112">
+  <w:p w14:paraId="53BA2D6A" w14:textId="77777777" w:rsidR="0048490B" w:rsidRPr="0048490B" w:rsidRDefault="0048490B" w:rsidP="0048490B">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-    </w:pPr>
-[...74 lines deleted...]
-      <w:spacing w:after="2630"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6FA4FC70" w14:textId="77777777" w:rsidR="00830438" w:rsidRDefault="00093112" w:rsidP="00536636">
-[...105 lines deleted...]
-  <w:p w14:paraId="277543BC" w14:textId="77777777" w:rsidR="00830438" w:rsidRDefault="00830438" w:rsidP="00536636">
+  <w:p w14:paraId="7F1A637F" w14:textId="77777777" w:rsidR="00E33018" w:rsidRPr="0048490B" w:rsidRDefault="00E33018" w:rsidP="0048490B">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="58B43E44" w14:textId="77777777" w:rsidR="00830438" w:rsidRPr="00536636" w:rsidRDefault="00093112" w:rsidP="00536636">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="505C1FC6" w14:textId="77777777" w:rsidR="00E33018" w:rsidRPr="0048490B" w:rsidRDefault="00E33018" w:rsidP="0048490B">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...206 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
-</file>
-[...1099 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="0004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3079"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:footnoteLayoutLikeWW8/>
-[...30 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00BA2E03"/>
-[...291 lines deleted...]
-    <w:rsid w:val="00FE4815"/>
+    <w:rsidRoot w:val="0048490B"/>
+    <w:rsid w:val="0048490B"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="006458FA"/>
+    <w:rsid w:val="006B4320"/>
+    <w:rsid w:val="009D4138"/>
+    <w:rsid w:val="00A37A1C"/>
+    <w:rsid w:val="00E33018"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3079"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="310D8A65"/>
+  <w14:docId w14:val="61C13E4D"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{6C8F1C8A-2E6F-4BAB-BBE9-AA8BEB03C619}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3235,74 +1339,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3451,1442 +1556,1075 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00261464"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="0048490B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore/>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-[...2 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="0048490B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Kop2"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="0048490B"/>
     <w:pPr>
-      <w:numPr>
-[...7 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="0048490B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="260"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="0048490B"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="0048490B"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="0048490B"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="0048490B"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="0048490B"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bijschrift">
-    <w:name w:val="caption"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0048490B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0048490B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0048490B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0048490B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0048490B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0048490B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0048490B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0048490B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0048490B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="0048490B"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...3 lines deleted...]
-    <w:name w:val="table of authorities"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0048490B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...451 lines deleted...]
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0048490B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="46"/>
       </w:numPr>
-      <w:tabs>
-[...4 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
-  </w:style>
-[...118 lines deleted...]
-    <w:name w:val="Note Heading"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0048490B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0048490B"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="a"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0048490B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0048490B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0048490B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0048490B"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="709"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="page number"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00EB49A6"/>
-[...9 lines deleted...]
-    </w:pPr>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0048490B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0048490B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="0048490B"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...29 lines deleted...]
-      <w:i/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0048490B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00494227"/>
+    <w:rsid w:val="0048490B"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenskopjes">
     <w:name w:val="Afzendgegevens kopjes"/>
     <w:basedOn w:val="Afzendgegevens"/>
     <w:next w:val="Afzendgegevens"/>
-    <w:rsid w:val="00494227"/>
+    <w:rsid w:val="0048490B"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00132B19"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="0048490B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
-  </w:style>
-[...20 lines deleted...]
-      <w:sz w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="0048490B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenswitregel2">
     <w:name w:val="Afzendgegevens witregel 2"/>
     <w:basedOn w:val="Afzendgegevens"/>
     <w:next w:val="Afzendgegevenskopjes"/>
-    <w:rsid w:val="004B5A41"/>
+    <w:rsid w:val="0048490B"/>
     <w:pPr>
       <w:spacing w:line="270" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="27"/>
-    </w:rPr>
-[...69 lines deleted...]
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B03946"/>
+    <w:rsid w:val="0048490B"/>
     <w:rPr>
       <w:color w:val="467886"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...58 lines deleted...]
-      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A317DA"/>
+    <w:rsid w:val="0048490B"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
-[...1 lines deleted...]
-    <w:link w:val="Voetnoottekst"/>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...4 lines deleted...]
-    </w:rPr>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0048490B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0048490B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A37A1C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.milieuzones.nl" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.opwegnaarzes.nl" TargetMode="External" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.opwegnaarzes.nl" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.milieuzones.nl" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>821</ap:Words>
-  <ap:Characters>5052</ap:Characters>
+  <ap:Words>883</ap:Words>
+  <ap:Characters>4860</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>42</ap:Lines>
+  <ap:Lines>40</ap:Lines>
   <ap:Paragraphs>11</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5862</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5732</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>