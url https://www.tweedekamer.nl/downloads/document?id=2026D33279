--- v0 (2026-06-29)
+++ v1 (2026-08-15)
@@ -1,3150 +1,960 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="007D34D8" w:rsidP="007D34D8" w:rsidRDefault="007D34D8" w14:paraId="5162DC22" w14:textId="77777777">
-[...26 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="0083784E" w:rsidR="0083784E" w:rsidP="0083784E" w:rsidRDefault="00707025" w14:paraId="36FE013D" w14:textId="65D959BA">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0083784E" w:rsidR="0083784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0083784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>800</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0083784E" w:rsidR="0083784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0083784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>IX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0083784E" w:rsidR="0083784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vaststelling van de begrotingsstaat van het Ministerie van Financiën (IXB) en de begrotingsstaat van Nationale Schuld (IXA) voor het jaar 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0083784E" w:rsidR="0083784E" w:rsidP="00D80872" w:rsidRDefault="0083784E" w14:paraId="56026AAC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0083784E" w:rsidR="00707025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>49</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0083784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0083784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Financiën</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0083784E" w:rsidR="00707025" w:rsidP="00707025" w:rsidRDefault="0083784E" w14:paraId="1BFD5D03" w14:textId="15CE6CAF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0083784E" w:rsidR="0083784E" w:rsidP="00707025" w:rsidRDefault="0083784E" w14:paraId="58B9A330" w14:textId="569BA3A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 29 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0083784E" w:rsidR="00707025" w:rsidP="00707025" w:rsidRDefault="00707025" w14:paraId="4C5568A9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0083784E" w:rsidR="00707025" w:rsidP="00707025" w:rsidRDefault="00707025" w14:paraId="3E51B4E0" w14:textId="61E5EA2B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met deze brief blik ik terug op de Jaarvergadering van de Europese Bank voor Wederopbouw en Ontwikkeling (EBRD). De Jaarvergadering vond van 5-7 juni plaats in Riga, Letland. Riga is een memorabele plek voor de EBRD. De Bank is al sinds 1992 actief in Letland en een toonbeeld van de impact die de EBRD kan hebben om landen te helpen bij hun transitie naar een open, marktgeoriënteerde economie. Deze brief is in nauwe afstemming met de minister van Buitenlandse Handel en Ontwikkelingssamenwerking tot stand gekomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0083784E" w:rsidR="00707025" w:rsidP="00707025" w:rsidRDefault="00707025" w14:paraId="5F94DCD9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0083784E" w:rsidR="00707025" w:rsidP="00707025" w:rsidRDefault="00707025" w14:paraId="6CE96B1D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tijdens de Jaarvergadering van vorig jaar zijn de aandeelhouders akkoord gegaan met de nieuwe middellangetermijnstrategie voor de periode 2026-2030 (het </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0083784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Strategic </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>Strategic Capital Framework</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0083784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; SCF). In de SCF is opgenomen dat de Bank zich naast Oekraïne, de komende vijf jaar zal richten op drie strategische thema’s: (i) het versnellen van de ‘groene’ transitie; (ii) het versterken van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0083784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Capital</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>economic governance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0083784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (goed bestuur); en (iii) het bevorderen van menselijk kapitaal en gelijke kansen voor iedereen. Hierbij zijn twee strategische </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0083784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Framework</w:t>
-[...15 lines deleted...]
-        <w:rPr>
+        <w:t>enablers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0083784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geïdentificeerd die de Bank in staat moeten stellen om maximale impact te maken: (i) digitalisering; en (ii) het mobiliseren van privaat kapitaal. Met de SCF hebben gouverneurs de opdracht gegeven om de drie strategische thema’s verder uit te werken in drie separate strategieën. De Bank heeft dit in het afgelopen jaar gedaan en sindsdien ligt de focus van de Bank vooral op de implementatie hiervan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0083784E" w:rsidR="00707025" w:rsidP="00707025" w:rsidRDefault="00707025" w14:paraId="51BF2228" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0083784E" w:rsidR="00707025" w:rsidP="00707025" w:rsidRDefault="00707025" w14:paraId="2C8E44A7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hare Majesteit Koningin Máxima sprak tijdens de opening van de Jaarvergadering van de EBRD in haar hoedanigheid als speciaal gezant van de secretaris-generaal van de Verenigde Naties voor financiële gezondheid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0083784E" w:rsidR="00707025" w:rsidP="00707025" w:rsidRDefault="00707025" w14:paraId="68EC98A0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0083784E" w:rsidR="00707025" w:rsidP="00707025" w:rsidRDefault="00707025" w14:paraId="57A829C9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens de Jaarvergadering in Riga was vooral veel aandacht voor het goede werk van de Bank in Oekraïne, het adequate antwoord van de Bank voor landen die getroffen zijn door het conflict in het Midden-Oosten en de recent aangenomen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0083784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>economic</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>economic governance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0083784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> strategie. Nederland heeft vooral aandacht gevraagd voor Oekraïne, private kapitaal mobilisatie en het belang van klimaatfinanciering in relatie tot geopolitieke ontwikkelingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0083784E" w:rsidR="00707025" w:rsidP="00707025" w:rsidRDefault="00707025" w14:paraId="6B5CED4A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0083784E" w:rsidR="00707025" w:rsidP="00707025" w:rsidRDefault="00707025" w14:paraId="67082020" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>governance</w:t>
-[...13 lines deleted...]
-        <w:rPr>
+        <w:t>Oekraïne</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0083784E" w:rsidR="00707025" w:rsidP="00707025" w:rsidRDefault="00707025" w14:paraId="3DC5495C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In december 2023 zijn de aandeelhouders akkoord gegaan met een kapitaalverhoging, die de EBRD in staat stelt om onder behoud van de AAA-rating van de Bank jaarlijks 1,5 tot 2,5 miljard euro te investeren in Oekraïne gedurende de oorlogstijd, oplopend tot 3 miljard euro als een volledig en duurzaam staakt-het-vuren wordt bereikt. Nederland heeft in december 2024 haar aandeel in de kapitaalverhoging betaald. Uw Kamer is over het voornemen van deze betaling geïnformeerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0083784E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="0083784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bij de kapitaalverhoging zijn ook afspraken met de EBRD gemaakt over de activiteiten, beleidsbetrokkenheid en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0083784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>enablers</w:t>
-[...22 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">modus operandi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0083784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in Oekraïne van de Bank. Gouverneurs hebben in Riga een resolutie aangenomen die bevestigt dat de Bank goed op weg is met het implementeren van deze afspraken en dat de Bank heeft voldaan aan de afspraken met betrekking tot Oekraïne door o.a. innovatieve financieringsinstrumenten beschikbaar te stellen en meer te hebben geïnvesteerd dan voorzien. Sinds de start van de oorlog heeft de EBRD bijna 10 miljard euro geïnvesteerd in de reële economie, kritieke (energie) infrastructuur en private sector van Oekraïne. In 2025 bereikten de investeringen in Oekraïne een hoogtepunt van 2,9 miljard euro. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0083784E" w:rsidR="00707025" w:rsidP="00707025" w:rsidRDefault="00707025" w14:paraId="549C312D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0083784E" w:rsidR="00707025" w:rsidP="00707025" w:rsidRDefault="00707025" w14:paraId="071774A0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens de Jaarvergadering spraken landen hun blijvende steun uit om Oekraïne als topprioriteit te houden voor de Bank. Dit geldt voor de huidige fase van oorlog, maar ook voor het herstel van het land daarna, wanneer de steun naar alle waarschijnlijkheid verder zal moeten worden uitgebreid. Bovendien veroordeelden bijna alle landen de Russische agressie in en tegen Oekraïne. Veel landen benadrukten dat de EBRD met haar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0083784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>economic</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Economic governance </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0083784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">strategie goed gepositioneerd is om bij te dragen aan de hervormingsagenda in Oekraïne. Bij het verstrekken van financiering is het van belang dat de Bank dit zoveel als mogelijk combineert met het voeren van beleidsdialogen, om Oekraïne klaar te maken voor een welvarende toekomst, inclusief EU-toetreding. Nederland deelde deze boodschap en onderstreepte daarbij het belang van hervormingen voor de mobilisatie van privaat kapitaal. De herstel en wederopbouwopgave in Oekraïne kan namelijk niet alleen door de publieke sector worden gedragen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0083784E" w:rsidR="00707025" w:rsidP="00707025" w:rsidRDefault="00707025" w14:paraId="29E1D978" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0083784E" w:rsidR="00707025" w:rsidP="00707025" w:rsidRDefault="00707025" w14:paraId="5860A509" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland is één van de belangrijke donoren voor Oekraïne bij de EBRD en heeft inmiddels bijna 250 miljoen euro aan herstel- en wederopbouwsteun via de EBRD aan Oekraïne geleverd. Donorsteun is nodig om de grootste risico’s af te dekken, waardoor de EBRD in staat is om de meest impactvolle investeringen te doen. Door de jarenlange betrokkenheid is de EBRD in staat om Oekraïne effectief te ondersteunen met financiering en beleidsadvies. Verschillende landen, waaronder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0083784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Nederland, benadrukten het belang van goede samenwerking tussen de verschillende partners in Oekraïne, zodat alle donormiddelen zo effectief en doelmatig mogelijk kunnen worden ingezet. Nederland is tevreden met het werk van de Bank in Oekraïne en de blijvende steun van aandeelhouders om Oekraïne als topprioriteit te houden. Tegelijkertijd roept Nederland de Bank op om, waar mogelijk, de steun voor Oekraïne nog verder te intensiveren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0083784E" w:rsidR="00707025" w:rsidP="00707025" w:rsidRDefault="00707025" w14:paraId="0EA83F50" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0083784E" w:rsidR="00707025" w:rsidP="00707025" w:rsidRDefault="00707025" w14:paraId="679188E5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>governance</w:t>
-[...10 lines deleted...]
-        <w:rPr>
+        <w:t>Private kapitaal mobilisatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0083784E" w:rsidR="00707025" w:rsidP="00707025" w:rsidRDefault="00707025" w14:paraId="553DB92B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De wereldwijde ontwikkelingsopgave is groter dan de beschikbare publieke middelen. Om de transitie-impact van de EBRD te maximaliseren en het financieringsgat van ontwikkelingslanden te adresseren, is het van belang om privaat kapitaal maximaal te mobiliseren. Nederland moedigt de EBRD aan om hier de komende periode verdere stappen op te ondernemen, waarbij goed samen moet worden gewerkt met andere multilaterale ontwikkelingsinstellingen. Deze doelstelling past goed bij het transitiemandaat en de focus van de EBRD om de private sector optimaal te betrekken bij de ontwikkeling en transitie van een operatieland, inclusief de financiering, zodanig dat uiteindelijk interventie van de EBRD niet meer nodig is. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0083784E" w:rsidR="00707025" w:rsidP="00707025" w:rsidRDefault="00707025" w14:paraId="3BF589C0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0083784E" w:rsidR="00707025" w:rsidP="00707025" w:rsidRDefault="00707025" w14:paraId="55B27080" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Afgelopen jaar heeft de EBRD een recordbedrag van 5,7 miljard euro gemobiliseerd. Daarnaast heeft de Bank recent haar eerste securitisatie-transactie succesvol gefinaliseerd, een innovatieve manier om risico’s op de balans van de EBRD over te dragen aan de private sector. Nederland verwelkomt deze ontwikkelingen en heeft bij de EBRD aangedrongen op een (verdere) verhoging van het ambitieniveau in navolging van een aantal andere vergelijkbare multilaterale ontwikkelingsinstellingen. Dit geldt onder meer voor het nog sterker betrekken van o.a. institutionele beleggers bij de oorspronkelijke financiering van projecten. Ook heeft Nederland aandacht gevraagd voor de neveneffecten van securitisaties, zoals voor de winstgevendheid en ontwikkelingsimpact van de Bank.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0083784E" w:rsidR="00707025" w:rsidP="00707025" w:rsidRDefault="00707025" w14:paraId="3992D1F7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0083784E" w:rsidR="00707025" w:rsidP="00707025" w:rsidRDefault="00707025" w14:paraId="508DC70C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Klimaatfinanciering in relatie tot geopolitieke ontwikkelingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0083784E" w:rsidR="00707025" w:rsidP="00707025" w:rsidRDefault="00707025" w14:paraId="6A19FAC9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De huidige geopolitieke ontwikkelingen onderstrepen het belang van energie-diversificatie om concurrentiekracht, weerbaarheid en energiezekerheid te versterken. Nederland roept de EBRD op om leiderschap te blijven tonen ten aanzien van klimaatfinanciering om de groene transitie verder te versnellen. In haar operatielanden speelt de EBRD een fundamentele rol om de risico’s van klimaatverandering te mitigeren, de energieonafhankelijkheid te vergroten en nieuwe kansen te creëren voor economische groei en ontwikkeling. De investeringen van de EBRD zijn in lijn met het Akkoord van Parijs. De EBRD heeft zichzelf als doel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0083784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0083784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gesteld om in de komende vijf jaar 150 miljard euro aan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0083784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Oekraïne</w:t>
-[...22 lines deleted...]
-        <w:rPr>
+        <w:t>klimaatfinanciering te mobiliseren (inclusief direct verstrekte financiering via de EBRD). Nederland steunt de EBRD bij deze doelstelling, maar is ook van mening dat de Bank een hoger doel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0083784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">modus operandi </w:t>
-[...24 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0083784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">moet nastreven. Het zal de komende jaren belangrijk zijn dat de EBRD, en andere multilaterale ontwikkelingsinstellingen, de juiste balans vindt tussen het verder brengen van de energietransitie, het voorkomen van kritieke afhankelijkheden en het verbeteren van de energiezekerheid. Dit vereist proportionele, effectieve en implementeerbare maatregelen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0083784E" w:rsidR="00707025" w:rsidP="00707025" w:rsidRDefault="00707025" w14:paraId="01B6F2A6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0083784E" w:rsidR="00707025" w:rsidP="00707025" w:rsidRDefault="00707025" w14:paraId="6152AB10" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Economic</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...20 lines deleted...]
-      <w:r w:rsidR="00D92BA0">
+        <w:t>Tot slot</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0083784E" w:rsidR="00707025" w:rsidP="00707025" w:rsidRDefault="00707025" w14:paraId="3B796924" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De EBRD heeft afgelopen jaar opnieuw sterke financiële resultaten behaald. De netto-winst bedroeg afgelopen jaar 1,3 miljard euro. De Bank bevindt zich dus in een financieel goede positie waarin ook meer van de Bank gevraagd kan worden, vooral in Oekraïne. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0083784E" w:rsidR="00707025" w:rsidP="00707025" w:rsidRDefault="00707025" w14:paraId="3BC36C3C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0083784E" w:rsidR="00707025" w:rsidP="00707025" w:rsidRDefault="00707025" w14:paraId="531C11B0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Volgend op het besluit dat gouverneurs afgelopen jaar al namen om Benin, Ivoorkust en Nigeria operatieland te laten worden van Bank, hebben gouverneurs dit jaar hun steun bekrachtigd om ook Irak, Senegal en Kenia toe te laten als operatieland van de EBRD. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0083784E" w:rsidR="00707025" w:rsidP="0083784E" w:rsidRDefault="00707025" w14:paraId="76DF693F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0083784E" w:rsidR="00707025" w:rsidP="0083784E" w:rsidRDefault="0083784E" w14:paraId="73D58DB2" w14:textId="5A506285">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Financiën</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0083784E" w:rsidR="00707025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-[...266 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId8"/>
+    </w:p>
+    <w:p w:rsidRPr="0083784E" w:rsidR="0083784E" w:rsidP="0083784E" w:rsidRDefault="0083784E" w14:paraId="33CEE272" w14:textId="2606A485">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>E. Heinen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0083784E" w:rsidR="0083784E" w:rsidP="0083784E" w:rsidRDefault="0083784E" w14:paraId="6F4FDAB9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0083784E" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="49876978" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="0083784E" w:rsidR="006F53E6" w:rsidSect="004A158E">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2834" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1206BA79" w14:textId="77777777" w:rsidR="00F467BB" w:rsidRDefault="00F467BB">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="60FEDDDF" w14:textId="77777777" w:rsidR="007A340E" w:rsidRDefault="007A340E" w:rsidP="00707025">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="705A5E88" w14:textId="77777777" w:rsidR="00F467BB" w:rsidRDefault="00F467BB">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0E6F8953" w14:textId="77777777" w:rsidR="007A340E" w:rsidRDefault="007A340E" w:rsidP="00707025">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:altName w:val="Arial"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Verdana"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Cambria"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...10 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="24884226" w14:textId="77777777" w:rsidR="00707025" w:rsidRPr="00707025" w:rsidRDefault="00707025" w:rsidP="00707025">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="357C50A9" w14:textId="77777777" w:rsidR="00707025" w:rsidRPr="00707025" w:rsidRDefault="00707025" w:rsidP="00707025">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="16413822" w14:textId="77777777" w:rsidR="00707025" w:rsidRPr="00707025" w:rsidRDefault="00707025" w:rsidP="00707025">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A6BC8D9" w14:textId="77777777" w:rsidR="00F467BB" w:rsidRDefault="00F467BB">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="37052724" w14:textId="77777777" w:rsidR="007A340E" w:rsidRDefault="007A340E" w:rsidP="00707025">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D12065C" w14:textId="77777777" w:rsidR="00F467BB" w:rsidRDefault="00F467BB">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3E909CEA" w14:textId="77777777" w:rsidR="007A340E" w:rsidRDefault="007A340E" w:rsidP="00707025">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="34638BAC" w14:textId="77777777" w:rsidR="007D34D8" w:rsidRDefault="007D34D8" w:rsidP="007D34D8">
+    <w:p w14:paraId="7BFEBDE5" w14:textId="77777777" w:rsidR="00707025" w:rsidRPr="0083784E" w:rsidRDefault="00707025" w:rsidP="00707025">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00E35FF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083784E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E35FF4">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="0083784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken 2023/24, 36 550, nr. 1, p. 149; Kamerstukken 2023/24, 36 410, nr. 44, p. 2.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3622D46F" w14:textId="77777777" w:rsidR="00FB48D4" w:rsidRDefault="00F467BB">
-[...346 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="7C0D4BE6" w14:textId="77777777" w:rsidR="00707025" w:rsidRPr="00707025" w:rsidRDefault="00707025" w:rsidP="00707025">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="59FD5E8A" w14:textId="77777777" w:rsidR="00FB48D4" w:rsidRDefault="00F467BB">
-[...1451 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="31293616" w14:textId="77777777" w:rsidR="00892D3D" w:rsidRPr="00707025" w:rsidRDefault="00892D3D" w:rsidP="00707025">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...470 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="16393066" w14:textId="77777777" w:rsidR="00892D3D" w:rsidRPr="00707025" w:rsidRDefault="00892D3D" w:rsidP="00707025">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FB48D4"/>
-[...43 lines deleted...]
-    <w:rsid w:val="3A4FEF70"/>
+    <w:rsidRoot w:val="00707025"/>
+    <w:rsid w:val="00413BC1"/>
+    <w:rsid w:val="004A158E"/>
+    <w:rsid w:val="0067660D"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00707025"/>
+    <w:rsid w:val="007A340E"/>
+    <w:rsid w:val="0083784E"/>
+    <w:rsid w:val="00892D3D"/>
+    <w:rsid w:val="00C11ABF"/>
+    <w:rsid w:val="00DB4B92"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00FF4C4B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0A56A221"/>
-  <w15:docId w15:val="{CF5020ED-153D-4E49-BD6F-1BAB20222686}"/>
+  <w14:docId w14:val="54798DDF"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{A24712E8-4639-475D-85B2-CAD7465A05FA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3153,77 +963,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3248,75 +1058,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3351,55 +1161,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3470,979 +1280,832 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:pPr>
-[...6 lines deleted...]
-      <w:szCs w:val="18"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00707025"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00707025"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00707025"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00707025"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00707025"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00707025"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00707025"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00707025"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00707025"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Aanvraag ICT middelen producten tabel"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00707025"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00707025"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00707025"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00707025"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00707025"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00707025"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00707025"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00707025"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00707025"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...5 lines deleted...]
-    <w:name w:val="Aanvraagformulier ICT middelen Calibri"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00707025"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00707025"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...9 lines deleted...]
-    <w:name w:val="Aanvraagformulier ICT middelen Kop 1"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00707025"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00707025"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...10 lines deleted...]
-    <w:name w:val="Aanvraagformulier ICT middelen V8"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00707025"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00707025"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00707025"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00707025"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...211 lines deleted...]
-    </w:pPr>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00707025"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00707025"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00707025"/>
     <w:rPr>
       <w:b/>
-      <w:color w:val="682280"/>
-[...228 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
     <w:name w:val="Rubricering"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00707025"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:smallCaps/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...63 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardReferentiegegevens">
     <w:name w:val="Standaard_Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00707025"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardReferentiegegevensKop">
     <w:name w:val="Standaard_Referentiegegevens_Kop"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00707025"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardSlotzin">
     <w:name w:val="Standaard_Slotzin"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...18 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00707025"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...15 lines deleted...]
-    </w:tblPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelzonderranden">
     <w:name w:val="Tabel zonder randen"/>
-    <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00707025"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabeltekstStandaard">
-[...55 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00707025"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00707025"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="2"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002F0C95"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00707025"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="002F0C95"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00707025"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002F0C95"/>
+    <w:rsid w:val="00707025"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0049619A"/>
+    <w:rsid w:val="00707025"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0049619A"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00707025"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0049619A"/>
+    <w:rsid w:val="00707025"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0049619A"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00707025"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0083784E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4499,51 +2162,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4607,65 +2270,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4686,218 +2349,76 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1329</ap:Words>
-  <ap:Characters>7311</ap:Characters>
+  <ap:Words>1363</ap:Words>
+  <ap:Characters>7497</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>60</ap:Lines>
+  <ap:Lines>62</ap:Lines>
   <ap:Paragraphs>17</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8623</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8843</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-06-29T07:54:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...107 lines deleted...]
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>