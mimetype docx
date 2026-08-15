--- v0 (2026-06-30)
+++ v1 (2026-08-15)
@@ -1,5003 +1,808 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00C8007C" w:rsidP="006A7566" w:rsidRDefault="00C8007C" w14:paraId="341BBB94" w14:textId="77777777">
-[...20 lines deleted...]
-      <w:r w:rsidR="00212F06">
+    <w:p w:rsidRPr="007F7016" w:rsidR="007F7016" w:rsidRDefault="00A16FE8" w14:paraId="7C96A61D" w14:textId="0053E9B3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F7016">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F7016" w:rsidR="007F7016">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...23 lines deleted...]
-      <w:r w:rsidRPr="000E74E8">
+      <w:r w:rsidRPr="007F7016">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>140</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F7016" w:rsidR="007F7016">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007F7016" w:rsidR="007F7016">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Herziening Belastingstelsel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007F7016" w:rsidR="007F7016" w:rsidP="007F7016" w:rsidRDefault="007F7016" w14:paraId="4FF8B6FF" w14:textId="57CD76D0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F7016">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F7016">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...71 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="007F7016">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>852</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F7016">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007F7016">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Grondstoffenvoorzieningszekerheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007F7016" w:rsidR="007F7016" w:rsidP="00D31852" w:rsidRDefault="007F7016" w14:paraId="52061974" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F7016">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F7016" w:rsidR="00A16FE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>313</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F7016">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007F7016">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Financiën</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007F7016" w:rsidR="007F7016" w:rsidP="003857B8" w:rsidRDefault="007F7016" w14:paraId="097B19CF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F7016">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007F7016" w:rsidR="007F7016" w:rsidP="003857B8" w:rsidRDefault="007F7016" w14:paraId="5D43CEA7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F7016">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 29 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007F7016" w:rsidR="007F7016" w:rsidP="003857B8" w:rsidRDefault="007F7016" w14:paraId="6288E28F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007F7016" w:rsidR="003857B8" w:rsidP="003857B8" w:rsidRDefault="003857B8" w14:paraId="38229E51" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F7016">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met deze Kamerbrief informeer ik u, mede namens de minister van Klimaat en Groene Groei, of en zo ja hoe reparatie in Nederland voor de productgroepen textiel, elektrische en elektronische apparaten en meubels kan worden gestimuleerd met financiële prikkels. Hiermee wordt uitvoering gegeven aan de motie Grinwis c.s., die het kabinet verzoekt te onderzoeken op welke wijze de fiscaliteit effectief en goed uitvoerbaar zou kunnen bijdragen aan meer reparatie van huishoudelijke apparaten en andere relevante productgroepen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F7016">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
-[...44 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="007F7016">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het kabinet vindt het van belang om naast fiscaliteit, waar de motie zich op toespitst, ook breder naar mogelijke andere financiële instrumenten te kijken. Dat verschaft meer inzicht in hoe fiscaliteit zich tot andere typen instrumenten verhoudt binnen dit beleidsdomein. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007F7016" w:rsidR="003857B8" w:rsidP="003857B8" w:rsidRDefault="003857B8" w14:paraId="23205A93" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="003671F6" w:rsidR="006A7566" w:rsidP="006A7566" w:rsidRDefault="006A7566" w14:paraId="1D33CF24" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007F7016" w:rsidR="003857B8" w:rsidP="003857B8" w:rsidRDefault="003857B8" w14:paraId="2B3F8861" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003671F6">
-        <w:rPr>
+      <w:r w:rsidRPr="007F7016">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Manieren om reparatie </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Manieren om reparatie verder te bevorderen en rol financiële prikkels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007F7016" w:rsidR="003857B8" w:rsidP="003857B8" w:rsidRDefault="003857B8" w14:paraId="3F5FB5F3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">verder </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F7016">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De circulaire economie is een essentieel onderdeel van de Nederlandse klimaat- en grondstoffenstrategie richting 2050. Reparatie speelt hierin een sleutelrol, omdat het de levensduur van producten verlengt, hergebruik mogelijk maakt en de vraag naar nieuwe grondstoffen vermindert. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007F7016" w:rsidR="003857B8" w:rsidP="003857B8" w:rsidRDefault="003857B8" w14:paraId="55D3F468" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007F7016" w:rsidR="003857B8" w:rsidP="003857B8" w:rsidRDefault="003857B8" w14:paraId="3F541E69" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F7016">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om reparatie te bevorderen, zijn (tenminste) drie zaken nodig. Ten eerste moeten spullen zo ontworpen zijn dat ze (makkelijker) te repareren zijn. Ten tweede is een goede reparatie-infrastructuur nodig, met voldoende beschikbare vakmensen om de reparaties uit te voeren. Ten derde moet het voor consumenten makkelijk en aantrekkelijk zijn om spullen te laten repareren. Dit zijn dan ook de drie sporen waarlangs de huidige beleidsinzet voor reparatie is ingericht: (1) beter productontwerp, met name via ontwerpeisen op EU-niveau onder de Ecodesignregelgeving, (2) versterking van de reparatie-infrastructuur en -vakmanschap, bijvoorbeeld door aandacht voor reparatie in het onderwijs en het opzetten van een Nationaal Reparateursregister, en (3) consumenten stimuleren om hun producten te (laten) repareren, bijvoorbeeld door betere informatie voor consumenten en door reparatie goedkoper te maken. Voor meer details over de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F7016">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>recente beleidsinzet op de genoemde sporen wordt verwezen naar de Kamerbrief ‘reparatie in de circulaire economie’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F7016">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="007F7016">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de Kamerbrief over uitvoering van de motie Stoffer over reparatie en hergebruik van elektrische en elektronische apparatuur.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F7016">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007F7016" w:rsidR="003857B8" w:rsidP="003857B8" w:rsidRDefault="003857B8" w14:paraId="191F79D0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007F7016" w:rsidR="003857B8" w:rsidP="003857B8" w:rsidRDefault="003857B8" w14:paraId="6790E7F8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F7016">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Financiële prikkels kunnen aanvullend op het bestaande beleid binnen elk van deze thema’s bijdragen aan het aantrekkelijker maken van repareren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007F7016" w:rsidR="003857B8" w:rsidP="003857B8" w:rsidRDefault="003857B8" w14:paraId="3D1FF2E8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F7016">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze prikkels kunnen gericht zijn op het beprijzen van milieuschade om externe effecten te internaliseren in de productprijs. Andere prikkels kunnen het tijdelijk subsidiëren van de businesscase van circulaire diensten inhouden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007F7016" w:rsidR="003857B8" w:rsidP="003857B8" w:rsidRDefault="003857B8" w14:paraId="0DB671A5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>te bevorderen en rol financiële prikkels</w:t>
-[...4 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007F7016" w:rsidR="003857B8" w:rsidP="003857B8" w:rsidRDefault="003857B8" w14:paraId="2B3285BC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354662">
-[...135 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="007F7016">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>Verkenning financiële prikkels ter bevordering van reparatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007F7016" w:rsidR="003857B8" w:rsidP="003857B8" w:rsidRDefault="003857B8" w14:paraId="4C413904" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F7016">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ter uitvoering van de motie Grinwis is een verkenning uitgevoerd om mogelijk effectieve prikkels in kaart te brengen. Tijdens de verkenning is een rondetafelgesprek gevoerd met een brede vertegenwoordiging van maatschappelijke stakeholders over bestaande en mogelijke nieuwe fiscale en financiële instrumenten ter ondersteuning van reparatie en de circulaire economie. Hierbij is de aandacht gericht op de prioritaire productgroepen: textiel, elektrische en elektronische apparaten en meubels. Het overzicht van mogelijke maatregelen dat op basis van deze rondetafel is opgesteld, staat in bijlage 1 met daarbij een eerste beleidsappreciatie. Een samenvatting op hoofdlijnen van de inbreng van stakeholders treft u aan in bijlage 2. Een overzicht van partijen die aan de rondetafel hebben deelgenomen is opgenomen in bijlage 3.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007F7016" w:rsidR="003857B8" w:rsidP="003857B8" w:rsidRDefault="003857B8" w14:paraId="7D351F5F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007F7016" w:rsidR="003857B8" w:rsidP="003857B8" w:rsidRDefault="003857B8" w14:paraId="7A01864E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D3609E">
-        <w:rPr>
+      <w:r w:rsidRPr="007F7016">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Samenvattend zijn diverse maatregelen denkbaar, maar geldt steeds dat er nog veel onduidelijkheid is over de uitvoerbaarheid, doelmatigheid en doeltreffendheid van de genoemde ideeën. Dit is ook niet verwonderlijk, gelet op het ‘brainstorm’ karakter van de discussie die is gevoerd. Het vraagt echter wel om een nadere beschouwing van de ideeën voordat tot besluitvorming kan worden overgegaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007F7016" w:rsidR="003857B8" w:rsidP="003857B8" w:rsidRDefault="003857B8" w14:paraId="278A55D9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Verkenning </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007F7016" w:rsidR="003857B8" w:rsidP="003857B8" w:rsidRDefault="003857B8" w14:paraId="010C34E3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F7016">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>f</w:t>
-[...249 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:t xml:space="preserve">Vervolgstappen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007F7016" w:rsidR="003857B8" w:rsidP="003857B8" w:rsidRDefault="003857B8" w14:paraId="4C558DC7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F7016">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet ziet het potentieel van de financiële prikkels maar meent dat goed moet worden gekeken naar de doeltreffendheid, doelmatigheid en uitvoerbaarheid van deze instrumenten. Ook moeten de effecten op het streven naar vereenvoudiging van het belastingstelsel meegenomen worden. Hier zitten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F7016">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">spanningsvelden waarbij heldere keuzes moeten worden gemaakt. Daarbij is het van belang nadrukkelijk ook te kijken naar de verantwoordelijkheid van de branche en het potentieel van het instrument van de uitgebreide producentenverantwoordelijkheid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007F7016" w:rsidR="003857B8" w:rsidP="003857B8" w:rsidRDefault="003857B8" w14:paraId="092CF6AC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007F7016" w:rsidR="003857B8" w:rsidP="003857B8" w:rsidRDefault="003857B8" w14:paraId="1BB12533" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk231833474" w:id="0"/>
-      <w:r>
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="007F7016">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Met mijn collega van KGG wil ik kijken hoe we initiatieven op het vlak van reparatie en de circulaire economie kunnen vervlechten in de agenda van het kabinet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="0044026B">
-[...154 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId8"/>
+      <w:r w:rsidRPr="007F7016">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De Kamer wordt hier voor het einde van het jaar nader over geïnformeerd. In de tussentijd ziet het kabinet uit naar de verdere dialoog met de Kamer over dit thema. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007F7016" w:rsidR="007F7016" w:rsidP="007F7016" w:rsidRDefault="007F7016" w14:paraId="261551F4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007F7016" w:rsidR="007F7016" w:rsidP="007F7016" w:rsidRDefault="007F7016" w14:paraId="0ABB23DA" w14:textId="36DABB6D">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F7016">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Financiën,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007F7016" w:rsidR="003857B8" w:rsidP="007F7016" w:rsidRDefault="007F7016" w14:paraId="75ECDDFB" w14:textId="79CF2658">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F7016">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>E. Eerenberg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007F7016" w:rsidR="007F7016" w:rsidP="007F7016" w:rsidRDefault="007F7016" w14:paraId="5B978AB4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007F7016" w:rsidR="007F7016" w:rsidP="007F7016" w:rsidRDefault="007F7016" w14:paraId="3A5DADA1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="007F7016" w:rsidR="007F7016" w:rsidSect="00B2549B">
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2834" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05366DA4" w14:textId="77777777" w:rsidR="009D59A5" w:rsidRDefault="009D59A5">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7FDDB734" w14:textId="77777777" w:rsidR="00D429D2" w:rsidRDefault="00D429D2" w:rsidP="003857B8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B8311CD" w14:textId="77777777" w:rsidR="009D59A5" w:rsidRDefault="009D59A5">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="27F54130" w14:textId="77777777" w:rsidR="00D429D2" w:rsidRDefault="00D429D2" w:rsidP="003857B8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...21 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
+    <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5DA14EE1" w14:textId="77777777" w:rsidR="009D59A5" w:rsidRDefault="009D59A5">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="19B972CE" w14:textId="77777777" w:rsidR="00D429D2" w:rsidRDefault="00D429D2" w:rsidP="003857B8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30994CE5" w14:textId="77777777" w:rsidR="009D59A5" w:rsidRDefault="009D59A5">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1B437BE7" w14:textId="77777777" w:rsidR="00D429D2" w:rsidRDefault="00D429D2" w:rsidP="003857B8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="165C4E2D" w14:textId="77777777" w:rsidR="006A7566" w:rsidRPr="002B010C" w:rsidRDefault="006A7566" w:rsidP="006A7566">
+    <w:p w14:paraId="2D4ACFB8" w14:textId="77777777" w:rsidR="003857B8" w:rsidRPr="007F7016" w:rsidRDefault="003857B8" w:rsidP="003857B8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002B010C">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F7016">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002B010C">
-[...18 lines deleted...]
-        <w:t>812, nr. 95 (motie-Grinwis c.s.)</w:t>
+      <w:r w:rsidRPr="007F7016">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 36 812, nr. 95 (motie-Grinwis c.s.)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="6E2FDF33" w14:textId="77777777" w:rsidR="00DA71E0" w:rsidRDefault="00DA71E0" w:rsidP="00DA71E0">
+    <w:p w14:paraId="2A0F7E0B" w14:textId="77777777" w:rsidR="003857B8" w:rsidRPr="007F7016" w:rsidRDefault="003857B8" w:rsidP="003857B8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="002B010C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F7016">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002B010C">
-[...11 lines deleted...]
-        <w:t>Kamerstukken II 2024/25, 36 600 VII, nr. 78.</w:t>
+      <w:r w:rsidRPr="007F7016">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2024/25, 36 600 VII, nr. 78.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="3D9292FA" w14:textId="77777777" w:rsidR="00DA71E0" w:rsidRPr="002B010C" w:rsidRDefault="00DA71E0" w:rsidP="00DA71E0">
+    <w:p w14:paraId="2F632851" w14:textId="77777777" w:rsidR="003857B8" w:rsidRPr="007F7016" w:rsidRDefault="003857B8" w:rsidP="003857B8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002B010C">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F7016">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002B010C">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="007F7016">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 36 600 XII, nr. 78 </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...3627 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00491453"/>
-[...209 lines deleted...]
-    <w:rsid w:val="00FF133A"/>
+    <w:rsidRoot w:val="003857B8"/>
+    <w:rsid w:val="00325161"/>
+    <w:rsid w:val="003857B8"/>
+    <w:rsid w:val="00413BC1"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="007F7016"/>
+    <w:rsid w:val="0088249A"/>
+    <w:rsid w:val="00A16FE8"/>
+    <w:rsid w:val="00B2549B"/>
+    <w:rsid w:val="00D429D2"/>
+    <w:rsid w:val="00E675E3"/>
+    <w:rsid w:val="00E7400D"/>
+    <w:rsid w:val="00EA77C1"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6A114A05"/>
-  <w15:docId w15:val="{EE330895-FA12-4015-BD8F-8B991074EBE5}"/>
+  <w14:docId w14:val="6D5A20FB"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{931D5BC9-A202-4094-889E-EB5AC2EB38CC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5006,77 +811,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5101,75 +906,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5204,55 +1009,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -5323,1343 +1128,867 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:pPr>
-[...6 lines deleted...]
-      <w:szCs w:val="18"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="003857B8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003857B8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003857B8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003857B8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003857B8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003857B8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003857B8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003857B8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003857B8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...38 lines deleted...]
-      <w:b/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="003857B8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003857B8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003857B8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AanvraagformulierICTmiddelenV8">
-    <w:name w:val="Aanvraagformulier ICT middelen V8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003857B8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003857B8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003857B8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003857B8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003857B8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003857B8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...10 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="003857B8"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="003857B8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="003857B8"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="003857B8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="003857B8"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="003857B8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="003857B8"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="003857B8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="003857B8"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="003857B8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="003857B8"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
+    <w:name w:val="Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="003857B8"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:smallCaps/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardReferentiegegevens">
+    <w:name w:val="Standaard_Referentiegegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="003857B8"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardReferentiegegevensKop">
+    <w:name w:val="Standaard_Referentiegegevens_Kop"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="003857B8"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardSlotzin">
+    <w:name w:val="Standaard_Slotzin"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="003857B8"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...49 lines deleted...]
-    <w:rPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabelzonderranden">
+    <w:name w:val="Tabel zonder randen"/>
+    <w:rsid w:val="003857B8"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-    </w:rPr>
-[...545 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabeltekstStandaard">
-[...34 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Verdana7">
     <w:name w:val="Verdana 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="003857B8"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="140" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
-    </w:rPr>
-[...7 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="003857B8"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
     <w:name w:val="Witregel W1 (bodytekst)"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="003857B8"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="003857B8"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="2"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003857B8"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="003857B8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003857B8"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000E74E8"/>
+    <w:rsid w:val="003857B8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000E74E8"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="003857B8"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000E74E8"/>
+    <w:rsid w:val="003857B8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000E74E8"/>
-[...112 lines deleted...]
-    <w:unhideWhenUsed/>
+    <w:rsid w:val="003857B8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00EC7FBE"/>
-[...56 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="007F7016"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...234 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -6716,51 +2045,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -6824,65 +2153,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -6903,218 +2232,91 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>767</ap:Words>
-  <ap:Characters>4223</ap:Characters>
+  <ap:Words>791</ap:Words>
+  <ap:Characters>4351</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>35</ap:Lines>
-  <ap:Paragraphs>9</ap:Paragraphs>
+  <ap:Lines>36</ap:Lines>
+  <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Brief aan Eerste of Tweede Kamer - Kamerbrief financiële prikkels reparatie</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4981</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5132</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-06-26T12:19:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...107 lines deleted...]
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>