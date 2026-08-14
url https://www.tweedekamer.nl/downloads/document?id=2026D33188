--- v0 (2026-06-29)
+++ v1 (2026-08-14)
@@ -1,6184 +1,3435 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="002822CA" w:rsidR="00340ECA" w:rsidP="002822CA" w:rsidRDefault="00340ECA" w14:paraId="6F020A51" w14:textId="0C6FF01A"/>
-[...48 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00111A72" w:rsidR="00111A72" w:rsidRDefault="002D574F" w14:paraId="603AEA7E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>29515</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111A72" w:rsidR="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00111A72" w:rsidR="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00111A72" w:rsidR="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00111A72" w:rsidR="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aanpak regeldruk en administratieve lasten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111A72" w:rsidR="00111A72" w:rsidP="00111A72" w:rsidRDefault="00111A72" w14:paraId="0B0D1BCA" w14:textId="5B2C0513">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>501</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>minister van Economische Zaken en Klimaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111A72" w:rsidR="00111A72" w:rsidP="002D574F" w:rsidRDefault="00111A72" w14:paraId="3863D0F5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111A72" w:rsidR="00111A72" w:rsidP="002D574F" w:rsidRDefault="00111A72" w14:paraId="31BEF97C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 29 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="1A72D4FF" w14:textId="1A2FAAFA">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Ondernemers noemen regeldruk vaak als één van de grootste knelpunten in hun dagelijkse bedrijfsvoering. Hoewel de bedoelingen achter regels goed zijn – vaak ter bescherming van een gerechtvaardigd belang – kunnen ze in de praktijk te veel worden, ingewikkeld zijn of niet goed op elkaar aansluiten. Dit kost ondernemers tijd en geld, leidt tot frustraties en vermindert het plezier in het ondernemen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005F16E3" w:rsidR="00880641" w:rsidP="00880641" w:rsidRDefault="00880641" w14:paraId="2840F533" w14:textId="3656642A">
-[...12 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="4261F694" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Regelgeving is door de jaren heen opgebouwd tot een ingewikkeld bouwwerk. De onderzochte bedrijven uit de eerste twee sets MKB-indicatorbedrijvenonderzoeken</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F16E3">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="005F16E3">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> moeten gemiddeld voldoen aan 64 tot 93 wettelijke verplichtingen. Het merendeel hiervan is structureel van aard. De regeldrukkosten voor deze bedrijven variëren, afhankelijk van de omvang van het bedrijf en het type activiteiten, van €38.000 tot €494.000 per jaar.</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F16E3">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="005F16E3">
-[...77 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wat ondernemers aan regeldrukkosten kwijt zijn, kunnen zij niet besteden aan investeringen die nodig zijn voor de innovatie en groei van hun onderneming, terwijl juist dat belangrijk is voor een sterke en toekomstbestendige economie. Dit onderstreept de noodzaak om onnodige regeldruk te verminderen, zodat ondernemers zich weer kunnen richten op waar zij goed in zijn: ondernemen. Het kabinet zal zich gedurende de gehele regeerperiode met kracht inzetten om onnodige regeldruk te voorkomen en te verminderen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Met het oog op deze inzet heeft het kabinet de ministeriële Taskforce Slagvaardige Overheid ingericht die de noodzakelijke verandering aanjaagt en aanstuurt om met het gehele kabinet te werken aan het fundamenteel vereenvoudigen van beleid en regelgeving.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="433D7198" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voorkomen is beter dan genezen. Daarom toetsen we nieuwe wet- en regelgeving standaard vooraf op de gevolgen voor ondernemers. Hierbij nemen we in ogenschouw dat de gevolgen extra zwaar kunnen zijn voor het midden- en kleinbedrijf (mkb). Het Adviescollege Toetsing Regeldruk (ATR) speelt hierin een vaste rol en heeft recent een permanente status en een versterkt mandaat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>kleinbedrijf (mkb). Het Adviescollege Toetsing Regeldruk (ATR) speelt hierin een vaste rol en heeft recent een permanente status en een versterkt mandaat gekregen.</w:t>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t>gekregen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="005F16E3">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zo adviseert het ATR nu bijvoorbeeld ook over de Nederlandse beoordeling door het kabinet van nieuwe voorstellen van de Europese Commissie, want een groot deel van de regels heeft een Europese oorsprong. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005F16E3" w:rsidR="00880641" w:rsidP="00880641" w:rsidRDefault="00880641" w14:paraId="55D1B9F3" w14:textId="0196F98A">
-[...67 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="273BA84A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tegelijkertijd pakt dit kabinet de bestaande regeldruk voor ondernemers aan. In dit kader heeft het vorige kabinet zichzelf tot doel gesteld om vóór de zomer van 2026 500 regels te schrappen of te vereenvoudigen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="005F16E3">
-[...69 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Er is bewust gekozen voor een hoog ambitieniveau om álle departementen met regels voor ondernemers te activeren om een bijdrage te leveren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="36B3F114" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In deze brief informeer ik uw Kamer, mede namens de Staatssecretaris Koninkrijksrelaties en Slagvaardige Overheid, over de resultaten die het kabinet tot dusver heeft gerealiseerd. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005F16E3" w:rsidR="008A4E29" w:rsidP="008A4E29" w:rsidRDefault="008A4E29" w14:paraId="49F1D822" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="30347012" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Resultaat: concrete opbrengsten en een blijvende beweging</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005F16E3" w:rsidR="008A4E29" w:rsidP="008A4E29" w:rsidRDefault="008A4E29" w14:paraId="5DFD7953" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="66BC3A47" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="5E14AA88" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De regeldrukaanpak die sinds september vorig jaar is gestart, heeft tot dusver geleid tot een lijst van 403 geïnventariseerde regels van verschillende ministeries die reeds zijn aangepakt of waar momenteel aan wordt gewerkt. Bij 97 van deze regels is de regeldruk al verminderd. De complete lijst van 403 regels is opgenomen in de bijlage bij deze brief.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="59DEFD18" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="5AA06BD1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dat betekent dat we in minder dan een jaar tijd ruim 80% van deze ambitieuze doelstelling waar hebben kunnen maken. Vanzelfsprekend is dat niet voldoende. Tegelijkertijd merk ik op dat het stellen van het doel om 500 regels te schrappen of te vereenvoudigen een bredere beweging op gang heeft gebracht. Het is een bekende reflex van de politiek en de overheid om risico’s, vaak tot ver achter de komma, met regelgeving te trachten weg te mitigeren. Dat gaan we anders doen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Binnen het kabinet is een sterke wil de regeldruk voor ondernemers te verminderen en knelpunten aan te pakken. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het kabinet is niet alleen actief op zoek naar mogelijkheden om de lasten voor het bedrijfsleven als gevolg van bestaande wet- en regelgeving te verminderen, maar is zich ook bewuster van de gevolgen van nieuwe (zowel nationale als Europese) wet- en regelgeving. Het verminderen van regeldruk aan de achterkant heeft immers weinig effect als er aan de voorkant weer minstens zoveel regeldruk bijkomt. Daarnaast zullen a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lle bewindspersonen en hun departementen zich committeren aan concrete reductiedoelstellingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Hiermee zetten we belangrijke stappen in het verlagen van administratieve lasten en het vergroten van de ruimte voor ondernemerschap. Ik verwacht dat we voor het einde van het jaar meer dan 500 regels aanpakken om de regeldruk voor ondernemers effectief te verminderen. Hiermee beschouw ik de motie-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kisteman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (VVD)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> als afgedaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="5755128E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
-          <w:szCs w:val="18"/>
-[...502 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="75B5C56C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Onderstaand overzicht geeft de bijdrage per ministerie weer.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3398"/>
         <w:gridCol w:w="1931"/>
         <w:gridCol w:w="2190"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="005F16E3" w:rsidR="00D04D37" w:rsidTr="00672052" w14:paraId="7470E1F3" w14:textId="77777777">
+      <w:tr w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidTr="00E93360" w14:paraId="176EB5BB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3398" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005F16E3" w:rsidR="00880641" w:rsidP="00880641" w:rsidRDefault="00880641" w14:paraId="1EC9065B" w14:textId="77777777">
+          <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="00E93360" w:rsidRDefault="002D574F" w14:paraId="5963B964" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F16E3">
-              <w:rPr>
+            <w:r w:rsidRPr="00111A72">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Departement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1931" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005F16E3" w:rsidR="00880641" w:rsidP="00880641" w:rsidRDefault="00880641" w14:paraId="23E2EDB5" w14:textId="77777777">
+          <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="00E93360" w:rsidRDefault="002D574F" w14:paraId="61CC2697" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F16E3">
-              <w:rPr>
+            <w:r w:rsidRPr="00111A72">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t># regels geïnventariseerd</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005F16E3" w:rsidR="009906DD" w:rsidP="00880641" w:rsidRDefault="009906DD" w14:paraId="21059A1E" w14:textId="6E494968">
+          <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="00E93360" w:rsidRDefault="002D574F" w14:paraId="6FF152F5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2190" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005F16E3" w:rsidR="00880641" w:rsidP="00880641" w:rsidRDefault="00880641" w14:paraId="6EF62831" w14:textId="77777777">
+          <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="00E93360" w:rsidRDefault="002D574F" w14:paraId="1808749F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F16E3">
-              <w:rPr>
+            <w:r w:rsidRPr="00111A72">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t># regels reeds geschrapt of vereenvoudigd</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005F16E3" w:rsidR="009B7A35" w:rsidTr="009B7A35" w14:paraId="5F8EF3A6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidTr="00E93360" w14:paraId="26A96E29" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3398" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005F16E3" w:rsidR="009B7A35" w:rsidP="009B7A35" w:rsidRDefault="009B7A35" w14:paraId="32DBD0C8" w14:textId="7943FE63">
+          <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="00E93360" w:rsidRDefault="002D574F" w14:paraId="0D3E82BB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F16E3">
-[...2 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+            <w:r w:rsidRPr="00111A72">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>Ministerie van Economische Zaken en Klimaat (incl. het voormalige Ministerie van Klimaat en Groene Groei</w:t>
             </w:r>
-            <w:r w:rsidRPr="005F16E3">
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00111A72">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:footnoteReference w:id="6"/>
             </w:r>
-            <w:r w:rsidRPr="005F16E3">
-[...2 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+            <w:r w:rsidRPr="00111A72">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1931" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005F16E3" w:rsidR="009B7A35" w:rsidP="009B7A35" w:rsidRDefault="009B7A35" w14:paraId="35E5444D" w14:textId="11BA5D88">
+          <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="00E93360" w:rsidRDefault="002D574F" w14:paraId="3229F176" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F16E3">
-[...4 lines deleted...]
-              <w:t>8</w:t>
+            <w:r w:rsidRPr="00111A72">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">85 </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F16E3" w:rsidR="000A3FBF">
-[...4 lines deleted...]
-              <w:t>5</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="00E93360" w:rsidRDefault="002D574F" w14:paraId="0E21182F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00111A72">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12 </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F16E3">
-[...2 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidTr="00E93360" w14:paraId="4922997C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3398" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="00E93360" w:rsidRDefault="002D574F" w14:paraId="4CF3DF61" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00111A72">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Ministerie van Infrastructuur en Waterstaat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1931" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="00E93360" w:rsidRDefault="002D574F" w14:paraId="42CD66D4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00111A72">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">84 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="00E93360" w:rsidRDefault="002D574F" w14:paraId="5CEE9DA5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00111A72">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">43 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidTr="00E93360" w14:paraId="5C05C1BE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3398" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="00E93360" w:rsidRDefault="002D574F" w14:paraId="4F66FC05" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00111A72">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Ministerie van Sociale Zaken en Werkgelegenheid</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1931" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="00E93360" w:rsidRDefault="002D574F" w14:paraId="3CDF1AB7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00111A72">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">72 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="00E93360" w:rsidRDefault="002D574F" w14:paraId="5610C295" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00111A72">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidTr="00E93360" w14:paraId="2AA89F1A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3398" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="00E93360" w:rsidRDefault="002D574F" w14:paraId="63E67A47" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00111A72">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Ministerie van Financiën</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00111A72">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:footnoteReference w:id="7"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1931" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="00E93360" w:rsidRDefault="002D574F" w14:paraId="1BEDD0FC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00111A72">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">51 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="00E93360" w:rsidRDefault="002D574F" w14:paraId="0D770933" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00111A72">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidTr="00E93360" w14:paraId="3D5F71D9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3398" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="00E93360" w:rsidRDefault="002D574F" w14:paraId="21EC7D6B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00111A72">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Ministerie van Justitie en Veiligheid</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1931" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="00E93360" w:rsidRDefault="002D574F" w14:paraId="0894249A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00111A72">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="00E93360" w:rsidRDefault="002D574F" w14:paraId="364CDA4C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00111A72">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidTr="00E93360" w14:paraId="65107C64" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3398" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="00E93360" w:rsidRDefault="002D574F" w14:paraId="119F5C50" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00111A72">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Ministerie van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1931" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="00E93360" w:rsidRDefault="002D574F" w14:paraId="29A531AB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00111A72">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="00E93360" w:rsidRDefault="002D574F" w14:paraId="416F4756" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00111A72">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidTr="00E93360" w14:paraId="44B09D47" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3398" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="00E93360" w:rsidRDefault="002D574F" w14:paraId="4480F37A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00111A72">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Ministerie van Volksgezondheid, Welzijn en Sport</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1931" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="00E93360" w:rsidRDefault="002D574F" w14:paraId="22095F6C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00111A72">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="00E93360" w:rsidRDefault="002D574F" w14:paraId="5C9E6C61" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00111A72">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidTr="00E93360" w14:paraId="71F3092B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3398" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="00E93360" w:rsidRDefault="002D574F" w14:paraId="468E970B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00111A72">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Ministerie van Binnenlandse Zaken en Koninkrijksrelaties (incl. het voormalige Ministerie van Volkshuisvesting en Ruimtelijke Ordening</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00111A72">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:footnoteReference w:id="8"/>
+            </w:r>
+            <w:r w:rsidRPr="00111A72">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1931" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="00E93360" w:rsidRDefault="002D574F" w14:paraId="67454A33" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00111A72">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00111A72">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:footnoteReference w:id="9"/>
+            </w:r>
+            <w:r w:rsidRPr="00111A72">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2190" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005F16E3" w:rsidR="009B7A35" w:rsidP="009B7A35" w:rsidRDefault="009B7A35" w14:paraId="377A07ED" w14:textId="0C425C33">
+          <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="00E93360" w:rsidRDefault="002D574F" w14:paraId="683C721F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:b/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F16E3">
-[...529 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+            <w:r w:rsidRPr="00111A72">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005F16E3" w:rsidR="009B7A35" w:rsidTr="00672052" w14:paraId="21DDF8DC" w14:textId="77777777">
+      <w:tr w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidTr="00E93360" w14:paraId="7522F8C8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3398" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005F16E3" w:rsidR="009B7A35" w:rsidP="009B7A35" w:rsidRDefault="009B7A35" w14:paraId="75C002B7" w14:textId="77777777">
+          <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="00E93360" w:rsidRDefault="002D574F" w14:paraId="13B3A4C5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F16E3">
-[...2 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+            <w:r w:rsidRPr="00111A72">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>Ministerie van Onderwijs, Cultuur en Wetenschap</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1931" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005F16E3" w:rsidR="009B7A35" w:rsidP="009B7A35" w:rsidRDefault="009B7A35" w14:paraId="62352C73" w14:textId="3E98997A">
+          <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="00E93360" w:rsidRDefault="002D574F" w14:paraId="6DC4CDA4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F16E3">
-[...2 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+            <w:r w:rsidRPr="00111A72">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2190" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005F16E3" w:rsidR="009B7A35" w:rsidP="009B7A35" w:rsidRDefault="009B7A35" w14:paraId="2CF72F4A" w14:textId="1BD96D38">
+          <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="00E93360" w:rsidRDefault="002D574F" w14:paraId="3211EFA2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:cs="Calibri"/>
                 <w:highlight w:val="yellow"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F16E3">
-[...2 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+            <w:r w:rsidRPr="00111A72">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005F16E3" w:rsidR="009B7A35" w:rsidTr="00672052" w14:paraId="7EC9AFD6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidTr="00E93360" w14:paraId="57CF8213" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3398" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005F16E3" w:rsidR="009B7A35" w:rsidP="009B7A35" w:rsidRDefault="009B7A35" w14:paraId="6ACAA1D7" w14:textId="630E950E">
+          <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="00E93360" w:rsidRDefault="002D574F" w14:paraId="59AF162D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F16E3">
-[...2 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+            <w:r w:rsidRPr="00111A72">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>Ministerie van Buitenlandse Zaken</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1931" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005F16E3" w:rsidR="009B7A35" w:rsidP="009B7A35" w:rsidRDefault="009B7A35" w14:paraId="7AAFA6EB" w14:textId="58653F08">
+          <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="00E93360" w:rsidRDefault="002D574F" w14:paraId="2CF2B090" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F16E3">
-[...2 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+            <w:r w:rsidRPr="00111A72">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2190" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005F16E3" w:rsidR="009B7A35" w:rsidP="009B7A35" w:rsidRDefault="009B7A35" w14:paraId="3FA38247" w14:textId="17965AA5">
+          <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="00E93360" w:rsidRDefault="002D574F" w14:paraId="756C5395" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:cs="Calibri"/>
                 <w:highlight w:val="yellow"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F16E3">
-[...2 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+            <w:r w:rsidRPr="00111A72">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005F16E3" w:rsidR="009B7A35" w:rsidTr="00672052" w14:paraId="049ACB3C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidTr="00E93360" w14:paraId="304F3982" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3398" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005F16E3" w:rsidR="009B7A35" w:rsidP="009B7A35" w:rsidRDefault="009B7A35" w14:paraId="5BA0D4A1" w14:textId="77777777">
+          <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="00E93360" w:rsidRDefault="002D574F" w14:paraId="4EBDF1FC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F16E3">
-              <w:rPr>
+            <w:r w:rsidRPr="00111A72">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Totaal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1931" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005F16E3" w:rsidR="009B7A35" w:rsidP="009B7A35" w:rsidRDefault="009B7A35" w14:paraId="440A13FB" w14:textId="77AE211D">
+          <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="00E93360" w:rsidRDefault="002D574F" w14:paraId="67F93DA4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F16E3">
-              <w:rPr>
+            <w:r w:rsidRPr="00111A72">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">403 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2190" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005F16E3" w:rsidR="009B7A35" w:rsidP="009B7A35" w:rsidRDefault="009B7A35" w14:paraId="51AD68D0" w14:textId="2985162C">
+          <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="00E93360" w:rsidRDefault="002D574F" w14:paraId="5FBEA866" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F16E3">
-              <w:rPr>
+            <w:r w:rsidRPr="00111A72">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">97 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="005F16E3" w:rsidR="00880641" w:rsidP="00880641" w:rsidRDefault="00880641" w14:paraId="41735DD7" w14:textId="77777777">
-[...22 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="6A5DEBA4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="3025F45B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regels zijn verplichtingen, verboden of normen waaraan ondernemingen moeten voldoen. Daaronder vallen zowel concrete eisen – zoals het verstrekken van gegevens of het uitvoeren van metingen – als open normen die vragen om naleving en verantwoording. Deze regels kunnen onderdeel zijn van een wet, een algemene maatregel van bestuur, een ministeriële regeling, Europese verordeningen en (wet- en regelgeving ter implementatie van) richtlijnen of gaan om beleidsregels (ook van onder meer toezichthouders). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005F16E3" w:rsidR="00F53EE0" w:rsidP="00880641" w:rsidRDefault="00880641" w14:paraId="4DB784FE" w14:textId="097BACAA">
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="3B1C119D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...7 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Een regel staat op de lijst als het kabinet vóór de zomer van 2026 voor deze regel stappen heeft gezet om regeldruk te verminderen (vanaf 1 januari 2025).</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F16E3">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
-      <w:r w:rsidRPr="005F16E3">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Regelgeving is namelijk niet zomaar aangepast. Bij het schrappen of aanpassen van regels moet hetzelfde wetgevingsproces worden doorlopen als voor het maken van regels.</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F16E3">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F16E3">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Voor een aanzienlijk deel van de regels is de regeldrukvermindering inmiddels wel al gerealiseerd. Via de regeldrukteller op de Regeldrukmonitor</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F16E3">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
-      <w:r w:rsidRPr="005F16E3">
-[...17 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wordt de voortgang hiervan weergegeven, zodat voor ondernemers inzichtelijk is waar zij al effect kunnen merken. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Voor de regels waarvoor de regeldrukvermindering nog niet is gerealiseerd, zetten de verschillende departementen zich volop in om de lasten voor ondernemers ook op deze terreinen zo snel mogelijk terug te dringen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005F16E3" w:rsidR="00880641" w:rsidP="00880641" w:rsidRDefault="00880641" w14:paraId="73820B16" w14:textId="634B14B6">
-[...12 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="3EDC839C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bij de selectie van regels die geschrapt of vereenvoudigd worden, is steeds een zorgvuldige afweging gemaakt tussen enerzijds het doel en het effect van een regel en anderzijds de regeldruk die daarmee gepaard gaat. De bedoeling is immers niet dat de vermindering van regeldruk ten koste gaat van wezenlijke beleidsdoelen, zoals de bescherming van mens en milieu, de bescherming van werknemers en de veiligheid. Dit betekent echter niet dat regelgeving die belangrijke beleidsdoelen dient, per definitie niet minder belastend kan worden ingericht. Uitgangspunt is daarom dat dezelfde beleidsdoelen die aan deze regels ten grondslag liggen worden gerealiseerd, maar dan met minder regeldruk. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005F16E3" w:rsidR="00880641" w:rsidP="00880641" w:rsidRDefault="00880641" w14:paraId="5EF04413" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="2CB1CDC4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Concrete voorbeelden van regeldrukvermindering</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005F16E3" w:rsidR="00880641" w:rsidP="00880641" w:rsidRDefault="002958EE" w14:paraId="42707B1F" w14:textId="35F294FF">
-[...10 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="3C2FA6BB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Een regel staat niet zomaar op de lijst; een regel staat alleen op de lijst als de regeldruk daadwerkelijk af zal gaan nemen. </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F16E3" w:rsidR="00880641">
-[...138 lines deleted...]
-    <w:p w:rsidRPr="005F16E3" w:rsidR="003B20AF" w:rsidP="003B20AF" w:rsidRDefault="003B20AF" w14:paraId="15FCD086" w14:textId="77777777">
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Regeldrukvermindering wordt niet alleen gerealiseerd door middel van het schrappen van regels, maar ook door regels te vereenvoudigen, lastenluwer uitvoerbaar te maken, te digitaliseren en door bestaande verplichtingen beter op elkaar af te stemmen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="0B1C1533" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De eerder genoemde aantallen geven een belangrijke indicatie dat er stappen worden gezet. Uiteindelijk gaat het er echter om dat ondernemers daadwerkelijk merken dat de regeldruk vermindert. Hieronder geef ik daarom graag enkele voorbeelden van regels op de lijst waarvan de regeldruk voor ondernemers al merkbaar is verminderd, of waarvan zij de effecten in de nabije toekomst kunnen gaan merken:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="4F660105" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De Minister van Klimaat en Groene Groei is voornemens het verbod op het gebruik van wegwerpbekers en -bakjes die plastic bevatten specifiek voor consumptie ter plaatse op tankstations, vliegvelden en treinstations te schrappen. Voor deze locaties gelden voortaan de regels voor consumptie voor onderweg. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005F16E3" w:rsidR="009D632E" w:rsidP="00124525" w:rsidRDefault="009D632E" w14:paraId="367EB73A" w14:textId="3AF06EF8">
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="1741FF33" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...23 lines deleted...]
-    <w:p w:rsidRPr="005F16E3" w:rsidR="00124525" w:rsidP="00124525" w:rsidRDefault="00124525" w14:paraId="3E144559" w14:textId="553D94B5">
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Minister van Sociale Zaken en Werkgelegenheid werkt aan de vereenvoudiging van het verlofstelsel door het begrijpelijker en eenvoudiger te maken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="59E80DF5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De Staatssecretaris van Infrastructuur en Waterstaat zondert organisaties tot 250 werknemers uit van het jaarlijks rapporteren over zakelijke en woon-werk mobiliteit van hun werknemers.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005F16E3" w:rsidR="00212EDC" w:rsidP="005773D6" w:rsidRDefault="00212EDC" w14:paraId="65E96EA6" w14:textId="77777777">
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="366C6651" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Zelf werk ik aan een wetsvoorstel voor het indexeren en verhogen van de omzetdrempels voor concentratiemeldingen, wat naar verwachting zal leiden tot een aanzienlijke afname van het aantal verplichte meldingen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005F16E3" w:rsidR="0021619B" w:rsidP="00331E38" w:rsidRDefault="0021619B" w14:paraId="73D58AC1" w14:textId="2AF8A89A">
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="779E03FE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">kader van de nieuwe </w:t>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Minister van Financiën en de Minister van Justitie en Veiligheid zijn in het kader van de nieuwe </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005F16E3">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>antiwitwasaanpak</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005F16E3">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, samen met de poortwachters, bezig om de toepassing en uitvoering van de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005F16E3">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>antiwitwasregels</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005F16E3">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> meer </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005F16E3">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>risicogebaseerd</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005F16E3">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> vorm te geven. De regelgeving zelf biedt voldoende ruimte voor een </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005F16E3">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>risicogebaseerde</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005F16E3">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> toepassing, daar dient alleen gebruik van gemaakt te worden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005F16E3" w:rsidR="002204D2" w:rsidP="005773D6" w:rsidRDefault="002204D2" w14:paraId="71FE9B32" w14:textId="043CEAE2">
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="040C2DEC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De Staatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur werkt aan het schrappen van de verplichting voor dierenpensions en dierenasielen om kopieën van vaccinatiebewijzen van dieren gedurende twee jaar na het vertrek van de dieren te bewaren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005F16E3" w:rsidR="00BA6616" w:rsidP="00AF6142" w:rsidRDefault="00BA6616" w14:paraId="4CD83D27" w14:textId="3AFC01D1">
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="624A79F1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Het CBS verkleint de selectie van bedrijven voor de statistiek Internationale Handel in Goederen Import met een kwart, waardoor 1800 bedrijven voor deze statistiek geen formulier meer hoeven in te vullen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005F16E3" w:rsidR="008C06A3" w:rsidP="008C06A3" w:rsidRDefault="008C06A3" w14:paraId="39E27AD5" w14:textId="4C9009E4">
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="5E351021" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...9 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De Minister van Volkshuisvesting en Ruimtelijke Ordening heeft de grens voor de OOB-status verhoogd van 5.000 naar 20.000 verhuureenheden (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005F16E3">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>vhe</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005F16E3">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>), waardoor circa 124 woningcorporaties hun OOB-status verliezen. Zij hebben hierdoor flink minder administratieve lasten en accountantskosten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005F16E3" w:rsidR="00DF7417" w:rsidP="00CE26B7" w:rsidRDefault="00124525" w14:paraId="32052730" w14:textId="534263D6">
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="34B8AC50" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...142 lines deleted...]
-        <w:t xml:space="preserve">regels. Zo onderzoeken de ministeries van VWS en </w:t>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verder is het goed om te vermelden dat verschillende departementen werken aan het vereenvoudigen van de aanvraagprocedures voor diverse subsidieregelingen, waaronder de WBSO. De Minister van Financiën is tegelijkertijd bezig met de aanpassing van het Uniform Subsidiekader. Door de grensbedragen voor het vaststellen van subsidies op te hogen, zal er minder vaak een accountantscontrole nodig zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="2BB7493D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast werken verschillende departementen aan vereenvoudigingen die niet direct zichtbaar zijn in deze lijst met 403 regels. Zo onderzoeken de ministeries van VWS en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005F16E3">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>JenV</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005F16E3">
-[...20 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bijvoorbeeld of het mogelijk is de bijschrijfplicht lastenluwer in te richten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="31816A46" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Van knelpunten naar concrete oplossingen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005F16E3" w:rsidR="00880641" w:rsidP="00880641" w:rsidRDefault="00880641" w14:paraId="2916560E" w14:textId="77777777">
-[...39 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="4CD6D359" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De uitkomsten van de negen MKB-indicatorbedrijvenonderzoeken zijn een belangrijke bron van informatie voor potentieel aan te passen regels. Deze onderzoeken geven inzicht in de regelgeving die ondernemers in de praktijk als meest knellend ervaren. De uitkomsten van deze onderzoeken zijn zorgvuldig geanalyseerd, waarna de verantwoordelijke departementen hebben verkend welke van deze regels op dit moment binnen deze aanpak konden worden meegenomen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="6876E7F4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dit heeft geleid tot concrete stappen of, in het geval van Europese wet- en regelgeving, tot Nederlandse inzet voor regeldrukvermindering in Europa op uiteenlopende terreinen, waaronder de energiebesparingsplicht; anti-witwasregels; informatieverstrekking over duurzaamheid in de financiële sector; re-integratie van een zieke werknemer; meldingen omtrent ziekte van werknemers aan het UWV; </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F16E3" w:rsidR="00210F64">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">verplichtingen voor het werken met gefluoreerde broeikasgassen </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F16E3" w:rsidR="00504C6F">
-[...82 lines deleted...]
-    <w:p w:rsidRPr="005F16E3" w:rsidR="00880641" w:rsidP="00880641" w:rsidRDefault="00880641" w14:paraId="72941DD4" w14:textId="77777777">
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(F-gassen); het indelen en etiketteren van chemische mengsels; het identificeren, beheersen en monitoren van voedselveiligheidsrisico’s; het voldoen aan regels omtrent online verkoop; het ter beschikking stellen van informatie en etikettering over het energiegebruik van personenauto's afkomstig van de leverancier, en uitvragen door het CBS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="34AD67B0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De MKB-indicatorbedrijvenonderzoeken zijn echter niet de enige bron geweest op basis waarvan de lijst van 403 regels tot stand is gekomen. Ook heeft het kabinet hiervoor geluisterd naar andere signalen uit de praktijk, middels:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="7B6FA1ED" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...8 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>directe input van brancheorganisaties en ondernemers;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005F16E3" w:rsidR="00880641" w:rsidP="00880641" w:rsidRDefault="00880641" w14:paraId="374950EB" w14:textId="77777777">
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="04A3FCE2" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...8 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>signalen van het ATR, waaronder negatieve adviezen bij voorstellen voor wet- en regelgeving van de afgelopen acht jaar;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005F16E3" w:rsidR="00880641" w:rsidP="00880641" w:rsidRDefault="00880641" w14:paraId="12B20770" w14:textId="77777777">
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="22292047" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...8 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">evaluaties van bestaande wet- en regelgeving. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005F16E3" w:rsidR="00880641" w:rsidP="00880641" w:rsidRDefault="00880641" w14:paraId="7EEED113" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="1EC803C9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00111A72" w:rsidR="00111A72" w:rsidRDefault="00111A72" w14:paraId="1A08BD89" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...212 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="7A45EE23" w14:textId="12852C7F">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Inzet in Europa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="67CDB6CA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Veel regelgeving voor ondernemers komt uit Europa. Het kabinet zet zich ervoor in dat nieuwe Europese wet- en regelgeving zo lastenluw mogelijk wordt geïmplementeerd. Zo werkt de Minister van Financiën bijvoorbeeld samen met de Minister van Justitie en Veiligheid aan een lastenluwe implementatie van het EU AML-pakket. Op 24 maart 2025 is de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bedrijfseffectentoets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> onder andere op dit punt aangepast.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bedrijfseffectentoets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is een verplichte kwaliteitseis binnen het Beleidskompas die de gevolgen van voorgenomen regelgeving voor bedrijven in kaart brengt. Het doel is om waar mogelijk regeldruk te beperken, effecten op marktwerking en innovatie inzichtelijk te maken en te zoeken naar minder belastende alternatieven. In de toelichting bij de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bedrijfseffectentoets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en in Aanwijzing 9.5 uit de Aanwijzingen voor de regelgeving</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) is uitgelegd dat de overheid het uitgangspunt hanteert dat Europese regelgeving die ruimte laat voor nationale beleidsruimte ‘lastenluw’ moet worden geïmplementeerd, dat wil zeggen met zo min mogelijk lasten voor bedrijven. Lastenluwe implementatie betekent dat Nederland geen strengere eisen stelt dan strikt noodzakelijk op grond van de Europese afspraken, niet vooruitloopt op Europese regelgeving die nog in voorbereiding is en eventuele verlichtende vrijstellingsopties (lidstaatopties) die een richtlijn of verordening biedt maximaal benut. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...13 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Verder is het de ambitie van het kabinet om bestaande, onnodige nationale koppen op Europese regels te schrappen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...372 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="59EA49CF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hiernaast zet het kabinet zich ook op Europees niveau actief in voor het voorkomen van onnodige regeldruk in nieuwe regelgeving en voor het verminderen van bestaande onnodige regeldruk via de ambitieuze vereenvoudigingsagenda van de Europese Commissie, bestaande uit onder andere de EU-omnibussen. Daarbovenop doet het kabinet zelf voorstellen voor regeldrukvermindering en trekt het hierbij op met andere lidstaten, bijvoorbeeld via non-papers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="0C1E6FA8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Niet voor alle regels op de lijst die voortkomen uit de EU konden vóór de zomer van 2026 zichtbare resultaten worden gerealiseerd, aangezien deze trajecten vaak meer tijd vergen. De regels waarvoor het kabinet al heeft besloten dat Nederland zich inzet tijdens EU-onderhandelingen op schrappen of vereenvoudigen, zijn opgenomen in de lijst. De Nederlandse inzet is gebruikelijk vastgelegd in een BNC-fiche.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="06AE3143" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hoe verder?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="63A497C7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De inzet van het kabinet op het voorkomen van nieuwe regeldruk en het reduceren van bestaande regeldruk heeft ertoe geleid dat de regeldrukkosten als gevolg van nationale wet- en regelgeving in de afgelopen twee jaar met ruim 28 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>miljoen euro zijn afgenomen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit is een belangrijke stap, maar we moeten meer doen voor ondernemers. Veel regels maken deel uit van complexe (Europese) systemen en kunnen niet eenvoudig afzonderlijk worden aangepast of geschrapt. Het aanpakken van dergelijke regelgeving vraagt daarom meer tijd. Met de resultaten die het kabinet tot nu toe heeft bereikt, is een belangrijke basis gelegd. Het kabinet is vastbesloten deze koers voort te zetten en hierop door te bouwen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="3C5F8F3A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="3906670F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In dat kader heeft het kabinet zichzelf het ambitieuze doel gesteld om jaarlijks minimaal 500 regels te schrappen of te vereenvoudigen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
+      </w:r>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Alle bewindspersonen en hun departementen krijgen hiervoor concrete reductiedoelstellingen, gecoördineerd door de Taskforce Slagvaardige </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Overheid, die vóór 1 oktober zullen worden vastgesteld. Medeoverheden, toezichthouders, uitvoeringsorganisaties, en andere betrokken partijen krijgen ook een rol in de vereenvoudigingsopgave op hun werkterrein. Tot op heden richtte deze aanpak zich uitsluitend op regels voor het bedrijfsleven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Er moet echter een forse slag worden geslagen in het vereenvoudigen of schrappen van onnodig ingewikkelde regels voor zowel bedrijven als mensen en professionals. Minstens de helft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van de regels zal nog altijd gericht zijn op het schrappen of vereenvoudigen van regels voor bedrijven. De verantwoordelijkheid voor de coördinatie van de vereenvoudigingsopgave en daarmee ook voor de coördinatie van deze jaarlijkse doelstelling gaat over naar de Staatssecretaris Koninkrijksrelaties en Slagvaardige Overheid. Hij zal uw Kamer voortaan informeren over de voortgang van deze aanpak. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="45AC6CC3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="02D5452B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook via andere wegen wordt gewerkt aan het fundamenteel vereenvoudigen van beleid en regelgeving. Zo komt het kabinet met een jaarlijkse Vereenvoudigingswet. Via deze wet kunnen vereenvoudigingen, waaronder regeldrukvermindering, versneld worden gerealiseerd. Het schrappen of vereenvoudigen van regels om de regeldruk te verminderen, kan daarmee ook onderdeel zijn van de Vereenvoudigingswet, voor zover deze vereenvoudigingen wijziging op wetsniveau vergen. Uw Kamer wordt via een separate brief geïnformeerd over deze wet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="4ACB2B4F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vereenvoudiging en regeldrukreductie moeten een substantiële taak van alle bewindspersonen en hun departementen worden. De Staatssecretaris Koninkrijksrelaties en Slagvaardige Overheid zal uw Kamer in een separate brief informeren over de bredere vereenvoudigingsaanpak. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="6F494160" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="685E0240" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Regeldrukvermindering voor ondernemers: een blijvende opgave</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005F16E3" w:rsidR="00880641" w:rsidP="00880641" w:rsidRDefault="00880641" w14:paraId="32DB5A33" w14:textId="5BC853A9">
-[...34 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="79892D2F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als Minister van EZK blijf ik verantwoordelijk voor het verminderen van de regeldruk voor het bedrijfsleven. Ik zal mij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">samen met de Staatssecretaris Koninkrijksrelaties en Slagvaardige Overheid </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F16E3">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">blijven inzetten om knelpunten die ondernemers ervaren weg te nemen, zodat zij in de praktijk merken dat de regeldruk afneemt en zij meer tijd overhouden om te ondernemen. </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F16E3" w:rsidR="001F259B">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...147 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik roep ook uw Kamer op om ons in deze aanpak te steunen en om hier in al uw commissies aandacht voor te hebben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="1E975F69" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De doelstelling om jaarlijks 500 regels te schrappen of te vereenvoudigen is geen doel op zich. Het gaat ons om het resultaat: minder regeldruk voor ondernemers in de praktijk. Het is goed om te zien dat de aanpak die het vorige kabinet in september heeft ingezet echt een beweging op gang heeft gebracht. In dit proces is ook kennis opgedaan over hoe regeldruk structureel aangepakt kan worden. Die lessen nemen we mee naar de volgende fase. Want we willen niet alleen minder regels, maar vooral regels die minder belastend zijn voor ondernemers. Daarom hebben we twee weken geleden met werkgeversorganisaties afgesproken dat we in de komende maanden samen met hen een traject vormgeven om nog intensiever samen te werken aan het reduceren van regeldruk, op een wijze die voor hun achterban het meest impactvol is. We richten ons daarmee niet alleen op aantallen, maar richten ons samen met de werkgeversorganisaties op impact.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="3033F206" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="53D89078" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ATR ondersteunt deze samenwerking aan de hand van het meldpunt regeldruksignalen. Hier is het mogelijk voor ondernemers (en mensen en professionals) om samen met de werkgever- of brancheorganisatie een melding te doen over onnodig belastende regels en verplichtingen van de overheid. Gaat het om nationale regelgeving die meer ondernemers raakt, dan kan het ATR het kabinet adviseren over hoe de regelgeving vereenvoudigd kan worden. Daarnaast kan via het contactformulier op de Regeldrukmonitor rechtstreeks contact worden opgenomen met mijn departement. Verder voer ik nieuwe MKB-indicatorbedrijvenonderzoeken uit om knelpunten beter in beeld te brengen en gerichter aan te pakken. Zo komen op korte termijn de uitkomsten beschikbaar van de onderzoeken naar de sectoren Groene en Circulaire bedrijvigheid, Maritiem en Schoonmaak. Hiermee blijf ik het overzicht houden over signalen van knellende regels en worden signalen uit de praktijk actief betrokken bij de verdere vermindering van regeldruk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="362B1F97" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="2F67AF16" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De eerste belangrijke stappen zijn gezet om regeldruk te verminderen. Het kabinet blijft zich inzetten om knelpunten die ondernemers ervaren aan te pakken en zoveel mogelijk regels te vereenvoudigen of te schrappen, zodat ondernemers in de praktijk merken dat regeldruk afneemt en ze minder tijd kwijt zijn aan de verplichtingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="00111A72" w:rsidRDefault="00111A72" w14:paraId="6ACC5409" w14:textId="12B79AAD">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111A72" w:rsidR="002D574F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Economische Zaken en Klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F16E3" w:rsidR="00AC0CB9">
-[...238 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+    </w:p>
+    <w:p w:rsidRPr="00111A72" w:rsidR="00111A72" w:rsidP="00111A72" w:rsidRDefault="00111A72" w14:paraId="2BC0699A" w14:textId="0F047A98">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">H.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Herbert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111A72" w:rsidR="00111A72" w:rsidP="00111A72" w:rsidRDefault="00111A72" w14:paraId="5B1410CB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00111A72" w:rsidR="002D574F" w:rsidP="002D574F" w:rsidRDefault="002D574F" w14:paraId="3BC0D083" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00111A72" w:rsidR="004E5D09" w:rsidRDefault="004E5D09" w14:paraId="6F0BF326" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00111A72" w:rsidR="004E5D09" w:rsidSect="002D574F">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12234859" w14:textId="77777777" w:rsidR="00971471" w:rsidRDefault="00971471">
+    <w:p w14:paraId="43D2A5DD" w14:textId="77777777" w:rsidR="004456D5" w:rsidRDefault="004456D5" w:rsidP="002D574F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E9B41B1" w14:textId="77777777" w:rsidR="00971471" w:rsidRDefault="00971471"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="48352C5F" w14:textId="77777777" w:rsidR="00971471" w:rsidRDefault="00971471">
+    <w:p w14:paraId="2A0EC1BA" w14:textId="77777777" w:rsidR="004456D5" w:rsidRDefault="004456D5" w:rsidP="002D574F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF4175F" w14:textId="77777777" w:rsidR="00971471" w:rsidRDefault="00971471"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="39D7FC65" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="428F5EC7" w14:textId="77777777" w:rsidR="002D574F" w:rsidRPr="002D574F" w:rsidRDefault="002D574F" w:rsidP="002D574F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="7FC0BF13" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="090ED6B0" w14:textId="77777777" w:rsidR="002D574F" w:rsidRPr="002D574F" w:rsidRDefault="002D574F" w:rsidP="002D574F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="206F4121" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="02B46BA2" w14:textId="77777777" w:rsidR="002D574F" w:rsidRPr="002D574F" w:rsidRDefault="002D574F" w:rsidP="002D574F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6AA60379" w14:textId="77777777" w:rsidR="00971471" w:rsidRDefault="00971471">
+    <w:p w14:paraId="613577F4" w14:textId="77777777" w:rsidR="004456D5" w:rsidRDefault="004456D5" w:rsidP="002D574F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DE02407" w14:textId="77777777" w:rsidR="00971471" w:rsidRDefault="00971471"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E1B0DE6" w14:textId="77777777" w:rsidR="00971471" w:rsidRDefault="00971471">
+    <w:p w14:paraId="6B727A00" w14:textId="77777777" w:rsidR="004456D5" w:rsidRDefault="004456D5" w:rsidP="002D574F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EF10838" w14:textId="77777777" w:rsidR="00971471" w:rsidRDefault="00971471"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="3A276B97" w14:textId="77777777" w:rsidR="00880641" w:rsidRDefault="00880641" w:rsidP="00880641">
+    <w:p w14:paraId="26CC7132" w14:textId="77777777" w:rsidR="002D574F" w:rsidRPr="00111A72" w:rsidRDefault="002D574F" w:rsidP="002D574F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het MKB-indicatorbedrijf is een fictief bedrijf dat zodanig is gemodelleerd dat het voldoet aan het overgrote deel van de wettelijke verplichtingen in een sector. Voor het MKB-indicatorbedrijf is per sector in kaart gebracht aan welke verplichtingen deze moet voldoen. Vervolgens is voor deze verplichtingen inzichtelijk gemaakt wat de regeldrukkosten zijn en hoe werkbaar de verplichtingen zijn. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="15575068" w14:textId="77777777" w:rsidR="00880641" w:rsidRDefault="00880641" w:rsidP="00880641">
+    <w:p w14:paraId="0C1F5F89" w14:textId="77777777" w:rsidR="002D574F" w:rsidRPr="00111A72" w:rsidRDefault="002D574F" w:rsidP="002D574F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="007A3199">
+        <w:r w:rsidRPr="00111A72">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://www.regeldrukmonitor.nl/documenten/2023/07/06/hoofdrapport-mkb-indicatorbedrijven</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51B4635F" w14:textId="77777777" w:rsidR="00880641" w:rsidRDefault="00880641" w:rsidP="00880641">
+    <w:p w14:paraId="2AA0D27A" w14:textId="77777777" w:rsidR="002D574F" w:rsidRPr="00111A72" w:rsidRDefault="002D574F" w:rsidP="002D574F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="00A16A1D">
+        <w:r w:rsidRPr="00111A72">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://www.regeldrukmonitor.nl/documenten/2025/03/24/overkoepelend-rapport-regeldruk-mkb-indicatorbedrijven</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="10551931" w14:textId="77777777" w:rsidR="00880641" w:rsidRDefault="00880641" w:rsidP="00880641">
+    <w:p w14:paraId="76B765A3" w14:textId="77777777" w:rsidR="002D574F" w:rsidRPr="00111A72" w:rsidRDefault="002D574F" w:rsidP="002D574F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 januari 2026 (Staatsblad 2025, nr. 279, Ministerie van Economische Zaken en Klimaat, Titel: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Besluit van 9 oktober 2025 tot vaststelling van het tijdstip van inwerkingtreding van de Instellingswet Adviescollege toetsing regeldruk</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="2BB432EF" w14:textId="77777777" w:rsidR="00880641" w:rsidRDefault="00880641" w:rsidP="00880641">
+    <w:p w14:paraId="74C31DD1" w14:textId="77777777" w:rsidR="002D574F" w:rsidRPr="00111A72" w:rsidRDefault="002D574F" w:rsidP="002D574F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Kamerstuk II 2025/26, 29515, nr. 706</w:t>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk II 2025/26, 29515, nr. 706</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="55C62167" w14:textId="77777777" w:rsidR="00FE7D8E" w:rsidRDefault="00FE7D8E" w:rsidP="00FE7D8E">
+    <w:p w14:paraId="7C5BC1A6" w14:textId="77777777" w:rsidR="002D574F" w:rsidRPr="00111A72" w:rsidRDefault="002D574F" w:rsidP="002D574F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk II 2024/25, 36450, nr. 37</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="40830996" w14:textId="77777777" w:rsidR="009B7A35" w:rsidRPr="00D04D37" w:rsidRDefault="009B7A35" w:rsidP="00880641">
+    <w:p w14:paraId="6720FEB4" w14:textId="77777777" w:rsidR="002D574F" w:rsidRPr="00111A72" w:rsidRDefault="002D574F" w:rsidP="002D574F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D04D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D04D37">
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> op 23 februari 2026 werd het ministerie formeel opgeheven en weer samengevoegd met het Ministerie van Economische Zaken tot het Ministerie van Economische Zaken en Klimaat.</w:t>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bij het aantreden van het kabinet-Jetten op 23 februari 2026 werd het ministerie formeel opgeheven en weer samengevoegd met het Ministerie van Economische Zaken tot het Ministerie van Economische Zaken en Klimaat.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="3B12D543" w14:textId="77777777" w:rsidR="009B7A35" w:rsidRPr="00D04D37" w:rsidRDefault="009B7A35" w:rsidP="00880641">
+    <w:p w14:paraId="77D833E7" w14:textId="77777777" w:rsidR="002D574F" w:rsidRPr="00111A72" w:rsidRDefault="002D574F" w:rsidP="002D574F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D04D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D04D37">
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Financiën: een aantal regels valt aan te merken als een verzameling van regels, aangezien in die gevallen gehele wetsvoorstellen als één regel zijn opgenomen. Het aantal regels betreft daarom nadrukkelijk een minimum inschatting. Fiscale regelingen zijn opgenomen bij het beleidsverantwoordelijke departement en vallen dus niet onder de telling van Financiën. Dat laat onverlet dat Financiën stelselverantwoordelijk is.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="0DA8577B" w14:textId="77777777" w:rsidR="009B7A35" w:rsidRPr="00D04D37" w:rsidRDefault="009B7A35" w:rsidP="00880641">
+    <w:p w14:paraId="3C4C1011" w14:textId="77777777" w:rsidR="002D574F" w:rsidRPr="00111A72" w:rsidRDefault="002D574F" w:rsidP="002D574F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D04D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D04D37">
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> op 23 februari 2026 werd het ministerie formeel opgeheven en weer samengevoegd met het Ministerie van Binnenlandse Zaken en Koninkrijksrelaties.</w:t>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bij het aantreden van het kabinet-Jetten op 23 februari 2026 werd het ministerie formeel opgeheven en weer samengevoegd met het Ministerie van Binnenlandse Zaken en Koninkrijksrelaties.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="0B6AA9DA" w14:textId="77777777" w:rsidR="004F2A11" w:rsidRDefault="004F2A11" w:rsidP="004F2A11">
+    <w:p w14:paraId="4D112C6C" w14:textId="77777777" w:rsidR="002D574F" w:rsidRPr="00111A72" w:rsidRDefault="002D574F" w:rsidP="002D574F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D04D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D04D37">
-[...3 lines deleted...]
-        <w:t>De minister van VRO zal uw Kamer hier in een separate brief over informeren.</w:t>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De regels die door VRO worden vereenvoudigd of geschrapt overlappen deels met de voortgang van het programma STOER en de aankomende Vereenvoudigingsaanpak Fysieke Leefomgeving. De minister van VRO zal uw Kamer hier in een separate brief over informeren.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="7D8B0E6F" w14:textId="77777777" w:rsidR="00880641" w:rsidRDefault="00880641" w:rsidP="00880641">
+    <w:p w14:paraId="26E219AE" w14:textId="77777777" w:rsidR="002D574F" w:rsidRPr="00111A72" w:rsidRDefault="002D574F" w:rsidP="002D574F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> behandeling is bij de Tweede en Eerste Kamer, in internetconsultatie is gegaan of een wetsvoorstel in voorbereiding is.</w:t>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Als regeldrukvermindering wordt gerealiseerd door aanpassing van wetgeving, is dit opgenomen in de lijst indien de wet in deze periode in werking is getreden, het wetsvoorstel in behandeling is bij de Tweede en Eerste Kamer, in internetconsultatie is gegaan of een wetsvoorstel in voorbereiding is.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="5AB5C5A3" w14:textId="77777777" w:rsidR="00880641" w:rsidRDefault="00880641" w:rsidP="00880641">
+    <w:p w14:paraId="4AFFF802" w14:textId="77777777" w:rsidR="002D574F" w:rsidRPr="00111A72" w:rsidRDefault="002D574F" w:rsidP="002D574F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r>
+        <w:r w:rsidRPr="00111A72">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://www.regeldrukmonitor.nl/regeldrukreductie-in-beeld</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="699F3C7A" w14:textId="77777777" w:rsidR="00880641" w:rsidRDefault="00880641" w:rsidP="00880641">
+    <w:p w14:paraId="58DA4FB9" w14:textId="77777777" w:rsidR="002D574F" w:rsidRPr="00111A72" w:rsidRDefault="002D574F" w:rsidP="002D574F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidRPr="007A3199">
+        <w:r w:rsidRPr="00111A72">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://www.rijksoverheid.nl/documenten/kamerstukken/2025/03/24/actualisering-bedrijfseffectentoets-en-mkb-indicatorbedrijven-onderzoeken</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="1CDFF581" w14:textId="77777777" w:rsidR="00880641" w:rsidRDefault="00880641" w:rsidP="00880641">
+    <w:p w14:paraId="4A3154BB" w14:textId="77777777" w:rsidR="002D574F" w:rsidRPr="00111A72" w:rsidRDefault="002D574F" w:rsidP="002D574F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>De Aanwijzingen voor de regelgeving vormen het kader dat wetgevingsjuristen van de centrale overheid in acht horen te nemen bij het opstellen van regelgeving.</w:t>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De Aanwijzingen voor de regelgeving vormen het kader dat wetgevingsjuristen van de centrale overheid in acht horen te nemen bij het opstellen van regelgeving.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="7FB53807" w14:textId="77777777" w:rsidR="00043006" w:rsidRDefault="00043006" w:rsidP="00043006">
+    <w:p w14:paraId="618C72AE" w14:textId="77777777" w:rsidR="002D574F" w:rsidRPr="00111A72" w:rsidRDefault="002D574F" w:rsidP="002D574F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Kamerstuk II 2025/26, 36848, nr. 31, p.29</w:t>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk II 2025/26, 36848, nr. 31, p.29</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="56DA1FE4" w14:textId="77777777" w:rsidR="00880641" w:rsidRDefault="00880641" w:rsidP="00880641">
+    <w:p w14:paraId="64187ADD" w14:textId="77777777" w:rsidR="002D574F" w:rsidRPr="00111A72" w:rsidRDefault="002D574F" w:rsidP="002D574F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidRPr="007A3199">
+        <w:r w:rsidRPr="00111A72">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://www.regeldrukmonitor.nl/ontwikkeling-regeldrukkosten</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w14:paraId="6485E935" w14:textId="77777777" w:rsidR="00D34DC2" w:rsidRPr="00DD3FF7" w:rsidRDefault="00D34DC2" w:rsidP="00D34DC2">
+    <w:p w14:paraId="1A2E6194" w14:textId="77777777" w:rsidR="002D574F" w:rsidRPr="00111A72" w:rsidRDefault="002D574F" w:rsidP="002D574F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00DD3FF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111A72">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DD3FF7">
-[...9 lines deleted...]
-    <w:p w14:paraId="005083BA" w14:textId="77777777" w:rsidR="00D34DC2" w:rsidRDefault="00D34DC2" w:rsidP="00D34DC2">
+      <w:r w:rsidRPr="00111A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk II 2025/26, 36848, nr. 31, p.29 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="006236D2" w14:textId="77777777" w:rsidR="002D574F" w:rsidRPr="00111A72" w:rsidRDefault="002D574F" w:rsidP="002D574F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...94 lines deleted...]
-  <w:p w14:paraId="7A3D016B" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="53F65E2A" w14:textId="77777777" w:rsidR="002D574F" w:rsidRPr="002D574F" w:rsidRDefault="002D574F" w:rsidP="002D574F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...109 lines deleted...]
-  <w:p w14:paraId="13999FA1" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="00D0609E">
+  <w:p w14:paraId="3C52B8FE" w14:textId="77777777" w:rsidR="002D574F" w:rsidRPr="002D574F" w:rsidRDefault="002D574F" w:rsidP="002D574F">
     <w:pPr>
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="078DA9C6" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="000049FB">
-[...424 lines deleted...]
-  <w:p w14:paraId="2981B9FD" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7E7CEFEB" w14:textId="77777777" w:rsidR="002D574F" w:rsidRPr="002D574F" w:rsidRDefault="002D574F" w:rsidP="002D574F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...590 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B6D50B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FD3EF7A2"/>
     <w:lvl w:ilvl="0" w:tplc="C8DE850E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -6246,192 +3497,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...140 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21E4706C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E0E871C"/>
     <w:lvl w:ilvl="0" w:tplc="C8DE850E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -6499,193 +3609,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...141 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F0A3CE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="334EC72C"/>
     <w:lvl w:ilvl="0" w:tplc="A60CC5A0">
       <w:start w:val="10"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6754,1196 +3722,235 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="747190731">
-[...20 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="361907030">
+  <w:num w:numId="1" w16cid:durableId="378676925">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="2064062178">
+  <w:num w:numId="2" w16cid:durableId="1655722415">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1308167972">
+  <w:num w:numId="3" w16cid:durableId="43333462">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1729105680">
-[...23 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="180"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="3F04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...932 lines deleted...]
-    <w:rsid w:val="00FF3C63"/>
+    <w:rsidRoot w:val="002D574F"/>
+    <w:rsid w:val="00111A72"/>
+    <w:rsid w:val="002D574F"/>
+    <w:rsid w:val="003D0E6D"/>
+    <w:rsid w:val="003F14F5"/>
+    <w:rsid w:val="004456D5"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00CB4AA5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3CC7A70B"/>
+  <w14:docId w14:val="621EED6B"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{588F977C-DFCD-4720-ADA2-2CD3DC139D89}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7965,74 +3972,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -8181,1142 +4189,1240 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="002D574F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="002D574F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="002D574F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="002D574F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D574F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D574F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D574F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D574F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D574F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002D574F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D574F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D574F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D574F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D574F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D574F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D574F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D574F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D574F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D574F"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="002D574F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D574F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="002D574F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D574F"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="002D574F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D574F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D574F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D574F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="002D574F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D574F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="002D574F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="002D574F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="002D574F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabelraster">
-[...2 lines deleted...]
-    <w:rsid w:val="00023E9A"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="002D574F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="002D574F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="002D574F"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="002D574F"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="002D574F"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="002D574F"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="002D574F"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="002D574F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="002D574F"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="002D574F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="002D574F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002D574F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002D574F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002D574F"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabelraster1">
+    <w:name w:val="Tabelraster1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:next w:val="Tabelraster"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="002D574F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NotaGegeven">
-[...2 lines deleted...]
-    <w:rsid w:val="00EE4C2D"/>
+  <w:style w:type="table" w:styleId="Tabelraster">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="002D574F"/>
     <w:pPr>
-      <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...481 lines deleted...]
-    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Onopgelostemelding">
-[...27 lines deleted...]
-    <w:rsid w:val="00884835"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00111A72"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...62 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regeldrukmonitor.nl/regeldrukreductie-in-beeld" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regeldrukmonitor.nl/documenten/2025/03/24/overkoepelend-rapport-regeldruk-mkb-indicatorbedrijven" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regeldrukmonitor.nl/documenten/2023/07/06/hoofdrapport-mkb-indicatorbedrijven" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regeldrukmonitor.nl/ontwikkeling-regeldrukkosten" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/kamerstukken/2025/03/24/actualisering-bedrijfseffectentoets-en-mkb-indicatorbedrijven-onderzoeken" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>9</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>17346</ap:Characters>
+  <ap:Pages>10</ap:Pages>
+  <ap:Words>3181</ap:Words>
+  <ap:Characters>17498</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>144</ap:Lines>
-  <ap:Paragraphs>40</ap:Paragraphs>
+  <ap:Lines>145</ap:Lines>
+  <ap:Paragraphs>41</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>20459</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>20638</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>