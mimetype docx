--- v0 (2026-06-26)
+++ v1 (2026-08-15)
@@ -1,2836 +1,4491 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00480C5F" w:rsidR="00480C5F" w:rsidP="00480C5F" w:rsidRDefault="00480C5F" w14:paraId="4C04D061" w14:textId="4044D214">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00480C5F" w:rsidP="00480C5F" w:rsidRDefault="00C26113" w14:paraId="6FBAED75" w14:textId="0028A4FD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:caps/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>36576</w:t>
-[...32 lines deleted...]
-          <w:bCs/>
+        <w:t>INBRENG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...55 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00480C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
         </w:rPr>
         <w:t>Verslag van een schriftelijk overleg</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00480C5F" w:rsidR="00480C5F" w:rsidP="00480C5F" w:rsidRDefault="00480C5F" w14:paraId="713481A2" w14:textId="331FA100">
-[...20 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00480C5F" w:rsidP="00480C5F" w:rsidRDefault="00480C5F" w14:paraId="065E25DB" w14:textId="667E722C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00480C5F" w:rsidP="00480C5F" w:rsidRDefault="00480C5F" w14:paraId="596BFF1D" w14:textId="4AE7859C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De vaste commissie voor Klimaat en Groene Groei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00CC6287">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00480C5F">
-[...2 lines deleted...]
-      <w:r w:rsidR="00CC6287">
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>heeft een aantal vragen en opmerkingen aan de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00CC6287">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00480C5F">
-[...2 lines deleted...]
-      <w:r w:rsidR="00CC6287">
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>minister voor Klimaat en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00CC6287">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00480C5F">
-[...2 lines deleted...]
-      <w:r w:rsidR="00CC6287">
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Groene Groei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00CC6287">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00480C5F">
-[...11 lines deleted...]
-      <w:r w:rsidR="00CC6287">
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>voorgelegd over het Ontwerpbesluit Beslui</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00CC6287">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">t </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      <w:r w:rsidR="00CC6287">
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">collectieve warmte (Kamerstuk 36576, nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00CC6287">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>120</w:t>
       </w:r>
-      <w:r w:rsidRPr="00480C5F">
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00CC6287">
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00CC6287">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00480C5F" w:rsidR="00480C5F" w:rsidP="00480C5F" w:rsidRDefault="00480C5F" w14:paraId="1F26CEA2" w14:textId="2EFD9A20">
-[...45 lines deleted...]
-      <w:r w:rsidRPr="00480C5F">
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00480C5F" w:rsidP="00480C5F" w:rsidRDefault="00480C5F" w14:paraId="1F26CEA2" w14:textId="2EFD9A20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00480C5F" w:rsidP="00480C5F" w:rsidRDefault="00480C5F" w14:paraId="7DEE3439" w14:textId="29582C08">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>De voorzitter van de commissie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00480C5F" w:rsidR="00480C5F" w:rsidP="00480C5F" w:rsidRDefault="00480C5F" w14:paraId="36566ADD" w14:textId="520E790B">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00480C5F">
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00480C5F" w:rsidP="00480C5F" w:rsidRDefault="00480C5F" w14:paraId="36566ADD" w14:textId="520E790B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Zwinkels</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00480C5F" w:rsidR="00480C5F" w:rsidP="00480C5F" w:rsidRDefault="00480C5F" w14:paraId="2C4E7960" w14:textId="17E78EA6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00480C5F">
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00480C5F" w:rsidP="00480C5F" w:rsidRDefault="00480C5F" w14:paraId="2C4E7960" w14:textId="17E78EA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00480C5F" w:rsidP="00480C5F" w:rsidRDefault="00480C5F" w14:paraId="59933097" w14:textId="369DEB73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>De griffier van de commissie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00480C5F" w:rsidR="00480C5F" w:rsidP="00480C5F" w:rsidRDefault="00480C5F" w14:paraId="7EBBED17" w14:textId="3C78FCA3">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00480C5F" w:rsidP="00480C5F" w:rsidRDefault="00480C5F" w14:paraId="7EBBED17" w14:textId="3C78FCA3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Nava</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00480C5F" w:rsidR="00480C5F" w:rsidP="00480C5F" w:rsidRDefault="00480C5F" w14:paraId="0A837C33" w14:textId="5F98ABF7">
-[...14 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00480C5F" w:rsidP="00480C5F" w:rsidRDefault="00480C5F" w14:paraId="0A837C33" w14:textId="5F98ABF7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00480C5F" w:rsidP="00480C5F" w:rsidRDefault="00480C5F" w14:paraId="71407948" w14:textId="7F0A1D3C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00480C5F" w:rsidP="00480C5F" w:rsidRDefault="00480C5F" w14:paraId="5179A74E" w14:textId="42108653">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Inhoudsopgave</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00480C5F" w:rsidR="00480C5F" w:rsidP="00480C5F" w:rsidRDefault="00480C5F" w14:paraId="431447C2" w14:textId="0EFDFDFD">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00480C5F" w:rsidP="00480C5F" w:rsidRDefault="00480C5F" w14:paraId="431447C2" w14:textId="0EFDFDFD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00480C5F" w:rsidP="00480C5F" w:rsidRDefault="00480C5F" w14:paraId="7C11B0F1" w14:textId="0C955A5C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="00480C5F">
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00480C5F">
-        <w:rPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Vragen</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Vragen en opmerkingen vanuit de fracties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00480C5F" w:rsidP="00480C5F" w:rsidRDefault="00480C5F" w14:paraId="4DBE1B17" w14:textId="58B82169">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>en opmerkingen vanuit de fracties</w:t>
-[...7 lines deleted...]
-        <w:rPr>
+        <w:t>Antwoord/ Reactie van de minister</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00480C5F" w:rsidP="00480C5F" w:rsidRDefault="00480C5F" w14:paraId="11221FD8" w14:textId="6D31FBAA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00C16C36" w:rsidRDefault="00C16C36" w14:paraId="652C56D1" w14:textId="324E3043">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00480C5F" w:rsidP="00480C5F" w:rsidRDefault="00480C5F" w14:paraId="7C9E5693" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00480C5F" w:rsidP="00480C5F" w:rsidRDefault="00480C5F" w14:paraId="710B765A" w14:textId="2AE69682">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>II</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00480C5F">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00480C5F">
-        <w:rPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Antwoord/ Reactie van de</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Vragen en opmerkingen vanuit de fracties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00480C5F" w:rsidP="00480C5F" w:rsidRDefault="00480C5F" w14:paraId="5FC84026" w14:textId="3190AC8F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00B37094" w:rsidP="00480C5F" w:rsidRDefault="00480C5F" w14:paraId="37C931E2" w14:textId="517B76D7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Vragen en opmerkingen van de leden van de D66-fractie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00CC6287" w:rsidP="00CC6287" w:rsidRDefault="00CC6287" w14:paraId="4AA1CB56" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00CC6287" w:rsidP="00CC6287" w:rsidRDefault="00CC6287" w14:paraId="2F7C18C4" w14:textId="6DCF73FE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De leden van de D66-fractie hebben met interesse kennisgenomen van het ontwerpbesluit collectieve warmte. Deze leden onderschrijven het belang van snelle duidelijkheid over de lagere regelgeving onder de Wet collectieve warmte. Collectieve warmte is cruciaal voor de verduurzaming van de gebouwde omgeving en voor het verminderen van onze afhankelijkheid van de import van fossiele energie. Tegelijkertijd zien deze leden dat de warmtetransitie in de praktijk nog vaak wordt belemmerd door onzekerheid. De leden van de D66-fractie hebben hierover nog enkele vragen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00CC6287" w:rsidP="00CC6287" w:rsidRDefault="00CC6287" w14:paraId="7A3964B2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00CC6287" w:rsidP="00CC6287" w:rsidRDefault="00CC6287" w14:paraId="46CED5B1" w14:textId="5857CD15">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De leden van de D66-fra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="001F5BF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>tie vragen of de minister kan uiteenzetten welke mogelijkheden de Tweede Kamer en Eerste Kamer hebben om zich te buigen over de koste gebaseerde tariefregulering, en op welk moment deze nadere uitwerking aan beide Kamers wordt voorgelegd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00B75AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00480C5F" w:rsidP="00CC6287" w:rsidRDefault="00CC6287" w14:paraId="2816BF77" w14:textId="1F78278C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de D66-fractie vragen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00B75AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de minister daarnaast </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00B75AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>toelichten wat de gevolgen zijn als de inwerkingtreding van de Wet collectieve warmte vertraging oploopt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00B75AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wat betekent dit concreet voor gemeenten, warmtebedrijven, woningcorporaties, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00747B8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>vereniging van eigenaren (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>VvE’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00747B8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en bewoners die wachten op duidelijkheid over collectieve warmteprojecten? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00B75AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>elke gevolgen heeft vertraging voor het behalen van de klimaatdoelen in de gebouwde omgeving?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00CC6287" w:rsidP="00CC6287" w:rsidRDefault="00CC6287" w14:paraId="4875AB3F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00B75AC0" w:rsidP="00CC6287" w:rsidRDefault="00B75AC0" w14:paraId="4BBD9C3A" w14:textId="4C52C905">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>minister</w:t>
-[...17 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>I</w:t>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:t>Vragen en opmerkingen van de leden van de VVD-fractie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00B75AC0" w:rsidP="00B75AC0" w:rsidRDefault="00B75AC0" w14:paraId="7656C305" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00B75AC0" w:rsidP="00B75AC0" w:rsidRDefault="00B75AC0" w14:paraId="09765F7E" w14:textId="30F3810C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de VVD-fractie hebben met interesse kennisgenomen van de nota van toelichting en hebben hierover nog enkele vragen en aandachtspunten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00651004" w:rsidP="00B75AC0" w:rsidRDefault="00B75AC0" w14:paraId="61BE891B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De leden van de VVD-fractie hechten veel waarde aan de betaalbaar houden van warmtenetten voor huishoudens. Op welke manier verhouden de strenge duurzaamheidseisen zich tot de betaalbaarheid van de warmtenetten op de langere termijn? Ziet de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="0024647B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minister </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mogelijke problemen in de toekomst voor het betaalbaar houden van (deels) publieke warmtenetten? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00651004" w:rsidP="00B75AC0" w:rsidRDefault="00651004" w14:paraId="13B1EC38" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00B75AC0" w:rsidP="00B75AC0" w:rsidRDefault="00B75AC0" w14:paraId="1D3A1FAB" w14:textId="659EAF24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Daarnaast is het voor de leden van de VVD-fractie van belang dat de leveringszekerheid van warmtenetten kunnen worden gewaarborgd. Welke rechten hebben inwoners bij uitval? Op welke manier wordt de Kamer betrokken bij het uitwerken van compensatieregelingen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00651004" w:rsidP="00B75AC0" w:rsidRDefault="00651004" w14:paraId="4CB86A2F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00B75AC0" w:rsidP="00B75AC0" w:rsidRDefault="00B75AC0" w14:paraId="59DDB41E" w14:textId="6BDF6BD9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de VVD-fractie merken op dat de uitwerking van fase 2 voor de overgang van de huidige </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00223A7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Niet Meer Dan Anders</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00223A7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-warmtetarieven naar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>kostengebaseerde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tarieven pas later komt. Wanneer wordt de uitwerking nu verwacht en wanneer zullen de nieuwe tarieven naar verwachting in werking treden? Kan er met de uitwerking ook worden gedeeld wat dit voor de energierekening van een gemiddeld huishouden betekent? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00651004" w:rsidP="00B75AC0" w:rsidRDefault="00651004" w14:paraId="7C4D0D01" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00B75AC0" w:rsidP="00B75AC0" w:rsidRDefault="00B75AC0" w14:paraId="2953CA4D" w14:textId="637EF71D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De leden van de VVD-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00BB6DF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ractie hebben tijdens de behandeling van de Wet collectieve warmte hun zorgen geuit over het vereiste publieke eigendom. Hoe verloopt de samenwerking met marktpartijen op dit moment? Zijn marktpartijen nog bereid om investeringen te doen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00651004" w:rsidP="00B75AC0" w:rsidRDefault="00651004" w14:paraId="115D8726" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00B75AC0" w:rsidP="00B75AC0" w:rsidRDefault="00DC377D" w14:paraId="0E84B8ED" w14:textId="347046CB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00B75AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e leden van de VVD-fractie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hebben ook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00B75AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>tijdens de behandeling van de Wet collectieve warmte benadrukt dat het van belang is om zo snel mogelijk een overgangsregeling uit te werken voor het overnamebedrag dat uiteindelijk aan warmtebedrijven zal worden betaald. De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00B75AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leden lezen de vorderingen die hierop zijn gemaakt. Heeft de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">minister </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00B75AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gesproken met het bedrijfsleven over de gestandaardiseerde activawaarde? Zo ja, welke reacties heeft de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">minister </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00B75AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ontvangen uit de sector? Kan de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">minister </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00B75AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>daarnaast nader toelichting geven over hoe de rekenmethode tot stand is gekomen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00651004" w:rsidP="00B75AC0" w:rsidRDefault="00651004" w14:paraId="1590584E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00B75AC0" w:rsidP="00B75AC0" w:rsidRDefault="00B75AC0" w14:paraId="7A907113" w14:textId="4B2E7086">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast zijn de leden van de VVD-fractie benieuwd naar de regeling om kleine collectieve systemen tot 1500 aansluitingen uit te zonderen. Op basis van welke afwegingen is de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="009020FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gekomen tot het besluit om dit te maximeren tot 1500 aansluitingen? Tot slot maken de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00C40E7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leden zich zorgen over de gevolgen voor kleine V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00BB6DF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E’s die een warmtenet beheren. Kan de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="009020FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nader toelichting geven wat voor effect dit besluit heeft op de regeldruk en administratieve lasten voor V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00BB6DF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>E’s? Hoe worden zij zo goed als mogelijk ontzien in dit voorstel? Zijn er voor hen uitzonderingen en wordt er bijvoorbeeld ingezet op standaardisatie?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00B75AC0" w:rsidP="00CC6287" w:rsidRDefault="00B75AC0" w14:paraId="43CB8A92" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00480C5F" w:rsidP="00480C5F" w:rsidRDefault="00480C5F" w14:paraId="472B23F0" w14:textId="7FAE037C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Vragen en opmerkingen vanuit de fracties</w:t>
-[...12 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Vragen en opmerkingen van</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Vragen en opmerkingen van de leden van de PRO-fractie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00480C5F" w:rsidP="00480C5F" w:rsidRDefault="00480C5F" w14:paraId="18379F96" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="009F39AD" w:rsidP="009F39AD" w:rsidRDefault="009F39AD" w14:paraId="59A34AEB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de PRO-fractie zien warmtenetten als een belangrijke schakel in de energietransitie. Deze leden betreuren de vele jaren vertraging die de invoering van de wet al heeft opgelopen maar hechten ook aan een zorgvuldige uitwerking van de wet die de energietransitie ook langjarig ten goede komt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="003F511D" w:rsidP="009F39AD" w:rsidRDefault="003F511D" w14:paraId="2EEF8E94" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="009F39AD" w:rsidP="009F39AD" w:rsidRDefault="009F39AD" w14:paraId="687DEE30" w14:textId="562FB107">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de PRO-fractie hebben zorgen over de dreigende verkokering in de energietransitie. Deze leden hechten aan een integrale aanpak, zeker bij de ontwikkeling van lokale energiesystemen. Daarin moeten elektriciteit, warmte/koeling, moleculen en netinfra in samenhang worden ontwikkeld, met onderlinge afstemming, bijvoorbeeld op het gebied van opslag/buffering. De leden van PRO-fractie vragen, in navolging van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="0022372A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">leden van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRO-fractie in de Eerste Kamer, hoe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00080894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00A97870">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>esluit collectieve warmte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deze integrale lokale aanpak ondersteunt. Hoe wordt bijvoorbeeld congestiemitigatie meegewogen in warmteprojecten? En hoe dragen vooraf vastgestelde tarieven door </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00A97870">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00A97870">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">utoriteit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="009408BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>onsument &amp; Markt (ACM)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor een specifieke energiebron bij aan een integrale afweging tussen energiebronnen? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="003F511D" w:rsidP="009F39AD" w:rsidRDefault="003F511D" w14:paraId="4E2AFF24" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="009F39AD" w:rsidP="009F39AD" w:rsidRDefault="009F39AD" w14:paraId="422798F4" w14:textId="3555134E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De leden van de PRO-fractie zijn van mening dat bestaande en nieuwe netten deels voor verschillende uitdagingen staan. Bij bestaande netten ligt de nadruk op een eerlijke en soepele overgang naar de nieuwe tariefregulering. Bij nieuwe netten ligt de nadruk op inpassing, het borgen van transparantie en betaalbaarheid van de kosten en warmtetarieven. De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="000B54FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leden zijn benieuwd of voor nieuwe en bestaande netten een verschillende aanpak komt. Kan de minister reflecteren op het risico dat de terecht zorgvuldig vorm te geven overgang van bestaande afnemers op een nieuwe tariefstructuur niet het belang van snelle duidelijkheid voor nieuwe warmte-afnemers in de weg zal staan? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="003F511D" w:rsidP="009F39AD" w:rsidRDefault="003F511D" w14:paraId="05154588" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="009F39AD" w:rsidP="009F39AD" w:rsidRDefault="009F39AD" w14:paraId="0423A99A" w14:textId="441BE552">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de PRO-fractie vragen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="005A42C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zich af </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hoe gemeenten nu warmteprogramma’s en omgevingsplannen kunnen vaststellen waarin wordt bepaald welke buurten van het aardgas worden afgesloten op basis van een kostenonderbouwing voor de komende 8-10 jaar, terwijl de kostensystematiek voor die periode nog niet bekend is. Hoe kan de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="009020FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van gemeenten verlangen dat zij nu warmteprogramma’s en omgevingsplannen vaststellen waarin de betaalbaarheid van een warmtenet voor de komende 8 tot 10 jaar wordt onderbouwd, terwijl de tariefregulering die in die periode zal gelden (fase 2) nog niet bekend is?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="001F5BF1" w:rsidP="009F39AD" w:rsidRDefault="001F5BF1" w14:paraId="100DB6ED" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="009F39AD" w:rsidP="009F39AD" w:rsidRDefault="009F39AD" w14:paraId="672E2E11" w14:textId="29D94A8C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De leden van de PRO-fractie lezen dat de regels voor fase 2 van de tariefregulering pas later hoeven worden vastgesteld. Hoe kunnen gemeenten en inwoners dan voldoende zekerheid krijgen over de toekomstige betaalbaarheid van collectieve warmte, terwijl betaalbaarheid een wettelijke voorwaarde is voor het beëindigen van de aardgaslevering?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="001F5BF1" w:rsidP="009F39AD" w:rsidRDefault="001F5BF1" w14:paraId="476286C7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="009F39AD" w:rsidP="009F39AD" w:rsidRDefault="009F39AD" w14:paraId="71AA3A0F" w14:textId="5EE2FFCB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De leden van de PRO-fractie zijn benieuwd of er ruimte is voor nieuwe netten in publieke of gemeenschappelijke handen om (op vrijwillige basis) zo snel mogelijk te gaan werken volgens de kosten-gebaseerde tariefregulering (fase 3)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="007025E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Op die manier kan de ACM ervaring opdoen over hoe deze methode zou kunnen werken en de uiteindelijke methode van regulering eerder kan worden vastgesteld, oog houdend voor consumentenbescherming. Zo ja, onder welke voorwaarden is dit mogelijk? Kan de minister reflecteren op de gevolgen van een versnelde invoering van fase 3 voor de garanties die geboden kunnen worden met betrekking tot betaalbaarheid ten opzichte van de garanties die een afnemer heeft in de huidige planning?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00DF7B77" w:rsidP="009F39AD" w:rsidRDefault="00DF7B77" w14:paraId="785A4B22" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="009F39AD" w:rsidP="009F39AD" w:rsidRDefault="009F39AD" w14:paraId="2A824344" w14:textId="5928D70B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De leden van de PRO-fractie horen graag hoe zo snel mogelijk na inwerkingtreding van de W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00DF7B77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>et collectieve warmte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, duidelijkheid komt over de (kaders van) de tariefregulering fase 2 en 3, zodat gemeenten en warmtebedrijven weten waar ze in de toekomst rekening mee moeten houden, en tevens ook een soepele overgang naar de nieuwe tariefregulering kan worden geborgd voor afnemers van bestaande netten tijdens fase 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00AD0FB3" w:rsidP="009F39AD" w:rsidRDefault="00AD0FB3" w14:paraId="4079B9AB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="009F39AD" w:rsidP="009F39AD" w:rsidRDefault="009F39AD" w14:paraId="625B5E3E" w14:textId="5B82E66A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de PRO-fractie vernemen ook graag hoe gemeenten en inwoners zo snel mogelijk na inwerkingtreding van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00B81C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Wet collectieve warmte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voldoende zekerheid krijgen over de toekomstige betaalbaarheid van collectieve warmte. Dit terwijl betaalbaarheid een wettelijke voorwaarde in de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00F20B86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Wet gemeentelijke instrumenten warmtetransitie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is voor het beëindigen van de aardgaslevering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="000961DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Is de minister bijvoorbeeld bereid om de uitwerking van fase 2 van de tariefregulering eerder beschikbaar te maken of anders een aanvullende waarborg op te nemen, zodat gemeenten hun besluiten over aardgasvrije wijken kunnen baseren op een voldoende voorspelbaar en juridisch houdbaar tariefkader? En is de minister bereid om de uitwerking van fase 3 van de methode voor de tariefregulering eerder beschikbaar te maken of anders een aanvullende waarborg op te nemen, zodat gemeenten hun besluiten over aardgasvrije wijken kunnen baseren op een voldoende voorspelbaar en juridisch houdbare tariefregulering?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00AD0FB3" w:rsidP="009F39AD" w:rsidRDefault="00AD0FB3" w14:paraId="3442CE47" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="009F39AD" w:rsidP="009F39AD" w:rsidRDefault="009F39AD" w14:paraId="663B68DB" w14:textId="058569A1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De leden van de PRO-fractie hechten zwaar aan de bescherming voor consumenten. Deze leden vinden transparantie essentieel voor zowel grote als kleine netten. Voor kleine collectieve systemen (ontheffingen en vrijstellingen) is een lichter regime gekozen, met een referentietarief, zonder boekhoudregels (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>regulatory</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> accountancy </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>rules</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, RAR). Daarover hebben deze leden de volgende vragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="002B686D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="009F39AD" w:rsidP="009F39AD" w:rsidRDefault="009F39AD" w14:paraId="10328ED3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Hoe zorgt de minister ervoor dat gemeenten aangevraagde ontheffingen goed kunnen beoordelen ten opzichte van het aangewezen warmtebedrijf en dat de verschillen in transparantie in de kosten zo klein mogelijk zijn om betaalbaarheid, de bescherming van consumenten en leveringszekerheid van kleine collectieve systemen ook voldoende te borgen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="009F39AD" w:rsidP="009F39AD" w:rsidRDefault="009F39AD" w14:paraId="7E9DF264" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Hoe zorgt de minister ervoor dat gemeenten aangevraagde ontheffingen goed kunnen beoordelen ten opzichte van het aangewezen warmtebedrijf en dat de verschillen in transparantie in de kosten zo klein mogelijk zijn om betaalbaarheid, de bescherming van consumenten en leveringszekerheid van kleine collectieve systemen ook voldoende te borgen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="009F39AD" w:rsidP="009F39AD" w:rsidRDefault="009F39AD" w14:paraId="0C68D9F2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoe zorgt de minister ervoor dat de ACM een warmtebedrijf met kleine collectieve systemen op efficiënte en effectieve wijze kan beoordelen op bekwaamheid, met name de financiële positie, om de leveringszekerheid en betaalbaarheid voor consumenten op lange termijn te kunnen borgen, zowel voor bedrijven met een kleine en grote portefeuille? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="009F39AD" w:rsidP="009F39AD" w:rsidRDefault="009F39AD" w14:paraId="2D7DD6E2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Hoe zorgt de minister ervoor dat gemeenten in staat zijn op tijd te anticiperen als de leveringszekerheid in het geding dreigt te komen bij kleine collectieve systemen zodat zij vroegtijdig het gesprek met het warmtebedrijf kunnen voeren over het borgen van de leveringszekerheid?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="009F39AD" w:rsidP="009F39AD" w:rsidRDefault="009F39AD" w14:paraId="4FA957E5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Hoe zorgt de minister dat gemeente in staat worden gesteld om, als leveringszekerheid onverhoopt niet meer geboden kan worden, binnen de gestelde termijn van drie jaar een acceptabel en betaalbaar alternatief te vinden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="009F39AD" w:rsidP="009F39AD" w:rsidRDefault="009F39AD" w14:paraId="2E9DC415" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Kan juist niet voor kleinere systemen standaardisatie, bijvoorbeeld met boekhoudregels, de efficiëntie verhogen en het toezicht of maatregelen als er bij een warmtebedrijf problemen ontstaan, waardoor consumentenbescherming of leveringszekerheid in het geding komt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="009454D1" w:rsidP="009F39AD" w:rsidRDefault="009454D1" w14:paraId="1CE07F4C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="009F39AD" w:rsidP="009F39AD" w:rsidRDefault="009F39AD" w14:paraId="757835F0" w14:textId="36F55776">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de PRO-fractie zijn blij met de tariefsplitsing die lasten en lusten voor huurders en verhuurders in balans brengt. Wel zien deze leden dat dit potentieel grote financiële gevolgen kan hebben voor gebouweigenaren – en woningbouwcorporaties in het bijzonder – met panden die al op warmtenetten zijn aangesloten. Hoe schat de minister het risico in dat hierdoor minder warmtenetten worden aangelegd? Is de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="009020FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bereid om daarom met een financiële tegemoetkoming het vastrecht te verlagen voor bestaande aansluitingen, voorafgaand aan de splitsing? Of is de minister bereid met woningbouwcorporaties in te verkennen of er andersoortige financiële compensatie of ondersteuning nodig is?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00AD0FB3" w:rsidP="009F39AD" w:rsidRDefault="00AD0FB3" w14:paraId="7C3DFA17" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="009F39AD" w:rsidP="009F39AD" w:rsidRDefault="009F39AD" w14:paraId="1FBA3000" w14:textId="66377090">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de PRO-fractie lezen dat een warmtebedrijf ontheffing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00CC4636">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">krijgen van de broeikasgassennorm, en dat deze regeling in het voorliggende </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00E62C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>esluit zo is aangepast dat een ontheffing weliswaar voor vijf jaar wordt verleend, maar vervolgens verlengd kan worden zonder dat daarvoor een maximale termijn is opgenomen. Kan worden toegelicht waarom is gekozen voor een verlengbare ontheffing zonder maximale looptijd? Hoe wordt voorkomen dat tijdelijke uitzonderingen in de praktijk leiden tot langdurig of zelfs structureel uitstel van verduurzaming? Welke objectieve criteria gelden voor het beoordelen van "substantieel hogere kosten" en hoe wordt voorkomen dat dit een generieke uitzonderingsgrond wordt? Acht de minister het wenselijk om een uiterste einddatum of maximumaantal verlengingen vast te leggen, zodat uiteindelijk altijd aan de broeikasgassennorm moet worden voldaan? Welke prikkel blijft er bestaan om daadwerkelijk te investeren in duurzame bronnen wanneer een beroep op netcongestie of kostenverschillen herhaaldelijk kan worden verlengd? Hoe wordt de Kamer geïnformeerd over het aantal verleende ontheffingen, de duur ervan en de onderliggende redenen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00AD0FB3" w:rsidP="009F39AD" w:rsidRDefault="00AD0FB3" w14:paraId="3240AD49" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="009F39AD" w:rsidP="009F39AD" w:rsidRDefault="009F39AD" w14:paraId="44D0348F" w14:textId="70B0307A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De leden van de PRO-fractie lezen ook dat voor afvalverbrandingsinstallaties (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>AVI’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) nog specifieke rekenregels worden uitgewerkt voor de berekening van de broeikasgasuitstoot. De emissies die worden toegerekend aan warmte uit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>AVI's</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bepalen mede hoe aantrekkelijk deze warmtebron wordt binnen warmtenetten. De leden van de PRO-fractie vrezen dat als rekenregels te gunstig uitvallen voor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>AVIs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, het risico ontstaat dat afvalverbranding relatief aantrekkelijker wordt dan circulaire alternatieven, terwijl het beleid juist gericht is op afvalpreventie, hergebruik en recycling. Welke uitgangspunten hanteert het ministerie bij de ontwikkeling van de rekenregels voor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>AVI's</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? Hoe wordt voorkomen dat de emissieberekening voor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>AVI's</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gunstiger uitpakt dan vanuit het perspectief van de circulaire economie wenselijk is? Worden de rekenregels expliciet getoetst op hun effect op afvalpreventie, hergebruik en recycling? Hoe wordt voorkomen dat warmtenetten langdurig afhankelijk blijven van afvalverbranding als warmtebron? Welke waarborgen zijn er dat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>AVI's</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geen voordeel krijgen ten opzichte van duurzame warmtebronnen zoals geothermie en restwarmte met lage emissies?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00480C5F" w:rsidRDefault="00FF05FE" w14:paraId="034726AF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00480C5F" w:rsidP="00480C5F" w:rsidRDefault="00480C5F" w14:paraId="66DB3310" w14:textId="077C1FFB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>de leden van de</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Vragen en opmerkingen van de leden van de PVV-fractie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00450E24" w:rsidP="00CC6287" w:rsidRDefault="00450E24" w14:paraId="39FA4692" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00CC6287" w:rsidP="00CC6287" w:rsidRDefault="00CC6287" w14:paraId="6CDFDF63" w14:textId="4188D904">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De leden van de PVV-fractie hebben de volgende vragen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00CC6287" w:rsidP="00CC6287" w:rsidRDefault="00CC6287" w14:paraId="6389CB0B" w14:textId="145FE4EC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00CC6287" w:rsidP="00CC6287" w:rsidRDefault="00CC6287" w14:paraId="00A2CB22" w14:textId="773373A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de PVV-fractie vragen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="004E3A68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>naar aanleiding van paragraaf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00D63194">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2.2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="006F0223">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de nota van toelichting (W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00D63194">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>armtekavel en aanwijzing van een warmtebedrijf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="006F0223">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>waarop het aantal van 1500 aangeslotenen is gebaseerd, oftewel wat onder “efficiënte warmtetransitie” wordt verstaan bij warmtekavels met minder en meer dan 1500 aangeslotenen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00450E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Ook vragen zij of onder “efficiënte warmtetransitie” louter de uitrol van warmtenetten of ook de bij de schaal van de kavel horende kosten worden verstaan, en hoe zeer er bij oplopende kosten van “efficiëntie” kan worden gesproken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00CC6287" w:rsidP="00CC6287" w:rsidRDefault="00CC6287" w14:paraId="2BEA54C1" w14:textId="2EB77CA1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00CC6287" w:rsidP="00CC6287" w:rsidRDefault="00CC6287" w14:paraId="57C23E90" w14:textId="15A80302">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de PVV-fractie vragen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00FB291B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">naar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="009D5527">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aanleiding </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00153767">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>van parag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="009D5527">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">raaf </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00153767">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.2.6. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00E1147C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>van de nota van toelichtin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00231DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>g (H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00153767">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>et aansluittarief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00231DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>hoe d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="000765D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “representatieve steekproef” in de praktijk wordt vormgegeven, gezien het feit dat verschillende warmtebedrijven totaal verschillend kunnen opereren en totaal verschillende kosten kunnen maken. Ook vragen zij hoe wordt voorkomen dat exorbitant hoge kosten, gemaakt door bij de steekproef toevallig geselecteerde warmtebedrijven, de gemiddelde werkelijke kosten én daarmee de tarieven onevenredig doen stijgen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00B75AC0" w:rsidP="00886AF4" w:rsidRDefault="00B75AC0" w14:paraId="332A2B3B" w14:textId="0C546A7B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00CC6287" w:rsidP="00CC6287" w:rsidRDefault="00CC6287" w14:paraId="1AB3FAD1" w14:textId="15E1CA91">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de PVV-fractie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="003E5DF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>le</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="007511FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="003D1044">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in paragraaf </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00462165">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>7.2.7. (Overige goederen en diensten: afsluittarief) dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00F61CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00462165">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rtikel 2.30 van de wet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00F61CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00462165">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">geeft dat, indien mogelijk, de afsluiting zich beperkt tot het verwijderen van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00462165">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>afleverset</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00462165">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor warmte en het afsluiten of anderszins buiten bedrijf stellen van de leidingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00F61CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, en dat i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00462165">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>n dit geval de werkzaamheden voor het warmtebedrijf beperkt van aard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00F61CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00462165">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, en de kosten voor afsluiten voor het warmtebedrijf lager </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00886AF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zullen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00462165">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00886AF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Deze leden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vragen wat onder “indien mogelijk” wordt verstaan, oftewel in welke situaties de afsluiting zich beperkt tot het verwijderen van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>afleverset</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor warmte en het afsluiten of anderszins buiten bedrijf stellen van de leidingen, en in welke situaties dat niet afdoende is. Zij vragen om voorbeelden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00EF2A96" w:rsidP="00CC6287" w:rsidRDefault="00EF2A96" w14:paraId="7B192443" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00CC6287" w:rsidP="00CC6287" w:rsidRDefault="00CC6287" w14:paraId="584CB59B" w14:textId="3A877ED2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de PVV-fractie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="002C38F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lezen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00EF2A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in paragraaf 7.2.7. (Overige goederen en diensten: afsluittarief) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00145932">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="002904E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00145932">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vanuit beheeroogpunt van het warmtebedrijf of vanuit gemeentelijk beleid voor ondergrondse infrastructuur echter alsnog nodig of gewenst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="0071416E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00145932">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>zijn om alle infrastructuur van de aansluiting te verwijderen in het geval van een afsluiting. In dit geval zijn de kosten voor afsluiten voor het warmtebedrijf hoger.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="0071416E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze leden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>vragen wat zoal onder “beheeroogpunt” en “gemeentelijk beleid” kunnen worden verstaan, oftewel in welke situaties het in het belang van het warmtebedrijf en/of de gemeente zou zijn om alle infrastructuur te verwijderen. Zij vragen om voorbeelden. Tevens vragen zij of dit niet heel subjectief is en daarmee willekeur én hoge kosten in de hand kan werken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00CC6287" w:rsidP="00CC6287" w:rsidRDefault="00CC6287" w14:paraId="11DFE8A2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Ook vragen zij aan welke tarieven voor beperkte en volledige verwijdering moet worden gedacht en, als gevolg hiervan, welke invloed deze hebben op de toegankelijkheid voor de consument om over te gaan tot afsluiting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00CC6287" w:rsidRDefault="00FF05FE" w14:paraId="5AB5D417" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="148A4BE0" w14:textId="040B0EA8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>D66-fractie</w:t>
-[...33 lines deleted...]
-      <w:r w:rsidR="00B75AC0">
+        <w:t>Vragen en opmerkingen van de leden van de CDA-fractie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="45A390FE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="35D8CF45" w14:textId="5CAB0270">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De leden van de CDA-fractie hebben kennisgenomen van het Ontwerpbesluit Besluit collectieve warmte en hebben daarover enkele vragen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="6AE8721E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="59944D0D" w14:textId="64DA060A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de CDA-fractie constateren dat er ook met dit besluit nog steeds onzekerheid blijft bestaan rond de tariefsystematiek voor collectieve warmte. Omdat de uitwerking van fase 2 ontbreekt, is nog steeds niet duidelijk wanneer </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>kostengebaseerde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tarieven worden ingevoerd en hoe lang het huidige tariefsysteem van kracht blijft. Deze onduidelijkheid remt de investeringen in warmtenetten en de verduurzaming van de gebouwde omgeving. Deze leden vragen de minister aan te geven hoe zij de investeringsbereidheid in de warmtesector wil behouden zolang er nog geen duidelijkheid is over fase 2? Welke flankerende maatregelen overweegt zij om te voorkomen dat de huidige tariefsystematiek investeringen verder onder druk zet? En welke stappen zet de minister om zo snel mogelijk te komen tot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>kostengebaseerde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tarieven voor collectieve warmte?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="204C5ACB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="295CD466" w14:textId="644CB537">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de CDA-fractie merken daarnaast op dat in het huidige Besluit collectieve warmte een duidelijke juridische basis ontbreekt voor de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Regulatory</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Accounting Rules (RAR), terwijl deze regels essentieel zijn voor de invoering van fase 2 van de tariefsystematiek. Hierdoor dreigt het risico dat regels die nu worden ontwikkeld op korte termijn opnieuw moeten worden aangepast, wat leidt tot extra kosten en onzekerheid voor zowel de ACM als warmtebedrijven. Deze leden vragen de minister daarom om toe te lichten hoe het proces richting een definitieve RAR eruitziet en welke waarborgen zij ziet om te voorkomen dat deze regels binnen korte tijd meerdere malen moeten worden herzien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00255725">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00480C5F" w:rsidP="00CC6287" w:rsidRDefault="00CC6287" w14:paraId="2816BF77" w14:textId="1F78278C">
-[...51 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="420B9F90" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="7D6161E7" w14:textId="4E6CE149">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De leden van de CDA-fractie constateren dat uit rapportage van de ACM blijkt dat de aanschaf- en installatiekosten van afleversets sinds 2016 veel sterker zijn gestegen dan die van cv-ketels. Volgens de beschikbare gegevens gaat het om een stijging van 72% voor afleversets tegenover 21% voor cv-ketels. Het is echter niet duidelijk waardoor dit grote verschil wordt veroorzaakt. Deze leden vragen de minister of zij dit verschil kan toelichten. Is de minister bereid de ACM te verzoeken om nader inzicht te geven in de factoren die ten grondslag liggen aan deze opvallende kostenstijging van afleversets?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="13A4F72C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="2CCFB3B5" w14:textId="66AA5201">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B75AC0">
-        <w:rPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Vragen en opmerkingen van de leden van de VVD-fractie</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">-warmtetarieven naar </w:t>
+        <w:t>Vragen en opmerkingen van de leden van de JA21-fractie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="372DF834" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="7F6DF96E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie hebben kennisgenomen van het Ontwerpbesluit Besluit collectieve warmte. Deze leden hebben hierover nog verschillende vragen en opmerkingen. Zij richten zich daarbij in het bijzonder op de wijze waarop warmtetarieven worden bepaald, de risico’s van lokale warmtemonopolies, de betaalbaarheid voor huishoudens en de financiële gevolgen van het in publieke handen brengen van warmtebedrijven. Ook hebben zij vragen over de voorgestelde verschuiving van kosten van huurders naar verhuurders en de mogelijke gevolgen daarvan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="3D9794A2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="5A75A8F8" w14:textId="3E05CCD5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de JA21-fractie constateren dat collectieve warmte door de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="009020FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wordt gepresenteerd als een belangrijk onderdeel van de warmtetransitie in de gebouwde omgeving. Deze leden benadrukken dat een collectieve warmtevoorziening voor huishoudens een zeer ingrijpende voorziening is. Een huishouden dat eenmaal is aangesloten op een warmtenet, heeft in de praktijk doorgaans geen reële mogelijkheid om over te stappen naar een andere warmteleverancier. Daarmee ontstaat een lokaal monopolie. Hoe beoordeelt de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="009020FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deze afhankelijkheid? Ook resulteert een aansluiting aan het warmtenet in beperkte mogelijkheden tot het beperken van de energiekosten omdat het grootste deel van de energiekosten hierbij vaste kosten betreft. Kan de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="009020FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hierop reflecteren? Kan de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="009020FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uiteenzetten welke waarborgen worden genomen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00C87055">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>om te voorkomen dat collectieve warmte leidt tot hogere lasten voor huishoudens?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="7F09FDDF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="5C9A2337" w14:textId="5A32A142">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de JA21-fractie constateren dat het nieuwe warmtestelsel uitgaat van een grotere publieke rol en uiteindelijk van warmtebedrijven met een publiek meerderheidsbelang. Deze leden vragen de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="009020FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om concreet te onderbouwen waarom publiek eigendom tot lagere kosten voor huishoudens zou leiden. Kan de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="009020FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aangeven of het in publieke handen brengen van warmtebedrijven daadwerkelijk kosten verlaagt, of dat kosten slechts worden verplaatst? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="2045DF62" w14:textId="26D81C41">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de JA21-fractie vragen of publieke warmtebedrijven voldoende financiële slagkracht hebben om de benodigde investeringen te doen. De gemeente Amsterdam heeft het reeds over een bedrag tot 9 miljard </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00B626E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">euro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gehad. Indien gemeenten hiervoor extra kapitaal moeten aantrekken, hoe voorkomt de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="009020FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat dit ten koste gaat van andere gemeentelijke taken? Verwacht de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="009020FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat de hiervoor reeds gereserveerde middelen afdoende zijn? Heeft de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="009020FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al gesproken met beheerders van warmtenetten over de kosten van het overnemen en beheren van deze warmtenetten?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="318B26D0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="51CC6398" w14:textId="18C786D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de JA21-fractie lezen dat warmtebedrijven een kostendekkingsbijdrage van gebouweigenaren kunnen vragen voor aansluiting op een collectieve warmtevoorziening. Deze leden vragen hoe wordt voorkomen dat deze bijdrage een open einde krijgt en gebouweigenaren worden geconfronteerd met hoge, slecht voorspelbare kosten. Kan de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="009020FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toelichten welke maximale grenzen gelden voor kostendekkingsbijdragen? De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00B626E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leden vragen in hoeverre kostendekkingsbijdragen kunnen doorwerken in huurprijzen, woningprijzen of servicekosten. Is dit onderzocht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00B626E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zo ja, wat zijn de uitkomsten? Zo nee, waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="2C975083" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="3BA292B1" w14:textId="1B6E9C2E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie constateren dat warmtelevering een essentiële voorziening is. Wanneer een warmteleverancier financieel of technisch faalt of vanwege politieke eisen moet sluiten of verplaatsen, kunnen huishoudens niet eenvoudig overstappen op een alternatief. Deze leden vragen wie uiteindelijk (financieel) verantwoordelijk is wanneer een warmtebedrijf failliet gaat, een warmtenet onvoldoende aansluitingen krijgt of een warmtebron wegvalt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="66E267BD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie vragen hoe wordt voorkomen dat publieke warmtebedrijven of gemeenten worden gedwongen verlieslatende warmtenetten overeind te houden omdat afsluiting maatschappelijk onaanvaardbaar is. Is dit risico meegenomen in de financiële doorrekening van het stelsel? Wat gebeurt er wanneer een warmtenet achteraf simpelweg te duur blijkt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="7AFE5703" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="62053AA3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie vragen hoe wordt voorkomen dat de waardering van warmtenetten bij overdracht leidt tot te hoge kosten voor publieke partijen of eindgebruikers. Indien publieke partijen bestaande warmtenetten moeten overnemen of daarin een meerderheidsbelang moeten verwerven, hoe wordt dan voorkomen dat zij te veel betalen voor infrastructuur waarvan de businesscase onzeker is?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="00B42291" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="1A468649" w14:textId="0492AC10">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de JA21-fractie constateren dat het besluit regelt dat bepaalde vaste kosten niet langer volledig bij de huurder terechtkomen, maar deels bij de gebouweigenaar of verhuurder. Ook de kosten van de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>kostengebaseerde</w:t>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>afleverset</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...43 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> worden in bepaalde gevallen bij de gebouweigenaar gelegd. Deze leden begrijpen de redenering dat huurders bij een reguliere gassituatie doorgaans niet afzonderlijk betalen voor de aanschaf en het onderhoud van een cv-ketel, omdat deze kosten veelal bij de verhuurder liggen. Tegelijkertijd roept deze verschuiving belangrijke vragen op over de uiteindelijke betaalbaarheid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="1E9A4B67" w14:textId="2232F064">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de JA21-fractie vragen of de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="009020FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kan toelichten wat de verwachte gevolgen zijn van het verschuiven van deze kosten naar de verhuurder. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="204B80B1" w14:textId="092D1CD1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="007B24BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>ze</w:t>
       </w:r>
-      <w:r w:rsidR="00B75AC0">
-[...33 lines deleted...]
-      <w:r w:rsidR="009020FA">
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leden vragen welke gevolgen deze kostenverschuiving heeft voor woningcorporaties. Hebben corporaties voldoende investeringsruimte om deze extra lasten te dragen zonder dat dit ten koste gaat van bijvoorbeeld nieuwbouw of onderhoud?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="0019260E" w14:paraId="0B94CAB7" w14:textId="0095D1F7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Zij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00DC563B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00FF05FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vragen ook naar de gevolgen voor particuliere verhuurders. Kan de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="009020FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>minister</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C40E7D">
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00FF05FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toelichten of de extra lasten ertoe kunnen leiden dat particuliere verhuurders minder investeren in onderhoud of verduurzaming van huurwoningen? Kan de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="009020FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00FF05FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ook aangeven welke gevolgen dit mogelijk met zich meebrengt voor de particuliere huurmarkt als geheel?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="66317BBC" w14:textId="13CED9F7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de JA21-fractie vragen of de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="009020FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft onderzocht wat de gevolgen van deze maatregel zijn voor de bouw van nieuwe huurwoningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="1364D06A" w14:textId="7EE54057">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="0019260E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>ze</w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      <w:r w:rsidR="009020FA">
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leden vragen hoe wordt voorkomen dat een maatregel die bedoeld is om huurders te beschermen, uiteindelijk leidt tot hogere huren of een kleiner aanbod van huurwoningen. Kan de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="009020FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>minister</w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dit onderbouwen met berekeningen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="271BF4F9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="09DD2C8F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie vragen welke financiële risico’s samenhangen met de aanleg en exploitatie van warmtetransportnetten. Deze netten vergen forse investeringen en zijn afhankelijk van voldoende vraag, voldoende aanbod en betrouwbare warmtebronnen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="05032718" w14:textId="359585FB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kan de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="009020FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toelichten wie het risico draagt wanneer een warmtetransportnet minder aansluitingen krijgt dan voorzien, wanneer een warmtebron wegvalt of wanneer de kosten hoger uitvallen dan geraamd? En kan de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="009020FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toelichten hoe deze kosten worden doorberekend?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="4D238AA7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="38CE7C5A" w14:textId="2902929B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de JA21-fractie vragen hoe bronzekerheid wordt meegenomen in de beoordeling van warmtenetten. Wat gebeurt er wanneer een warmtebron duurder wordt, minder beschikbaar blijkt of eerder dan voorzien moet worden vervangen? Hoe kijkt de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="009020FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> naar de gevolgen voor warmtebronnen van duurzaamheidseisen en daarmee mogelijk stijgende kosten van warmte?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="5A448C4D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="7377F5D8" w14:textId="56736651">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de JA21-fractie vragen wanneer de regels voor fase 2 naar de Kamer komen en welke harde waarborgen worden opgenomen om te voorkomen dat warmtetarieven in de toekomst hoger uitvallen dan voorzien. Kan de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="009020FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> garanderen dat huishoudens niet worden aangesloten op een warmtenet voordat voldoende duidelijk is hoe de structurele tariefregulering uitwerkt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="5C1F4BE3" w14:textId="554EA520">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de JA21-fractie vragen hoe het gecorrigeerde gasreferentietarief in fase 1 zich verhoudt tot de werkelijke kosten van warmtenetten. Kan de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="009020FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toelichten wat er gebeurt wanneer de gasreferentie onvoldoende is om de kosten van een warmtenet te dekken? Wie draagt dan het tekort: het warmtebedrijf, de gemeente of uiteindelijk alsnog de verbruiker?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="37AF3D60" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="17E02E53" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie constateren dat bij doorlevering niet het warmtebedrijf, maar de verhuurder of VvE de contractuele schakel vormt richting bewoners. Deze leden vragen hoe wordt geborgd dat huurders en VvE-leden in de praktijk dezelfde bescherming krijgen als individuele kleinverbruikers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="003462A3" w:rsidP="00FF05FE" w:rsidRDefault="003462A3" w14:paraId="73DEEE12" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="40BDAF4F" w14:textId="3443BEAC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de JA21-fractie hebben zorgen over de kostenontwikkeling van onderdelen van warmtenetten, waaronder afleversets. Deze leden vragen of de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="009020FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kan toelichten waarom de kosten van afleversets in de afgelopen jaren aanzienlijk sterker zijn gestegen dan de kosten van cv-ketels. Welke verklaring heeft de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="009020FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hiervoor?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="47FB3A2C" w14:textId="01017F38">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kan de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="009020FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aangeven hoe de ACM voorkomt dat snel stijgende kosten van afleversets automatisch worden verwerkt in hogere tarieven of hogere lasten voor gebouweigenaren? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="0BF386F9" w14:textId="37DF0B18">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de JA21-fractie vragen of de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="009020FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bereid is om de kostenontwikkeling van afleversets, aansluitingen en vaste componenten jaarlijks afzonderlijk inzichtelijk te maken, zodat de Kamer kan beoordelen of warmtenetten betaalbaar blijven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="003462A3" w:rsidP="00FF05FE" w:rsidRDefault="003462A3" w14:paraId="644766F1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="115433F4" w14:textId="1E730617">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de JA21-fractie vragen hoe wordt voorkomen dat aanbiedingen die afwijken van het maximale tarief leiden tot onoverzichtelijke contracten of tot risico’s voor consumenten die de gevolgen van dergelijke aanbiedingen onvoldoende kunnen overzien. Kan de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="009020FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toelichten welke eisen gelden voor dergelijke aanbiedingen? Hoe wordt voorkomen dat consumenten in een lokaal monopolie formeel instemmen met een afwijkend aanbod, terwijl zij feitelijk geen reële keuze hebben?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="003462A3" w:rsidP="00FF05FE" w:rsidRDefault="003462A3" w14:paraId="52420192" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="1E702876" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie vragen waarom het noodzakelijk is om het ontwerpbesluit al verder te brengen terwijl de structurele tariefregulering van fase 2 nog niet is uitgewerkt. Deze leden vragen of het niet verstandiger is om de Kamer eerst duidelijkheid te geven over fase 2, voordat het nieuwe stelsel volledig in werking treedt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="4FCCED6A" w14:textId="27D5068D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kan de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="009020FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aangeven welke onderdelen per 1 januari 2027 in werking moeten treden en welke onderdelen later volgen? Hoe wordt voorkomen dat partijen al onomkeerbare investerings- of aansluitbesluiten nemen terwijl belangrijke tariefregels nog ontbreken?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="003462A3" w:rsidP="00FF05FE" w:rsidRDefault="003462A3" w14:paraId="2DC146DE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="7FAA797B" w14:textId="0A64E50A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de JA21-fractie vragen welke effecten het besluit heeft op de energielasten van huishoudens. Kan de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="009020FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inzichtelijk maken wat de verwachte lastenontwikkeling is voor verschillende groepen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="003462A3" w:rsidP="00FF05FE" w:rsidRDefault="003462A3" w14:paraId="2AED8725" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="7FAB86BE" w14:textId="64095F7E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de JA21-fractie vragen nadrukkelijk of de verschuiving van kosten van huurders naar verhuurders gevolgen heeft voor huurprijzen en woningbouw. Kan de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="009020FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> onderbouwen dat deze kostenverschuiving niet leidt tot hogere huren, lagere onderhoudsbudgetten, minder verduurzaming of minder nieuwbouw?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="725D1F81" w14:textId="0707935E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kan de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="009020FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aangeven of woningcorporaties, particuliere verhuurders en institutionele beleggers hierover zijn geraadpleegd? Zo ja, welke zorgen hebben zij geuit en hoe zijn deze verwerkt? Zo nee, waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="798E9B0F" w14:textId="671F50DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00FF05FE" w:rsidRDefault="00FF05FE" w14:paraId="6EDF90BF" w14:textId="25CC4680">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de JA21-fractie benadrukken dat betaalbaarheid, keuzevrijheid en leveringszekerheid voorop moeten staan. Zij vragen de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="009020FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> daarom om v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="008E5916">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>óó</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>r verdere besluitvorming helder uiteen te zetten hoe tarieven zich ontwikkelen, waar financiële risico’s terechtkomen en hoe wordt voorkomen dat kosten slechts worden verschoven tussen huurders, verhuurders, gemeenten en (publieke) warmtebedrijven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00FF05FE" w:rsidP="00480C5F" w:rsidRDefault="00FF05FE" w14:paraId="7BDB72CA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00480C5F" w:rsidP="00480C5F" w:rsidRDefault="00480C5F" w14:paraId="00442ABB" w14:textId="2CC9B6ED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Vragen en opmerkingen van de leden van de BBB-fractie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00CC6287" w:rsidP="00CC6287" w:rsidRDefault="00CC6287" w14:paraId="5AC88684" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00CC6287" w:rsidP="00CC6287" w:rsidRDefault="00CC6287" w14:paraId="19E34370" w14:textId="4AC31708">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de BBB-fractie hebben kennisgenomen van het ontwerpbesluit Besluit collectieve warmte. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00B87316">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> staa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00F211E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor een nuchtere, realistische en uitvoerbare energietransitie. Collectieve warmte kan voor sommige wijken en dorpen een oplossing zijn, maar alleen wanneer bewoners, huurders, woningeigenaren, gemeenten en warmtebedrijven zekerheid hebben over betaalbaarheid, leveringszekerheid, contractuele rechten en uitvoerbaarheid. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00B87316">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vinden het van groot belang dat de warmtetransitie niet verzandt in onduidelijke tarieven, juridische onzekerheid, extra regeldruk of hogere lasten voor huishoudens en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="001C7430">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>het midden- en kleinbedrijf (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="007906E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>mkb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="001C7430">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00F211E3" w:rsidP="00CC6287" w:rsidRDefault="00F211E3" w14:paraId="03F3F99B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00CC6287" w:rsidP="00CC6287" w:rsidRDefault="00CC6287" w14:paraId="2BBAD756" w14:textId="416C6A43">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de BBB-fractie hebben kennisgenomen van de opmerkingen over de splitsing van vaste kosten in een eigenaars- en gebruikersdeel. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="001C7430">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Deze leden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vindt het belangrijk dat kosten terechtkomen bij de partij die daarvoor verantwoordelijk is en daar ook voordeel van heeft. Tegelijkertijd moeten de gevolgen voor huurders, verhuurders en woningeigenaren helder en uitvoerbaar zijn. De Woonbond wijst erop dat het ontwerpbesluit met artikelen 7.4 en 7.9 invulling geeft aan de splitsing van vaste kosten en dat huurders daardoor werkelijk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00FA02FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Niet-Meer-Dan-Anders</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00FA02FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zouden moeten betalen; tegelijk wordt aangegeven dat inwerkingtreding nu wordt voorzien op 1 januari 2028 in plaats van 2027. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00FA02FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Kan de minister aangeven hoe wordt geborgd dat de splitsing van vaste kosten niet leidt tot nieuwe onduidelijkheid of hogere lasten voor huurders, woningeigenaren of verhuurders?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00453FCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Kan de minister toelichten waarom inwerkingtreding pas per 1 januari 2028 wordt voorzien en welke mogelijkheden er zijn om huurders en woningeigenaren eerder duidelijkheid te geven?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00453FCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Kan de minister aangeven hoe wordt voorkomen dat verhuurders eventuele nieuwe kosten alsnog indirect doorberekenen aan huurders?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00CC6287" w:rsidP="00CC6287" w:rsidRDefault="00CC6287" w14:paraId="1DE2C709" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00CC6287" w:rsidP="00CC6287" w:rsidRDefault="00CC6287" w14:paraId="65E1321C" w14:textId="231988DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de BBB-fractie vragen nadrukkelijk aandacht voor de positie van bewoners die worden aangesloten op een warmtenet. Uit de aangeleverde praktijkvragen blijkt dat bewoners zekerheid willen over de basis van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>gigajouletarief</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en het vaste kostentarief, de toekomstige tariefontwikkeling, de wijze waarop afspraken contractueel worden vastgelegd en welke verhaalsmogelijkheden zij hebben wanneer een warmteleverancier of rechtsopvolger afspraken niet nakomt. Ook wordt gevraagd wanneer een eventuele bijdrage voor de cv-installatie uit de huurprijs wordt gehaald en wat de positie is van recente en toekomstige huurders. Kan de minister aangeven welke minimale contractuele waarborgen bewoners moeten krijgen bij aansluiting op een warmtenet?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00E94259">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Kan de minister toelichten waar bewoners terechtkunnen wanneer gemaakte afspraken over tarieven, vaste kosten of servicekosten niet worden nagekomen?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00E94259">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Kan de minister aangeven hoe wordt voorkomen dat bewoners dubbel betalen, bijvoorbeeld via zowel warmtetarieven als een huurcomponent voor installaties die niet langer worden gebruikt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00CC6287" w:rsidP="00CC6287" w:rsidRDefault="00CC6287" w14:paraId="658BA373" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00CC6287" w:rsidP="00CC6287" w:rsidRDefault="00CC6287" w14:paraId="7199C681" w14:textId="5917DED8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De leden van de BBB-fractie vragen aandacht voor de afsluitkosten bij warmtenetten. In het aangenomen amendement over afsluitkosten is aangegeven dat, indien mogelijk, de werkzaamheden bij afsluiting beperkt zouden moeten blijven tot verwijdering van de afleverset. Vereniging Eigen Huis wijst erop dat hierover in het B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00184E2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>esluit collectieve warmte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nog geen duidelijke uitwerking is opgenomen en vraagt om duidelijkheid over welke werkzaamheden noodzakelijk zijn bij afsluiting van een warmtenet.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00184E2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Kan de minister alsnog duidelijkheid geven over welke werkzaamheden noodzakelijk zijn bij afsluiting van een warmtenet?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="009F46C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Kan de minister toezeggen dat onnodig hoge afsluitkosten worden voorkomen en dat verwijdering van alleen de afleverset uitgangspunt is wanneer dat technisch en veilig mogelijk is?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00184E2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Hoe wordt geborgd dat huishoudens niet worden geconfronteerd met disproportionele kosten wanneer zij niet langer aangesloten willen zijn op een warmtenet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00CC6287" w:rsidP="00CC6287" w:rsidRDefault="00CC6287" w14:paraId="5CA589FF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00CC6287" w:rsidP="00CC6287" w:rsidRDefault="00CC6287" w14:paraId="1D7C14E5" w14:textId="4C1BD85E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de BBB-fractie hebben kennisgenomen van de zorgen over het ontbreken van de uitwerking van fase 2 van de tariefsystematiek in het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00184E2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Besluit collectieve warmte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Energie-Nederland wijst erop dat fase 2 pas in 2031 van kracht zou worden en dat warmteklanten daardoor langer niet weten wanneer zij een kostengebaseerd warmtetarief krijgen. Ook wordt erop gewezen dat warmtebedrijven door die onzekerheid terughoudender kunnen worden met investeringen in uitbreiding en verduurzaming van collectieve warmtesystemen. Kan de minister aangeven waarom fase 2 niet nu al in het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="5EBAF43E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Besluit collectieve warmte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>is uitgewerkt?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00123761">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Kan de minister aangeven wat nodig is om fase 2 eerder, bijvoorbeeld in 2029, in werking te laten treden?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00123761">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Hoe voorkomt de minister dat langdurige onzekerheid over de tariefsystematiek leidt tot vertraging van investeringen in collectieve warmtesystemen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00CC6287" w:rsidP="00CC6287" w:rsidRDefault="00CC6287" w14:paraId="40CF8574" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00CC6287" w:rsidP="00CC6287" w:rsidRDefault="00CC6287" w14:paraId="460CEA6E" w14:textId="499DDEAE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De leden van de BBB-fractie constateren dat fase 1 van de tariefsystematiek de maximumtarieven verlaagt zonder dat er tegelijk flankerend beleid is om kosten te verlagen. Energie-Nederland wijst op door de ACM gepresenteerde rendementen van 2,7% in 2022, 1,03% in 2023 en -0,3% in 2024, en op een gemiddeld rendement van 3,8% over 2014-2024. Daarbij wordt gesteld dat deze rendementen onder het niveau van de rente op leningen liggen en dat dit investeringen onder druk kan zetten. Welk flankerend beleid ontwikkelt de minister om te voorkomen dat fase 1 investeringen in warmteprojecten juist afremt?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00082035">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Welk rendement acht de minister noodzakelijk om investeringen in collectieve warmte mogelijk te maken?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00082035">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Kan de minister aangeven hoe hij het verschil beoordeelt tussen de lage daadwerkelijke rendementen van bestaande warmtebedrijven en het rendement dat nodig wordt geacht voor nieuwe publieke warmtebedrijven?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00CC6287" w:rsidP="00CC6287" w:rsidRDefault="00CC6287" w14:paraId="42476AEE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00CC6287" w:rsidP="00CC6287" w:rsidRDefault="00CC6287" w14:paraId="7B641785" w14:textId="42A62766">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De leden van de BBB-fractie hebben kennisgenomen van de zorgen over de juridische grondslag voor de R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="005A3573">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>AR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Energie-Nederland geeft aan dat de ACM werkt aan deze regels, maar dat fase 2 in de huidige versie van het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00082035">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Besluit collectieve warmte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> niet is opgenomen. Daardoor zou onduidelijkheid ontstaan over de juridische basis en het risico dat regels in korte tijd opnieuw moeten worden aangepast.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00254C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kan de minister helder uiteenzetten wat het proces is richting definitieve </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00254C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>RAR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00254C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Kan de minister garanderen dat warmtebedrijven niet binnen korte tijd meerdere keren hun financiële administratie moeten aanpassen?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00254C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Hoe wordt voorkomen dat onzekerheid over de RAR leidt tot extra administratieve lasten en vertraging?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00CC6287" w:rsidP="00CC6287" w:rsidRDefault="00CC6287" w14:paraId="068821F6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00CC6287" w:rsidP="00CC6287" w:rsidRDefault="00CC6287" w14:paraId="0255E532" w14:textId="60B95C87">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de BBB-fractie vragen aandacht voor de uitvoerbaarheid van regels rond kleine collectieve warmtesystemen. Energie-Nederland wijst erop dat het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="005A3573">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Besluit collectieve warmte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informatie vraagt over duurzaamheid en leveringszekerheid bij een aanvraag voor ontheffing, terwijl deze informatie volgens hen niet onder de limitatieve weigeringsgronden van artikel 3.2 W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="005A3573">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="005A3573">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ollectieve </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="005A3573">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>armte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> valt. Daarbij wordt gewezen op artikel 4.4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="0097613B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, tweede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="0097613B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00610FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>lgemene wet bestuursrecht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, waarin staat dat in een formulier geen gegevens worden gevraagd die voor de beschikking niet noodzakelijk zijn, tenzij wordt vermeld dat verstrekking niet verplicht is. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="005A3573">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Kan de minister verduidelijken of gegevens over duurzaamheid en leveringszekerheid verplicht moeten worden verstrekt bij een ontheffingsaanvraag voor een klein collectief warmtesysteem?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="005A3573">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kan de minister het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="005A3573">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Besluit collectieve warmte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>op dit punt verduidelijken, zodat gemeenten en initiatiefnemers weten welke informatie verplicht is en welke niet?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="005A3573">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Hoe wordt voorkomen dat kleine warmte-initiatieven onnodig worden belast met extra formulieren en informatieverplichtingen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00CC6287" w:rsidP="00CC6287" w:rsidRDefault="00CC6287" w14:paraId="18DB9CFD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00CC6287" w:rsidP="00CC6287" w:rsidRDefault="00CC6287" w14:paraId="1E3E541D" w14:textId="0AB87F90">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De leden van de BBB-fractie vragen aandacht voor artikel 2.34</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="0097613B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tweede </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>lid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="001049F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Besluit collectieve warmte. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Energie-Nederland stelt dat warmtebedrijven mogelijk een registratiesysteem moeten opzetten waarin gedetailleerde meetgegevens van alle klanten worden vastgelegd, zoals aanvoer- en retourtemperatuur en debiet. Daarbij wordt gevraagd of dit op afstand moet worden gecollecteerd en opgeslagen, of dit in overeenstemming is met de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00847866">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Algemene verordening gegevensbescherming</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, en welke financiële lasten hiermee gemoeid zijn. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00847866">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Kan de minister toelichten welke gegevens warmtebedrijven precies moeten registreren op grond van artikel 2.34</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00847866">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, tweede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="001049F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Besluit collectieve warmte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00847866">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Wordt met “inzage” bedoeld dat meetdata op afstand moet worden uitgelezen, verzameld en opgeslagen?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00847866">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Hoe wordt geborgd dat dit niet leidt tot strijdigheid met de AVG of tot onnodige inbreuk op de privacy van bewoners?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="00847866">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Heeft de minister een inschatting gemaakt van de financiële en administratieve lasten van deze registratiesystemen voor warmtebedrijven?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00CC6287" w:rsidP="00CC6287" w:rsidRDefault="00CC6287" w14:paraId="3689F0DC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00CC6287" w:rsidP="00CC6287" w:rsidRDefault="00CC6287" w14:paraId="73FE1100" w14:textId="61042AF0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De leden van de BBB-fractie vinden het van belang dat de W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="005B4FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et collectieve warmte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>en het B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="005B4FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">esluit collectieve warmte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uitvoerbaar blijven voor gemeenten, ACM, warmtebedrijven en warmtegemeenschappen. Energie-Nederland wijst erop dat de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="005B4FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Wet collectieve warmte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en het B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="005B4FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>esluit collectieve warmte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aanzienlijk meer verplichtingen meebrengen dan de bestaande Warmtewet en dat standaardisatie van werkwijzen en formulieren kan helpen om de werklast te beperken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="005B4FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Hoe voorkomt de minister dat de W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="005B4FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="005B4FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ollectieve </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="005B4FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>armte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en het B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="005B4FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>esluit collectieve warmte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leiden tot een stapeling van rapportageverplichtingen en bureaucratie?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="005B4FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Kan de minister toezeggen dat standaardformulieren in nauw overleg met gemeenten, warmtebedrijven, bewonersorganisaties en andere betrokken partijen worden uitgewerkt?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="005B4FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Hoe wordt geborgd dat regels proportioneel blijven voor kleine warmte-initiatieven en lokale projecten?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00CC6287" w:rsidP="00CC6287" w:rsidRDefault="00CC6287" w14:paraId="7EB19A43" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00CC6287" w:rsidP="00CC6287" w:rsidRDefault="00CC6287" w14:paraId="024E39B9" w14:textId="783D3F59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De leden van de BBB-fractie lezen dat het B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="005B4FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">esluit collectieve warmte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>nadere invulling geeft aan de duurzaamheid van warmtenetten, maar dat de uitstoot van broeikasgassen die samenhangt met de aanleg van een warmtenet geen rol speelt. De Woonbond geeft aan dat het wenselijk is om een scherper beeld te krijgen van verschillen in levenscyclusanalyses van aardgasvrije oplossingen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="005B4FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Kan de minister aangeven of en hoe levenscyclusanalyses worden betrokken bij de beoordeling van verschillende aardgasvrije warmteoplossingen?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="005B4FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Hoe voorkomt de minister dat oplossingen op papier duurzaam lijken, maar in de praktijk door aanleg, materiaalgebruik of warmteverlies minder gunstig uitpakken?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="005B4FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Kan de minister aangeven hoe gemeenten toegang krijgen tot objectieve vergelijkingen tussen warmteopties, zodat zij realistische keuzes kunnen maken?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00CC6287" w:rsidP="00CC6287" w:rsidRDefault="00CC6287" w14:paraId="599F2F02" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00CC6287" w:rsidP="00CC6287" w:rsidRDefault="00CC6287" w14:paraId="5F77081F" w14:textId="4D57EC05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De leden van de BBB-fractie vragen aandacht voor de technische uitvoerbaarheid achter de voordeur. In de aangeleverde praktijkvragen wordt onder meer gewezen op de vraag of een fase 1-aansluiting voldoende is, het wegvallen van isolatiemaatregelen voor bewoners die nog niet deelnemen, mogelijke aanvullende voorzieningen tegen warmteverlies en brandveiligheid, en bijdragen voor bijvoorbeeld kookvoorzieningen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="005B4FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Kan de minister aangeven hoe wordt geborgd dat bewoners vooraf volledig inzicht krijgen in alle technische aanpassingen die nodig zijn bij aansluiting op een warmtenet?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="005B4FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Wie is verantwoordelijk voor aanvullende kosten, zoals aanpassing van de elektrische aansluiting, isolatiemaatregelen of aanpassingen in de woning?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36" w:rsidR="005B4FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Hoe wordt voorkomen dat bewoners pas na instemming worden geconfronteerd met extra kosten of praktische beperkingen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00CC6287" w:rsidP="00CC6287" w:rsidRDefault="00CC6287" w14:paraId="747F75B5" w14:textId="25973A23">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Vragen en opmerkingen van de leden van de PRO-fractie</w:t>
-[...1989 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C16C36" w:rsidR="00480C5F" w:rsidP="00CC6287" w:rsidRDefault="00CC6287" w14:paraId="1F203064" w14:textId="65A01726">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">De leden van de BBB-fractie benadrukken dat collectieve warmte alleen draagvlak krijgt wanneer bewoners zekerheid hebben over kosten, contracten, keuzevrijheid, privacy en technische uitvoerbaarheid en dat leveranciers/warmtebedrijven een rendabele exploitatie kunnen uitvoeren met voldoende investeringszekerheid en loskomen van de vergunningverlening. De warmtetransitie moet betaalbaar, betrouwbaar en praktisch uitvoerbaar zijn. </w:t>
       </w:r>
-      <w:r w:rsidR="005B4FAE">
+      <w:r w:rsidRPr="00C16C36" w:rsidR="005B4FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Deze leden </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>wil</w:t>
       </w:r>
-      <w:r w:rsidR="005B4FAE">
+      <w:r w:rsidRPr="00C16C36" w:rsidR="005B4FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>len</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C16C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> voorkomen dat huishoudens, gemeenten en warmtebedrijven worden geconfronteerd met regels die op papier goed bedoeld zijn, maar in de praktijk leiden tot onzekerheid, hogere lasten en minder draagvlak.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00480C5F" w:rsidSect="00C26113">
+    <w:sectPr w:rsidRPr="00C16C36" w:rsidR="00480C5F" w:rsidSect="00C16C36">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20A38F1E" w14:textId="77777777" w:rsidR="00267F42" w:rsidRDefault="00267F42" w:rsidP="000D7D53">
+    <w:p w14:paraId="5DEA5469" w14:textId="77777777" w:rsidR="00F262C6" w:rsidRDefault="00F262C6" w:rsidP="000D7D53">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13B87807" w14:textId="77777777" w:rsidR="00267F42" w:rsidRDefault="00267F42" w:rsidP="000D7D53">
+    <w:p w14:paraId="1E8FA93E" w14:textId="77777777" w:rsidR="00F262C6" w:rsidRDefault="00F262C6" w:rsidP="000D7D53">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -2888,61 +4543,61 @@
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="22C1FAAD" w14:textId="77777777" w:rsidR="000D7D53" w:rsidRDefault="000D7D53">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="62DC1837" w14:textId="77777777" w:rsidR="000D7D53" w:rsidRDefault="000D7D53">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="675AD8F1" w14:textId="77777777" w:rsidR="00267F42" w:rsidRDefault="00267F42" w:rsidP="000D7D53">
+    <w:p w14:paraId="09AA45D8" w14:textId="77777777" w:rsidR="00F262C6" w:rsidRDefault="00F262C6" w:rsidP="000D7D53">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="244373FF" w14:textId="77777777" w:rsidR="00267F42" w:rsidRDefault="00267F42" w:rsidP="000D7D53">
+    <w:p w14:paraId="7244493F" w14:textId="77777777" w:rsidR="00F262C6" w:rsidRDefault="00F262C6" w:rsidP="000D7D53">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="20554C15" w14:textId="77777777" w:rsidR="000D7D53" w:rsidRDefault="000D7D53">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="42821E30" w14:textId="18C20446" w:rsidR="000D7D53" w:rsidRDefault="000D7D53">
     <w:pPr>
@@ -2956,50 +4611,51 @@
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3DCB7D44" w14:textId="77777777" w:rsidR="000D7D53" w:rsidRDefault="000D7D53">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00480C5F"/>
     <w:rsid w:val="00013B5C"/>
     <w:rsid w:val="000765D0"/>
     <w:rsid w:val="00080894"/>
     <w:rsid w:val="00082035"/>
     <w:rsid w:val="000961DE"/>
     <w:rsid w:val="000B4111"/>
     <w:rsid w:val="000B54FF"/>
@@ -3062,67 +4718,70 @@
     <w:rsid w:val="008E5916"/>
     <w:rsid w:val="009020FA"/>
     <w:rsid w:val="009408BF"/>
     <w:rsid w:val="00943199"/>
     <w:rsid w:val="009454D1"/>
     <w:rsid w:val="00957436"/>
     <w:rsid w:val="0097613B"/>
     <w:rsid w:val="009D5527"/>
     <w:rsid w:val="009F39AD"/>
     <w:rsid w:val="009F46C6"/>
     <w:rsid w:val="00A00405"/>
     <w:rsid w:val="00A64BF5"/>
     <w:rsid w:val="00A97870"/>
     <w:rsid w:val="00AB4AE5"/>
     <w:rsid w:val="00AD0FB3"/>
     <w:rsid w:val="00B37094"/>
     <w:rsid w:val="00B626E7"/>
     <w:rsid w:val="00B75AC0"/>
     <w:rsid w:val="00B81C2A"/>
     <w:rsid w:val="00B87316"/>
     <w:rsid w:val="00BB6DF1"/>
     <w:rsid w:val="00BC31F8"/>
     <w:rsid w:val="00BF3AA6"/>
     <w:rsid w:val="00BF5844"/>
     <w:rsid w:val="00C05B14"/>
+    <w:rsid w:val="00C16C36"/>
     <w:rsid w:val="00C26113"/>
     <w:rsid w:val="00C40E7D"/>
     <w:rsid w:val="00C558D3"/>
     <w:rsid w:val="00C87055"/>
     <w:rsid w:val="00CC4636"/>
     <w:rsid w:val="00CC6287"/>
+    <w:rsid w:val="00D613AF"/>
     <w:rsid w:val="00D63194"/>
     <w:rsid w:val="00DC377D"/>
     <w:rsid w:val="00DC563B"/>
     <w:rsid w:val="00DF7B77"/>
     <w:rsid w:val="00E1147C"/>
     <w:rsid w:val="00E623BA"/>
     <w:rsid w:val="00E62C10"/>
     <w:rsid w:val="00E94259"/>
     <w:rsid w:val="00EF2A96"/>
     <w:rsid w:val="00F20B86"/>
     <w:rsid w:val="00F211E3"/>
+    <w:rsid w:val="00F262C6"/>
     <w:rsid w:val="00F61CD9"/>
     <w:rsid w:val="00F77BAB"/>
     <w:rsid w:val="00FA02FA"/>
     <w:rsid w:val="00FB291B"/>
     <w:rsid w:val="00FD3C57"/>
     <w:rsid w:val="00FF05FE"/>
     <w:rsid w:val="0C1BA735"/>
     <w:rsid w:val="31D857B5"/>
     <w:rsid w:val="31F145A0"/>
     <w:rsid w:val="3871E50A"/>
     <w:rsid w:val="5EBAF43E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -4408,59 +6067,59 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>12</ap:Pages>
-[...3 lines deleted...]
-  <ap:Lines>302</ap:Lines>
+  <ap:Pages>11</ap:Pages>
+  <ap:Words>6570</ap:Words>
+  <ap:Characters>36135</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>301</ap:Lines>
   <ap:Paragraphs>85</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>42877</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>42620</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A05A3241DD8F29438AF72C41EFBCC379</vt:lpwstr>
   </property>