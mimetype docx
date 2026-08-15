--- v0 (2026-06-26)
+++ v1 (2026-08-15)
@@ -1,3778 +1,1418 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="000B6FE7" w:rsidRDefault="000B6FE7" w14:paraId="3054A0D2" w14:textId="77777777"/>
-[...53 lines deleted...]
-        </w:pBdr>
+    <w:p w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="3E552FC3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>AH 2386</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="442BBBF7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2026Z10554</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="0749AA2B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="3FF6E4C1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014286C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord van minister Van den Brink (Asiel en Migratie) (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 26 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="48E58A82" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0014286C" w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="6099A76E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0014286C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014286C">
+        <w:t xml:space="preserve"> 2226</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="33DBCD91" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C0440" w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="72ABDCEF" w14:textId="01B9115D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C0440">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...1 lines deleted...]
-      </w:r>
+        <w:br/>
+        <w:t>Vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C0440" w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="4647A02E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001C0440">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:br/>
-[...25 lines deleted...]
-      </w:pPr>
+        <w:t>Bent u bekend met het rapport van de Algemene Rekenkamer waaruit blijkt dat de screening op terrorisme pas na gemiddeld twee jaar plaatsvindt in plaats van binnen de norm van 14 dagen?</w:t>
+      </w:r>
       <w:r w:rsidRPr="001C0440">
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-      </w:r>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C0440" w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="44D8D928" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001C0440">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:br/>
-[...49 lines deleted...]
-        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
-      <w:r w:rsidR="00F9318D">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> op vraag 1 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0003027A" w:rsidP="00C573E9" w:rsidRDefault="006020AC" w14:paraId="218A3E34" w14:textId="438B4FA4">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="4E0FA235" w14:textId="77777777">
       <w:r>
         <w:t>Ja</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C573E9" w:rsidR="00C573E9">
+      <w:r w:rsidRPr="00C573E9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C573E9">
+      <w:r>
         <w:t>ik ben bekend met dit rapport.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C573E9" w:rsidP="00C573E9" w:rsidRDefault="00C573E9" w14:paraId="6B8A2EC2" w14:textId="3A9016C5">
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="48CE9A74" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De screening die de Rekenkamer heeft onderzocht betreft onderdeel van het onderzoek dat de IND in het asielproces uitvoert. Hierbij wordt gekeken naar uitingen op </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C573E9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>social</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C573E9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> media</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, </w:t>
-[...25 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">, wat in samenhang met andere gegevens, relevante informatie kan opleveren. Hierbij is er specifiek aandacht voor signalen die kunnen wijzen op fraude/misbruik, mensenhandel/-smokkel, gevaar openbare orde, internationale misdrijven of een gevaar voor de nationale veiligheid. Het waarborgen van de nationale veiligheid binnen de asielprocedure vereist echter doorlopende inspanning. De sociale media screening is één van meerdere momenten waarop signalen gedurende de procedure kunnen worden opgevangen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="39082DC1" w14:textId="77777777">
       <w:r w:rsidRPr="004B0814">
         <w:t xml:space="preserve">Vanaf </w:t>
       </w:r>
       <w:r>
         <w:t>het moment dat de procedure start zijn er</w:t>
       </w:r>
       <w:r w:rsidRPr="004B0814">
         <w:t xml:space="preserve"> meerdere momenten waarop signalen kunnen worden onderkend, gewogen en gedeeld door de IND, het COA en de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B0814">
         <w:t>DTenV</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B0814">
         <w:t xml:space="preserve"> met de politie en inlichtingen- en veiligheidsdiensten. </w:t>
       </w:r>
       <w:r>
         <w:t>Zoals bij de voorregistratie bij aanmelding door de IND, bij raadpleging van (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>inter</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">)nationale politie/justitiële databases, tijdens overige contacten met de vreemdeling, met name </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>gehoren</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">, maar ook tijdens het verblijf bij COA of contacten met </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>DTenV</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B97E7C">
         <w:t>Daarnaast zijn ook de opsporings- en inlichtingendiensten alert.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004067D4" w:rsidP="00C573E9" w:rsidRDefault="00C573E9" w14:paraId="2B338BB7" w14:textId="59ABA31B">
-[...3 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+    <w:p w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="09D0283F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005530EF">
         <w:t xml:space="preserve">Bij de vormgeving van de screening door de IND in 2016 was de insteek om te gaan screenen binnen een </w:t>
       </w:r>
       <w:r>
         <w:t>streeftermijn</w:t>
       </w:r>
       <w:r w:rsidRPr="005530EF">
         <w:t xml:space="preserve"> van 14 dagen na het aanmeldgehoor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, dat plaats vindt </w:t>
       </w:r>
       <w:r w:rsidRPr="005530EF">
         <w:t>nadat een vreemdeling het Identificatie- en Registratieproces heeft doorlopen.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-      <w:r w:rsidR="004067D4">
+        <w:t xml:space="preserve"> De screening vindt nu veelal plaats voorafgaand aan het asielgehoor waardoor deze oorspronkelijke streeftermijn niet gehaald wordt. </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Voordeel hiervan is dat de informatie die uit deze </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="004067D4">
+      <w:r>
         <w:t>social</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="004067D4">
+      <w:r>
         <w:t xml:space="preserve"> media screening komt, actueler is en daardoor beter bij het nader gehoor betrokken kan worden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00180F9E" w:rsidP="00C573E9" w:rsidRDefault="00C573E9" w14:paraId="33F2AFDA" w14:textId="5AADAA42">
-[...3 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+    <w:p w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="11A4B847" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="003770F5">
         <w:t xml:space="preserve">e screening </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>nareizigers</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003770F5">
         <w:t>(die dan nog in het buitenland verblij</w:t>
       </w:r>
       <w:r>
         <w:t>ven</w:t>
       </w:r>
       <w:r w:rsidRPr="003770F5">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> vindt</w:t>
       </w:r>
       <w:r w:rsidRPr="003770F5">
         <w:t xml:space="preserve"> plaats nadat beoordeeld is dat de vreemdeling in aanmerking komt voor de gevraagde verblijfsvergunning, maar voorafgaand aan het besluit</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> van de IND</w:t>
       </w:r>
       <w:r w:rsidRPr="003770F5">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="001A4716">
-[...17 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="773E48E4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C0440" w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="2B7F4F83" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C0440">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001C0440" w:rsidR="006020AC" w:rsidP="006020AC" w:rsidRDefault="00DD33AB" w14:paraId="10489BC8" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+    <w:p w:rsidRPr="001C0440" w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="4E1A11A8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C0440">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Klopt het dat u niet weet hoeveel asielzoekers er op dit moment in Nederland aanwezig zonder dat zij (volledig) gescreend zijn op terrorisme, radicalisering of andere veiligheidsrisico’s? Hoe is het mogelijk dat u dit niet weet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006020AC" w:rsidP="006020AC" w:rsidRDefault="006020AC" w14:paraId="487B12A6" w14:textId="77777777">
-[...58 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+    <w:p w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="5924354B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="5D1D613A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="4B27C5E3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="4FDF6ACF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C0440" w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="49115CC4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C0440" w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="3A20B5AD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C0440">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op vraag 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="13E68BF6" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Dat klopt niet, de IND heeft zicht op de voorraad nog te screenen personen en stuurt hierop.  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C0440" w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="0E94153E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C0440">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C0440" w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="61FF99D4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C0440">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Erkent u dat het jarenlang laten rondlopen van asielzoekers in Nederland zonder screening een levensgevaarlijk en onacceptabel risico vormt voor de nationale veiligheid? Zo nee, waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C0440" w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="25BD3D99" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C0440" w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="67F0D96A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C0440">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op vraag 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="1DD1B89D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B97E7C">
+        <w:t xml:space="preserve">Nationale veiligheid in de asielprocedure is geen momentopname, maar vraagt continue alertheid van de hele keten. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Zoals bij het antwoord op vraag 1 uiteengezet, is deze </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>social</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> media screening niet het enige moment waarop signalen kunnen worden onderkend. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="11A4113E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="5E361F75" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ik herken daarom niet het beeld dat asielzoekers jarenlang ongecontroleerd in Nederland verblijven. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C573E9">
+        <w:t>De Rekenkamer constateert dat het systeem goed is ingericht, maar dat de uitvoering sneller moet. Dat onderschrijf ik. De IND is al gestart met een traject om de screening te versterken.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C0440" w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="5D61C496" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C0440">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vraag 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C0440" w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="0ABF9CB7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C0440">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoeveel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001C0440">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>terrorismegerelateerde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001C0440">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> signalen of hits zijn er de afgelopen jaren alsnog naar boven gekomen bij verlate screenings? Hoeveel daarvan betroffen personen die al langere tijd in Nederland verbleven?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C0440" w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="73EBD35F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C0440" w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="3918DAE0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C0440">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op vraag 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A379D" w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="0991847E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005A379D">
+        <w:t>Vanwege het belang van de nationale veiligheid doet de IND geen mededelingen over de precieze herkomst, aantallen, inhoud en opvolging van signalen die mogelijk duiden op een gevaar voor de nationale veiligheid. Dit geldt ook voor verlate screenings. Waar signalen ontstaan, wordt uiteraard adequaat gehandeld binnen de daarvoor geldende kaders.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="2E948355" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C0440" w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="127F1824" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C0440">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C0440" w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="30CDE2C3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C0440">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Waarom heeft u de Tweede Kamer niet eerder geïnformeerd over het feit dat de screening niet op orde is?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C0440" w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="658129D4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C0440" w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="272EA5CD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C0440">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op vraag 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="439B5FA5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Uw Kamer is in 2023</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> en 2024</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> geïnformeerd over evaluaties en verbetermaatregelen rondom het onderkennen van signalen van mogelijke betrokkenheid bij terrorisme in de asiel- en nareisprocedure. Daarbij is ook aangegeven dat voortdurende versterking van procedures, informatie-uitwisseling en screening </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ketenbreed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> noodzakelijk blijft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="3AB1234B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="38A3D2BB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De Rekenkamer doet nu aanvullende constateringen over de tijdigheid van een specifieke screening. De Rekenkamer constateert dat het systeem goed is ingericht, maar dat de uitvoering sneller moet. Dat onderschrijf ik. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C0440" w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="7FD82BA4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C0440">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C0440" w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="230F3F5F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C0440">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gaat u er per direct voor zorgen dat alle asielzoekers die nu in Nederland aanwezig volledig gescreend worden en bent u bereid om onmiddellijk een asielstop af te kondigen zolang de veiligheid van de Nederlandse bevolking niet gewaarborgd kan worden? Zo nee, waarom kiest u er bewust voor om de veiligheid van Nederlanders op het spel te zetten?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C0440">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C0440" w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="1AFEDEAE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C0440">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Antwoord</w:t>
       </w:r>
-      <w:r w:rsidR="00F9318D">
-[...496 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op vraag 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="3EB17168" w14:textId="77777777">
       <w:r w:rsidRPr="00B97E7C">
         <w:t xml:space="preserve">Vanaf de inwerkingtreding van het </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">EU </w:t>
       </w:r>
       <w:r w:rsidRPr="00B97E7C">
         <w:t>Asiel- en Migratiepact op 12 juni aanstaande is de inzet van de IND prioritair gericht op het bijhouden van de nieuwe instroom asielaanvragen en een snelle screening van deze instroom</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> na het proces Ontvangst en V</w:t>
-[...5 lines deleted...]
-        <w:t>n Asielaanvraag (OVA), waarin de asielzoeker geïdentificeerd en geregistreerd wordt</w:t>
+        <w:t xml:space="preserve"> na het proces Ontvangst en Voorbereiden Asielaanvraag (OVA), waarin de asielzoeker geïdentificeerd en geregistreerd wordt</w:t>
       </w:r>
       <w:r w:rsidRPr="00B97E7C">
         <w:t xml:space="preserve">. Tevens zal </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">er </w:t>
       </w:r>
       <w:r w:rsidRPr="00B97E7C">
         <w:t xml:space="preserve">ook inzet </w:t>
       </w:r>
       <w:r>
         <w:t>blijven</w:t>
       </w:r>
       <w:r w:rsidRPr="00B97E7C">
         <w:t xml:space="preserve"> op de screening van oudere zaken, waarbij de screening in ieder geval voorafgaand aan het gehoor plaatsvindt.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Er zal tijdelijk extra capaciteit ingezet worden voor het uitvoeren van de screening. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F20AB" w:rsidP="009F20AB" w:rsidRDefault="009F20AB" w14:paraId="43B2AB8F" w14:textId="472E6B8F">
-[...26 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+    <w:p w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="38588576" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ook zijn naar aanleiding van de eerdere bevindingen reeds maatregelen genomen, zoals uitbreiding van openbronnenonderzoek en aanpassing van screeningsinstructies. Daarnaast heeft de IND een leerlijn screening ontwikkeld en geïmplementeerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="3704E22D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="516597D0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Het kabinet is niet bereid om een asielstop af te kondigen.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA2C37">
         <w:t xml:space="preserve"> Nederland is gebonden aan Europese en internationale rechtskaders, waaronder het </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">VN </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA2C37">
         <w:t xml:space="preserve">Vluchtelingenverdrag en EU-wetgeving, die het recht op het indienen en behandelen van een asielverzoek waarborgen. Een generieke asielstop is juridisch niet houdbaar en disproportioneel. De focus ligt op het verder versterken van screening en informatie-uitwisseling, het eerder positioneren van de screening in de procedure (in lijn met het EU Asiel- en Migratiepact) en het borgen van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DA2C37">
         <w:t>ketenbrede</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DA2C37">
         <w:t xml:space="preserve"> alertheid, zodat de veiligheid in Nederland wordt beschermd.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006020AC" w:rsidP="006020AC" w:rsidRDefault="006020AC" w14:paraId="2C827CD9" w14:textId="77777777">
-[...10 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+    <w:p w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="417DDAA2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C0440" w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="14394B0D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C0440">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001C0440" w:rsidR="006020AC" w:rsidP="006020AC" w:rsidRDefault="00DD33AB" w14:paraId="33820ED4" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+    <w:p w:rsidRPr="001C0440" w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="7500EF29" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C0440">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kunt u deze vragen beantwoorden voor het commissiedebat JBZ-Raad d.d. 27 mei aanstaande?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001C0440" w:rsidR="006020AC" w:rsidP="006020AC" w:rsidRDefault="006020AC" w14:paraId="7E7349BF" w14:textId="77777777">
-[...14 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+    <w:p w:rsidRPr="001C0440" w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="3FE3F600" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C0440" w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="27612C74" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C0440">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
-      <w:r w:rsidR="00F9318D">
-[...26 lines deleted...]
-      <w:r w:rsidR="00DD33AB">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op vraag 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="55F3186F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Gegeven de beperkte tijdspanne is dat niet gelukt.</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD33AB" w:rsidP="00DD33AB" w:rsidRDefault="00DD33AB" w14:paraId="05F81081" w14:textId="77777777">
+    <w:p w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="69FD404D" w14:textId="77777777">
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD33AB" w:rsidP="00DD33AB" w:rsidRDefault="00DD33AB" w14:paraId="189DDFAF" w14:textId="30DF1ACB"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="000B6FE7" w:rsidRDefault="000B6FE7" w14:paraId="70FB2B7D" w14:textId="77777777">
+    <w:p w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="3398ABFB" w14:textId="77777777"/>
+    <w:p w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="030A8624" w14:textId="77777777"/>
+    <w:p w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="45C8D145" w14:textId="77777777"/>
+    <w:p w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="441114C4" w14:textId="77777777"/>
+    <w:p w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="5E5685BB" w14:textId="77777777"/>
+    <w:p w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="385551AB" w14:textId="77777777"/>
+    <w:p w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="3C2AD4D4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000B6FE7" w:rsidRDefault="000B6FE7" w14:paraId="6EC059F0" w14:textId="77777777"/>
-[...4 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId11"/>
+    <w:p w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="52339C56" w14:textId="77777777"/>
+    <w:p w:rsidR="0014286C" w:rsidP="0014286C" w:rsidRDefault="0014286C" w14:paraId="2101687C" w14:textId="77777777"/>
+    <w:p w:rsidR="002C3023" w:rsidRDefault="002C3023" w14:paraId="4E121D56" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="002C3023" w:rsidSect="0014286C">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7D5DF396" w14:textId="77777777" w:rsidR="00E93669" w:rsidRDefault="00E93669">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6B654727" w14:textId="77777777" w:rsidR="003E79DD" w:rsidRDefault="003E79DD" w:rsidP="0014286C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5379D999" w14:textId="77777777" w:rsidR="00E93669" w:rsidRDefault="00E93669">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4D6F0B35" w14:textId="77777777" w:rsidR="003E79DD" w:rsidRDefault="003E79DD" w:rsidP="0014286C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...24 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="42D7EA2D" w14:textId="77777777" w:rsidR="000B6FE7" w:rsidRDefault="000B6FE7">
-[...1 lines deleted...]
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+  <w:p w14:paraId="48296BBF" w14:textId="77777777" w:rsidR="0014286C" w:rsidRPr="0014286C" w:rsidRDefault="0014286C" w:rsidP="0014286C">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3072D3D5" w14:textId="77777777" w:rsidR="003E79DD" w:rsidRPr="0014286C" w:rsidRDefault="003E79DD" w:rsidP="0014286C">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="03B086DB" w14:textId="77777777" w:rsidR="0014286C" w:rsidRPr="0014286C" w:rsidRDefault="0014286C" w:rsidP="0014286C">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06957DB3" w14:textId="77777777" w:rsidR="00E93669" w:rsidRDefault="00E93669">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="543ADF03" w14:textId="77777777" w:rsidR="003E79DD" w:rsidRDefault="003E79DD" w:rsidP="0014286C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23F0A38D" w14:textId="77777777" w:rsidR="00E93669" w:rsidRDefault="00E93669">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="62D5A75F" w14:textId="77777777" w:rsidR="003E79DD" w:rsidRDefault="003E79DD" w:rsidP="0014286C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="634E4D44" w14:textId="4DB48444" w:rsidR="006020AC" w:rsidRDefault="006020AC">
+    <w:p w14:paraId="62EE0C1F" w14:textId="77777777" w:rsidR="0014286C" w:rsidRDefault="0014286C" w:rsidP="0014286C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Algemene Rekenkamer, 20 mei 2026, 'Achterstanden in de asielprocedure lopen weer verder op, screening op terrorisme pas na 2 jaar', https://www.rekenkamer.nl/actueel/nieuws/2026/05/20/achterstanden-in-de-asielprocedure-lopen-weer-verder-op-screening-op-terrorisme-pas-na-2-jaar</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="4B3453D9" w14:textId="6E8EE3A4" w:rsidR="009F20AB" w:rsidRPr="00C573E9" w:rsidRDefault="009F20AB">
+    <w:p w14:paraId="6153E4D7" w14:textId="77777777" w:rsidR="0014286C" w:rsidRPr="00C573E9" w:rsidRDefault="0014286C" w:rsidP="0014286C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00C573E9">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00C573E9">
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t>Kamerbrief over evaluaties over het onderkennen van signalen van mogelijke betrokkenheid bij terrorisme in de asiel en nareisprocedure, 5 juni 2023.</w:t>
+        <w:t xml:space="preserve"> Kamerbrief over evaluaties over het onderkennen van signalen van mogelijke betrokkenheid bij terrorisme in de asiel en nareisprocedure, 5 juni 2023.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="1C7501ED" w14:textId="382DB83B" w:rsidR="009F20AB" w:rsidRDefault="009F20AB">
+    <w:p w14:paraId="6A7EF54D" w14:textId="77777777" w:rsidR="0014286C" w:rsidRDefault="0014286C" w:rsidP="0014286C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00C573E9">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00C573E9">
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00C573E9">
+        <w:t xml:space="preserve"> Kamerbrief over stand van zaken bestrijding misbruik asiel en migratiestromen door terroristen, 18 juni 2024.</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4A08CC5D" w14:textId="77777777" w:rsidR="000B6FE7" w:rsidRDefault="00DA2C37">
-[...350 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="209ACC5F" w14:textId="77777777" w:rsidR="0014286C" w:rsidRPr="0014286C" w:rsidRDefault="0014286C" w:rsidP="0014286C">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5047D4EC" w14:textId="77777777" w:rsidR="000B6FE7" w:rsidRDefault="00DA2C37">
-[...1193 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="0C0E5E64" w14:textId="77777777" w:rsidR="003E79DD" w:rsidRPr="0014286C" w:rsidRDefault="003E79DD" w:rsidP="0014286C">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...487 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5B887D65" w14:textId="77777777" w:rsidR="003E79DD" w:rsidRPr="0014286C" w:rsidRDefault="003E79DD" w:rsidP="0014286C">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:defaultTableStyle w:val="Standaardtabel"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000B6FE7"/>
-[...73 lines deleted...]
-    <w:rsid w:val="00FA06EC"/>
+    <w:rsidRoot w:val="0014286C"/>
+    <w:rsid w:val="0014286C"/>
+    <w:rsid w:val="002C3023"/>
+    <w:rsid w:val="003E79DD"/>
+    <w:rsid w:val="00DF7A30"/>
+    <w:rsid w:val="00E777D9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="095C55F9"/>
+  <w14:docId w14:val="77EFA7A0"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{5A23707A-D79D-4690-80AF-69C38BD8B307}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3797,75 +1437,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3900,55 +1540,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4020,871 +1660,778 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="0014286C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="0014286C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:ind w:left="-1120"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0014286C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0014286C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0014286C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0014286C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0014286C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0014286C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0014286C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Artikel streepje"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0014286C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0014286C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0014286C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0014286C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0014286C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0014286C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0014286C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0014286C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0014286C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...146 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="0014286C"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0014286C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...10 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="0014286C"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0014286C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0014286C"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0014286C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0014286C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0014286C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0014286C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0014286C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0014286C"/>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+    <w:rsid w:val="0014286C"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+    <w:rsid w:val="0014286C"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...10 lines deleted...]
-      <w:i/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:rsid w:val="0014286C"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...10 lines deleted...]
-    <w:rPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="0014286C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...191 lines deleted...]
-      <w:lang w:val="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="0014286C"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
     <w:name w:val="Witregel W1 (bodytekst)"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="0014286C"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="0014286C"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0014286C"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DD33AB"/>
+    <w:rsid w:val="0014286C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00DD33AB"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="0014286C"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DD33AB"/>
+    <w:rsid w:val="0014286C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00DD33AB"/>
-[...99 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="0014286C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0014286C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...79 lines deleted...]
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4941,51 +2488,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -5049,65 +2596,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5128,85 +2675,65 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>4</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>6028</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1039</ap:Words>
+  <ap:Characters>5718</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>50</ap:Lines>
-  <ap:Paragraphs>14</ap:Paragraphs>
+  <ap:Lines>47</ap:Lines>
+  <ap:Paragraphs>13</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7109</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6744</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>