--- v0 (2026-06-26)
+++ v1 (2026-08-15)
@@ -1,1552 +1,982 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="008C7F8F" w:rsidRDefault="008C7F8F" w14:paraId="003B895B" w14:textId="77777777"/>
-[...22 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00B659C3" w:rsidR="00B659C3" w:rsidRDefault="004F1CD1" w14:paraId="7CD9189D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>25295</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B659C3" w:rsidR="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B659C3" w:rsidR="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B659C3" w:rsidR="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B659C3" w:rsidR="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Infectieziektenbestrijding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="00B659C3" w:rsidR="00B659C3" w:rsidP="00B659C3" w:rsidRDefault="00B659C3" w14:paraId="37908B1E" w14:textId="2773A9D9">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2284</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Sociale Zaken en Werkgelegenheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B659C3" w:rsidR="00B659C3" w:rsidP="004F1CD1" w:rsidRDefault="00B659C3" w14:paraId="41A531A9" w14:textId="7624EA9A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B659C3" w:rsidR="00B659C3" w:rsidP="004F1CD1" w:rsidRDefault="00B659C3" w14:paraId="69AA7215" w14:textId="24E43F2A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 26 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B659C3" w:rsidR="00B659C3" w:rsidP="004F1CD1" w:rsidRDefault="00B659C3" w14:paraId="30A55A18" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B659C3" w:rsidR="004F1CD1" w:rsidP="004F1CD1" w:rsidRDefault="004F1CD1" w14:paraId="45F84FA1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De coronacrisis heeft ons geleerd dat pandemieën een verstrekkende impact hebben op alle aspecten van de samenleving. Naast de gezondheidseffecten die mensen hebben ondervonden, hebben de pandemie en de daaraan verbonden maatregelen ook grote sociale, maatschappelijke en economische effecten gehad. Om het kabinet te adviseren over deze effecten, is destijds het Maatschappelijke Impact Team (MIT) opgericht. Het MIT is pas in een latere fase in de coronapandemie ingesteld. Om tijdens een volgende pandemie sneller een MIT in te kunnen stellen, is het belangrijk daar nu een aantal voorbereidingen voor te treffen. Middels deze brief informeer ik uw Kamer daarom over het inrichten van een ‘MIT in waakstand’. Daarmee borgen we dat een nieuwe ‘commissie MIT’ snel ingesteld kan worden als een pandemische situatie daarom vraagt. Daarnaast stel ik u op de hoogte van de inrichting van een kennisbasis gericht op maatschappelijke weerbaarheid bij het Sociaal Cultureel Planbureau (SCP). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B659C3" w:rsidR="004F1CD1" w:rsidP="004F1CD1" w:rsidRDefault="004F1CD1" w14:paraId="6213A6A8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B659C3" w:rsidR="004F1CD1" w:rsidP="004F1CD1" w:rsidRDefault="004F1CD1" w14:paraId="26ED6CB3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00825255">
-        <w:rPr>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MIT in waakstand</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00720877" w:rsidP="00DC7978" w:rsidRDefault="00DC7978" w14:paraId="7C5CA1CB" w14:textId="77777777">
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w:rsidRPr="00B659C3" w:rsidR="004F1CD1" w:rsidP="004F1CD1" w:rsidRDefault="004F1CD1" w14:paraId="7D6FD78E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens de coronacrisis lag aanvankelijk de nadruk in de advisering op de medisch-epidemiologische kant, via het Outbreak Management Team (OMT). Ondanks dat diverse instituten als SCP, SER en de RIVM-gedragsunit vanuit hun expertise een bijdrage leverden via een sociaalmaatschappelijke en -economische reflectie, nam de behoefte aan gestructureerde advisering vanuit een breder maatschappelijk perspectief toe. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk230795945" w:id="0"/>
-      <w:r w:rsidRPr="000F2E94">
-[...12 lines deleted...]
-        <w:t>wegen bij besluitvorming</w:t>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Om de sociaalmaatschappelijke en -economische aspecten van maatregelen beter en explicieter te kunnen meewegen bij besluitvorming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="000F2E94">
-[...99 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, is daarom per 1 september 2022 het MIT opgericht. Het MIT bestond uit een commissie van wetenschappers en experts zoals economen, sociologen en gedragsdeskundigen. Het MIT adviseerde over de sociaalmaatschappelijke en -economische gevolgen van voorstellen van het kabinet in het kader van het beleid ter bestrijding van het coronavirus en eventuele andere infectieziekten met pandemisch potentieel die kunnen nopen tot het nemen van collectief verplichtende maatregelen. Ook werd geadviseerd over de gedragseffecten van de pandemie(maatregelen) en de gevolgen daarvan voor draagvlak en effectiviteit van het beleid. Dit stelde het kabinet in staat mede op basis van adviezen vanuit verschillende perspectieven een gedegen, integrale afweging te maken van de epidemiologische en maatschappelijke impact van eventuele maatregelen en adviezen. Daarnaast heeft het MIT kennis opgebouwd en instrumenten ontwikkeld. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B659C3" w:rsidR="004F1CD1" w:rsidP="004F1CD1" w:rsidRDefault="004F1CD1" w14:paraId="46AD5C32" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Een voorbeeld van een instrument dat het MIT heeft ontwikkeld is het afwegingskader bij pandemieën, dat kan fungeren als leidraad voor de advisering en besluitvorming over de aanpak van een pandemie. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC7978" w:rsidP="00DC7978" w:rsidRDefault="00DC7978" w14:paraId="58BA1E51" w14:textId="77777777"/>
-    <w:p w:rsidR="00DC7978" w:rsidP="00DC7978" w:rsidRDefault="00DC7978" w14:paraId="7729FA7D" w14:textId="77777777">
+    <w:p w:rsidRPr="00B659C3" w:rsidR="004F1CD1" w:rsidP="004F1CD1" w:rsidRDefault="004F1CD1" w14:paraId="03B6BC84" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B659C3" w:rsidR="004F1CD1" w:rsidP="004F1CD1" w:rsidRDefault="004F1CD1" w14:paraId="146AB8F8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk230799937" w:id="1"/>
-      <w:r>
-        <w:t xml:space="preserve">Uit de evaluatie van het MIT door onderzoeksbureau </w:t>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uit de evaluatie van het MIT door onderzoeksbureau Andersson </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>Andersson</w:t>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Elffers</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Felix (AEF) komt naar voren dat volgens vrijwel alle betrokkenen het MIT in potentie meerwaarde kan hebben in de advisering op de bredere maatschappelijke gevolgen van maatregelen door deze zichtbaar en expliciet te maken</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Veel betrokkenen zien deze potentiële meerwaarde vooral in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kortetermijnadviezen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van het MIT. Naast het adviseren over het invoeren van maatregelen, kan het MIT ook adviseren over eventueel flankerend beleid om de neveneffecten van maatregelen te mitigeren. Een actieve commissie heeft echter weinig meerwaarde in niet-pandemische tijden. Het is tegelijkertijd wel belangrijk om waakzaam te zijn voor een nieuwe gezondheidscrisis met pandemisch potentieel. Mijn voorganger heeft u daarom geïnformeerd over het voornemen om het MIT ‘in waakstand’ te brengen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...64 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B659C3" w:rsidR="004F1CD1" w:rsidP="004F1CD1" w:rsidRDefault="004F1CD1" w14:paraId="5D46D197" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B659C3" w:rsidR="004F1CD1" w:rsidP="004F1CD1" w:rsidRDefault="004F1CD1" w14:paraId="00E38359" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Het MIT was tijdens de coronapandemie en de nasleep hiervan gehuisvest bij het SCP. Wegens de inhoudelijke raakvlakken met de functie van het MIT, is afgesproken dat het SCP enkele taken op zich zal nemen om het MIT in waakstand te borgen. Het SCP voorziet in facilitaire voorzieningen om het MIT in waakstand in staat te stellen zijn taken uit te voeren. Daarnaast stelt het SCP een </w:t>
       </w:r>
-      <w:r w:rsidRPr="00601A00">
-        <w:rPr>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Chief </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00601A00">
-        <w:rPr>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Preparedness</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00601A00">
-        <w:rPr>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00601A00">
-        <w:rPr>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Officer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...33 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (CPO) aan, die de taken van het MIT in waakstand zal coördineren. Daarbij kan de CPO experts uitnodigen om deel te nemen aan vergaderingen van het MIT in waakstand, waarbij ook rekening wordt gehouden met de continuïteit. Zo blijft de kennis van de oud-leden van het MIT behouden. De CPO stuurt de taken van het MIT in waakstand zelfstandig aan. De afspraken die met het SCP zijn gemaakt omtrent het MIT in waakstand worden bestuurlijk vastgelegd. Deze bestuurlijke afspraken worden gepubliceerd in de Staatscourant. Het MIT in waakstand gaat per 1 september 2026 van start.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B659C3" w:rsidR="004F1CD1" w:rsidP="004F1CD1" w:rsidRDefault="004F1CD1" w14:paraId="3332999E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B659C3" w:rsidR="004F1CD1" w:rsidP="004F1CD1" w:rsidRDefault="004F1CD1" w14:paraId="373C034A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">De afgelopen periode is de vormgeving van het MIT in waakstand, mede aan de hand van het evaluatierapport en de aanbevelingen van het MIT, uitgewerkt. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk230796329" w:id="3"/>
-      <w:r>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De taken die het MIT in waakstand zal uitvoeren staan in het teken van paraatheid voor eventuele instelling van een commissie MIT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
-      <w:r>
-[...173 lines deleted...]
-        <w:t xml:space="preserve">inisterie van VWS. De instelling van een commissie MIT vereist een instellingsbesluit waar de dan verantwoordelijke bewindspersoon van SZW formeel over besluit. </w:t>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, mocht een nieuwe pandemische situatie zich voordoen. Zo zal het MIT in waakstand een draaiboek vaststellen over hoe zij opereert en het afwegingskader voor pandemieën indien nodig actualiseren. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook zal het MIT in waakstand expertises bijhouden die voor de eventuele commissie MIT een bijdrage kunnen leveren aan de sociaalmaatschappelijke en -economische advisering. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast fungeert het MIT in waakstand in niet-pandemische tijden als aanspreekpunt voor sociaalmaatschappelijke en -economische vragen rond pandemische situaties vanuit externe partijen en bewaakt het de algehele paraatheid voor opschaling. Om deze taken uit te voeren, komt het MIT in waakstand naar eigen inzicht, maar minstens één keer per jaar samen. Het MIT in waakstand wordt opgeschort wanneer een nieuwe pandemische situatie zich voordoet en een commissie MIT wordt ingesteld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B659C3" w:rsidR="004F1CD1" w:rsidP="004F1CD1" w:rsidRDefault="004F1CD1" w14:paraId="6784405D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals aangegeven is het doel van het MIT in waakstand dat een commissie MIT snel ingesteld kan worden en effectief kan opereren in geval van een nieuwe pandemische situatie. Een commissie MIT adviseert aan de Secretaris-Generaal (SG) van het ministerie van SZW. Dit is vergelijkbaar met het Outbreak Management Team (OMT) dat adviseert aan de Directeur-Generaal Volksgezondheid van het Ministerie van VWS. De instelling van een commissie MIT vereist een instellingsbesluit waar de dan verantwoordelijke bewindspersoon van SZW formeel over besluit. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk230797128" w:id="4"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Het MIT in waakstand kan een signaal overbrengen naar de SG van SZW dat een commissie MIT nodig is</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. De SG van SZW informeert de Minister van SZW hierover, zodat deze een besluit kan nemen over eventuele instelling. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk230685214" w:id="5"/>
       <w:bookmarkStart w:name="_Hlk230685194" w:id="6"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Het uitgangspunt hierbij is dat het signaal van onafhankelijke experts wordt opgevolgd door het kabinet. </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> er anders wordt besloten, dient dat gemotiveerd te worden (‘ja, tenzij’)</w:t>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Indien er anders wordt besloten, dient dat gemotiveerd te worden (‘ja, tenzij’)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
-      <w:r>
-[...36 lines deleted...]
-    <w:p w:rsidRPr="004D2274" w:rsidR="00DC7978" w:rsidP="00DC7978" w:rsidRDefault="00DC7978" w14:paraId="787D3425" w14:textId="77777777">
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In de bestuurlijke afspraken zijn drie routes afgesproken die kunnen leiden tot het instellen van een commissie MIT:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B659C3" w:rsidR="004F1CD1" w:rsidP="004F1CD1" w:rsidRDefault="004F1CD1" w14:paraId="57A60B6C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:autoSpaceDN/>
-[...15 lines deleted...]
-    <w:p w:rsidRPr="004D2274" w:rsidR="00DC7978" w:rsidP="00DC7978" w:rsidRDefault="00DC7978" w14:paraId="76465784" w14:textId="77777777">
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Indien een infectieziekte een A1-status krijgt, zoals vastgelegd in de Wet publieke gezondheid, weegt het MIT in waakstand of het een signaal tot instelling overbrengt. Bij A1-infectieziekten kan de Rijksoverheid verplichtende collectieve maatregelen opleggen om verspreiding van de infectieziekte te voorkomen. Een commissie MIT kan vervolgens adviseren over de maatschappelijke impact van te overwegen maatregelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B659C3" w:rsidR="004F1CD1" w:rsidP="004F1CD1" w:rsidRDefault="004F1CD1" w14:paraId="18110DB2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:autoSpaceDN/>
-[...17 lines deleted...]
-      <w:r>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wanneer het Outbreak Management Team (OMT) samenkomt, wordt het MIT in waakstand hiervan op de hoogte gebracht. De CPO kan wegen of het nodig is om met het MIT in waakstand samen te komen om een eventueel signaal te bespreken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B659C3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004D2274" w:rsidR="00DC7978" w:rsidP="00DC7978" w:rsidRDefault="00DC7978" w14:paraId="03984856" w14:textId="77777777">
+    <w:p w:rsidRPr="00B659C3" w:rsidR="004F1CD1" w:rsidP="004F1CD1" w:rsidRDefault="004F1CD1" w14:paraId="614728DF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:autoSpaceDN/>
-[...26 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het MIT in waakstand kan ook op eigen initiatief een signaal overbrengen, indien het aanleiding ziet voor het (mogelijk) instellen van het MIT. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B659C3" w:rsidR="004F1CD1" w:rsidP="004F1CD1" w:rsidRDefault="004F1CD1" w14:paraId="01F7F098" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Het is belangrijk dat het signaal van het MIT in waakstand openbaar en de besluitvorming hierover transparant is. </w:t>
       </w:r>
-      <w:r w:rsidRPr="003A4219">
-[...69 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De SG van SZW informeert de Minister van SZW over een uitgebracht signaal en de SG reageert hierop zo snel mogelijk, maar uiterlijk binnen 2 weken. Na de reactie van de SG van SZW op het uitgebrachte signaal, publiceert het MIT in waakstand het signaal en de reactie daarop op de eigen pagina op de website van het SCP. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B659C3" w:rsidR="004F1CD1" w:rsidP="004F1CD1" w:rsidRDefault="004F1CD1" w14:paraId="657AA3E2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00825255">
-        <w:rPr>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Kennisbasis</w:t>
-[...50 lines deleted...]
-      <w:r>
+        <w:t>Kennisbasis maatschappelijke weerbaarheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B659C3" w:rsidR="004F1CD1" w:rsidP="004F1CD1" w:rsidRDefault="004F1CD1" w14:paraId="2CEE1395" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tijdens de coronacrisis bleek dat we in beperkte mate beschikken over snelle, opschaalbare sociaalmaatschappelijke en -economische data.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B659C3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit komt onder andere door de meer kwalitatieve en tragere dataverzameling, waardoor het proces meer tijd kan kosten dan medisch-epidemiologische dataverzameling.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B659C3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Terwijl het juist in dergelijke situaties, waarin in hoog tempo maatschappelijk ingrijpende besluiten moeten worden genomen, belangrijk is dat we beschikken over de juiste sociaalmaatschappelijke en -economische kennis en data. Dit kan tonen waar kwetsbaarheden zitten, maar ook waarin mensen juist veerkrachtig zijn. Deze informatie is waardevol bij het vormgeven van beleid tijdens crises, maar ook buiten crisistijd om de weerbaarheid van de samenleving te versterken. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC7978" w:rsidP="00DC7978" w:rsidRDefault="00DC7978" w14:paraId="6F1067E6" w14:textId="77777777">
-[...14 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+    <w:p w:rsidRPr="00B659C3" w:rsidR="004F1CD1" w:rsidP="004F1CD1" w:rsidRDefault="004F1CD1" w14:paraId="655C59A1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Daarom is het SCP gestart met </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk230796423" w:id="7"/>
-      <w:r w:rsidRPr="008C6F46">
-[...39 lines deleted...]
-        <w:t>maatschappelijke weerbaarheid</w:t>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het opbouwen van een kennisbasis over de sociaalmaatschappelijke en -economische aspecten van maatschappelijke weerbaarheid</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
-      <w:r>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">e </w:t>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor verschillende typen crises. De </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk230796401" w:id="8"/>
-      <w:r w:rsidRPr="008C6F46">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> dragen hier financieel aan bij</w:t>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ministeries van SZW, BZK en OCW dragen hier financieel aan bij</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
-      <w:r w:rsidRPr="008C6F46">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk230795346" w:id="9"/>
-      <w:r w:rsidRPr="0082349B">
-[...21 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het gaat om een programma van vijf jaar, waarna de werkzaamheden onderdeel worden van het reguliere werk van het SCP. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk230795430" w:id="10"/>
       <w:bookmarkEnd w:id="9"/>
-      <w:r>
-[...166 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De kennisbasis omvat het samenstellen van een ‘kennisbibliotheek’ die wetenschappelijke inzichten verzamelt over de mogelijke sociaalmaatschappelijke impact van dreiging-/crisisontwikkelingen en overheidshandelen in relatie tot deze dreigingen en crises. Daarnaast zal het SCP werken aan een ‘maatschappelijk beeld’ met indicatoren die een actueel beeld geven van de stand van de maatschappij, met inzichten in bijvoorbeeld sociale samenhang en kwaliteit van leven. Met deze kennisbasis zal het SCP onder meer voorzien in de kennisbehoefte van het MIT. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
-      <w:r w:rsidRPr="00704805">
-[...47 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De kennisbasis wordt publiek toegankelijk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B659C3" w:rsidR="004F1CD1" w:rsidP="004F1CD1" w:rsidRDefault="004F1CD1" w14:paraId="153EF35F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00153A59">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Conclusie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC7978" w:rsidP="00DC7978" w:rsidRDefault="00DC7978" w14:paraId="46104285" w14:textId="1E7D4873">
-      <w:r>
+    <w:p w:rsidRPr="00B659C3" w:rsidR="004F1CD1" w:rsidP="004F1CD1" w:rsidRDefault="004F1CD1" w14:paraId="2B0B3950" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Met het instellen van het MIT in waakstand borgen we dat we bij een toekomstige pandemie snel advies kunnen inwinnen bij een onafhankelijke commissie die specialistische kennis heeft van het sociale, maatschappelijke en economische domein. Met de kennisbasis zijn we daarbij </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk230796447" w:id="11"/>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> deze data worden benut voor een maatschappelijk beeld</w:t>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beter geïnformeerd over wat we kunnen doen om buiten crisistijd onze weerbaarheid te bestendigen en kunnen deze data worden benut voor een maatschappelijk beeld</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
-      <w:r>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>. Hiermee zetten we een belangrijke stap in de crisisparaatheid van Nederland.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0082349B" w:rsidR="0082349B" w:rsidP="0082349B" w:rsidRDefault="0082349B" w14:paraId="7A0B63FF" w14:textId="77777777"/>
-[...15 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00B659C3" w:rsidR="004F1CD1" w:rsidP="004F1CD1" w:rsidRDefault="004F1CD1" w14:paraId="68A27592" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B659C3" w:rsidR="004F1CD1" w:rsidP="00B659C3" w:rsidRDefault="004F1CD1" w14:paraId="3B855521" w14:textId="2476B412">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B659C3" w:rsidR="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Sociale Zaken en Werkgelegenheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B659C3" w:rsidR="004F1CD1" w:rsidP="00B659C3" w:rsidRDefault="004F1CD1" w14:paraId="2AB2A546" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>J.A. Vijlbrief</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="008C7F8F">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+    <w:p w:rsidRPr="00B659C3" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="227B291A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00B659C3" w:rsidR="006F53E6" w:rsidSect="004F1CD1">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="003B896D" w14:textId="77777777" w:rsidR="00825255" w:rsidRDefault="00825255">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="72222CCF" w14:textId="77777777" w:rsidR="00840C44" w:rsidRDefault="00840C44" w:rsidP="004F1CD1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="003B896F" w14:textId="77777777" w:rsidR="00825255" w:rsidRDefault="00825255">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="299F526A" w14:textId="77777777" w:rsidR="00840C44" w:rsidRDefault="00840C44" w:rsidP="004F1CD1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...26 lines deleted...]
-  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...4 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5F85D3F9" w14:textId="77777777" w:rsidR="001D6EB7" w:rsidRDefault="001D6EB7">
+  <w:p w14:paraId="354C7C20" w14:textId="77777777" w:rsidR="00AC2227" w:rsidRPr="004F1CD1" w:rsidRDefault="00AC2227" w:rsidP="004F1CD1">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="29A07430" w14:textId="77777777" w:rsidR="001D6EB7" w:rsidRDefault="001D6EB7">
+  <w:p w14:paraId="5FF2FE31" w14:textId="77777777" w:rsidR="00AC2227" w:rsidRPr="004F1CD1" w:rsidRDefault="00AC2227" w:rsidP="004F1CD1">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="177BD830" w14:textId="77777777" w:rsidR="001D6EB7" w:rsidRDefault="001D6EB7">
+  <w:p w14:paraId="5AB02DC4" w14:textId="77777777" w:rsidR="00AC2227" w:rsidRPr="004F1CD1" w:rsidRDefault="00AC2227" w:rsidP="004F1CD1">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="003B8969" w14:textId="77777777" w:rsidR="00825255" w:rsidRDefault="00825255">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3116C553" w14:textId="77777777" w:rsidR="00840C44" w:rsidRDefault="00840C44" w:rsidP="004F1CD1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="003B896B" w14:textId="77777777" w:rsidR="00825255" w:rsidRDefault="00825255">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="05AD4070" w14:textId="77777777" w:rsidR="00840C44" w:rsidRDefault="00840C44" w:rsidP="004F1CD1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="78D4C18E" w14:textId="22460C82" w:rsidR="00DC7978" w:rsidRPr="009C26FA" w:rsidRDefault="00DC7978" w:rsidP="00DC7978">
+    <w:p w14:paraId="6C6E405F" w14:textId="77777777" w:rsidR="004F1CD1" w:rsidRPr="009C26FA" w:rsidRDefault="004F1CD1" w:rsidP="004F1CD1">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005030EA">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009C26FA">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="00636228" w:rsidRPr="00274082">
+        <w:r w:rsidRPr="00274082">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>https://www.tweedekamer.nl/kamerstukken/detail?id=2024D17672&amp;did=2024D17672</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00636228">
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="15124B3E" w14:textId="77777777" w:rsidR="00DC7978" w:rsidRDefault="00DC7978" w:rsidP="00DC7978">
+    <w:p w14:paraId="5CA87452" w14:textId="77777777" w:rsidR="004F1CD1" w:rsidRDefault="004F1CD1" w:rsidP="004F1CD1">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00196AEF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00196AEF">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk230852444"/>
       <w:r w:rsidRPr="009C26FA">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstuk</w:t>
@@ -1561,2202 +991,185 @@
       <w:r w:rsidRPr="009C26FA">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="009C26FA">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>24, 25 295, nr. 2180</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="79DD374D" w14:textId="77777777" w:rsidR="00DC7978" w:rsidRDefault="00DC7978" w:rsidP="00DC7978">
+    <w:p w14:paraId="458358B6" w14:textId="77777777" w:rsidR="004F1CD1" w:rsidRDefault="004F1CD1" w:rsidP="004F1CD1">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00825255">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00825255">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006B7D5C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Het OMT komt ook samen bij minder ingrijpende situaties waarbij niet direct een rol is voor een MIT (in waakstand). Daarom is het per situatie afhankelijk van de weging van de CPO of samenkomst noodzakelijk is.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="369F8480" w14:textId="5EED1B7E" w:rsidR="00DC7978" w:rsidRPr="00636228" w:rsidRDefault="00DC7978" w:rsidP="00DC7978">
+    <w:p w14:paraId="5AEF1FAC" w14:textId="77777777" w:rsidR="004F1CD1" w:rsidRPr="00636228" w:rsidRDefault="004F1CD1" w:rsidP="004F1CD1">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r w:rsidRPr="005C2A1D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00636228">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
         <w:r w:rsidRPr="00636228">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>https://www.tweedekamer.nl/kamerstukken/detail?id=2024D28619&amp;did=2024D28619</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="20AB0256" w14:textId="69AAC0D8" w:rsidR="00DC7978" w:rsidRPr="008F4A49" w:rsidRDefault="00DC7978" w:rsidP="00DC7978">
+    <w:p w14:paraId="229EF65B" w14:textId="77777777" w:rsidR="004F1CD1" w:rsidRPr="008F4A49" w:rsidRDefault="004F1CD1" w:rsidP="004F1CD1">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00940391">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="008F4A49">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidR="00940391" w:rsidRPr="008F4A49">
+        <w:r w:rsidRPr="008F4A49">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>https://www.tweedekamer.nl/kamerstukken/detail?id=2024D17672&amp;did=2024D17672</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00940391" w:rsidRPr="008F4A49">
+      <w:r w:rsidRPr="008F4A49">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="508988BF" w14:textId="77777777" w:rsidR="001D6EB7" w:rsidRDefault="001D6EB7">
+  <w:p w14:paraId="4FDF4358" w14:textId="77777777" w:rsidR="00AC2227" w:rsidRPr="004F1CD1" w:rsidRDefault="00AC2227" w:rsidP="004F1CD1">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="003B8965" w14:textId="77777777" w:rsidR="008C7F8F" w:rsidRDefault="00825255">
-[...319 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="59DC09CF" w14:textId="77777777" w:rsidR="00AC2227" w:rsidRPr="004F1CD1" w:rsidRDefault="00AC2227" w:rsidP="004F1CD1">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="003B8967" w14:textId="77777777" w:rsidR="008C7F8F" w:rsidRDefault="00825255">
-[...1084 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="2EBA389F" w14:textId="77777777" w:rsidR="00AC2227" w:rsidRPr="004F1CD1" w:rsidRDefault="00AC2227" w:rsidP="004F1CD1">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="94FD970F"/>
-[...616 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25D8041C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A90D076"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="425" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi" w:hint="default"/>
@@ -3804,543 +1217,232 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4822" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5542" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6262" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...251 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="1608583637">
+  <w:num w:numId="1" w16cid:durableId="1425882334">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="008C7F8F"/>
-[...57 lines deleted...]
-    <w:rsid w:val="00FC2DD7"/>
+    <w:rsidRoot w:val="004F1CD1"/>
+    <w:rsid w:val="00124D1B"/>
+    <w:rsid w:val="00245240"/>
+    <w:rsid w:val="00453C57"/>
+    <w:rsid w:val="004F1CD1"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00840C44"/>
+    <w:rsid w:val="009409C3"/>
+    <w:rsid w:val="00960E35"/>
+    <w:rsid w:val="00AC2227"/>
+    <w:rsid w:val="00B659C3"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="21505"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="003B895B"/>
+  <w14:docId w14:val="3423F5E0"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{13EC5413-FE3E-461D-B030-3FF2CAC6FE58}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4365,75 +1467,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4468,55 +1570,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4588,1285 +1690,863 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:after="700" w:line="300" w:lineRule="exact"/>
+    <w:rsid w:val="004F1CD1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="004F1CD1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="004F1CD1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="004F1CD1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004F1CD1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004F1CD1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004F1CD1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004F1CD1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004F1CD1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="004F1CD1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004F1CD1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004F1CD1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004F1CD1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004F1CD1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004F1CD1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004F1CD1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004F1CD1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004F1CD1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F1CD1"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="004F1CD1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F1CD1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="004F1CD1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F1CD1"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="004F1CD1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F1CD1"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F1CD1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F1CD1"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="004F1CD1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F1CD1"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="004F1CD1"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
-  </w:style>
-[...6 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="004F1CD1"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...179 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="KixCode">
     <w:name w:val="KixCode"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:rFonts w:ascii="KIX Barcode" w:hAnsi="KIX Barcode"/>
+    <w:rsid w:val="004F1CD1"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="KIX Barcode" w:eastAsia="DejaVu Sans" w:hAnsi="KIX Barcode" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...26 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...140 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="004F1CD1"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="14"/>
-[...23 lines deleted...]
-    </w:tblStylePr>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="004F1CD1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="004F1CD1"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ReferentiegegevensHL">
     <w:name w:val="Referentiegegevens HL"/>
     <w:basedOn w:val="Referentiegegevens"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="004F1CD1"/>
     <w:rPr>
       <w:caps/>
-    </w:rPr>
-[...39 lines deleted...]
-      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevenskopjes">
     <w:name w:val="Referentiegegevenskopjes"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="004F1CD1"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...379 lines deleted...]
-      <w:color w:val="C00000"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="004F1CD1"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="004F1CD1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="004F1CD1"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="004F1CD1"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...13 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D41D85"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="004F1CD1"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D41D85"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="004F1CD1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D41D85"/>
+    <w:rsid w:val="004F1CD1"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...59 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="GevolgdeHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00940391"/>
+    <w:rsid w:val="004F1CD1"/>
     <w:rPr>
       <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B659C3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...52 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/detail?id=2024D17672&amp;did=2024D17672" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/detail?id=2024D28619&amp;did=2024D28619" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/detail?id=2024D17672&amp;did=2024D17672" TargetMode="External"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5923,51 +2603,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -6031,65 +2711,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -6110,225 +2790,82 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1587</ap:Words>
-  <ap:Characters>8733</ap:Characters>
+  <ap:Words>1614</ap:Words>
+  <ap:Characters>8880</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>72</ap:Lines>
+  <ap:Lines>74</ap:Lines>
   <ap:Paragraphs>20</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>10300</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>10474</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="URL">
-[...113 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="iUwBrief">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>