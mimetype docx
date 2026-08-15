--- v0 (2026-06-26)
+++ v1 (2026-08-15)
@@ -1,4618 +1,1359 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00721AE1" w:rsidRDefault="00AD47A4" w14:paraId="18187115" w14:textId="44AB5229">
-[...21 lines deleted...]
-      <w:r w:rsidRPr="006C6024">
+    <w:p w:rsidR="00881A4D" w:rsidP="00881A4D" w:rsidRDefault="00D240CE" w14:paraId="52BA740F" w14:textId="443FF98B">
+      <w:pPr>
+        <w:ind w:left="1416" w:hanging="1416"/>
+      </w:pPr>
+      <w:r>
+        <w:t>21501-33</w:t>
+      </w:r>
+      <w:r w:rsidR="00881A4D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00881A4D">
+        <w:tab/>
+        <w:t>Raad voor Vervoer, Telecommunicatie en Energie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00881A4D" w:rsidP="00881A4D" w:rsidRDefault="00881A4D" w14:paraId="59FEA622" w14:textId="20480F5A">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>1234</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D78AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>staatssecretaris van Economische Zaken en Klimaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00881A4D" w:rsidP="00D240CE" w:rsidRDefault="00881A4D" w14:paraId="733B02E4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA1499">
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00881A4D" w:rsidP="00D240CE" w:rsidRDefault="00881A4D" w14:paraId="7FFD1CB5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00881A4D" w14:paraId="70698194" w14:textId="07492286">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den Haag, 26 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00D240CE">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00D240CE">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006C6024" w:rsidR="00D240CE">
         <w:t>Hierbij bied</w:t>
       </w:r>
-      <w:r w:rsidR="0068102E">
+      <w:r w:rsidR="00D240CE">
         <w:t xml:space="preserve"> ik</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C6024">
+      <w:r w:rsidRPr="006C6024" w:rsidR="00D240CE">
         <w:t xml:space="preserve"> uw Kamer het verslag van de formele Telecomraad van </w:t>
       </w:r>
-      <w:r w:rsidR="00BC2ECA">
-[...20 lines deleted...]
-    <w:p w:rsidR="00D23B52" w:rsidP="00D23B52" w:rsidRDefault="00D23B52" w14:paraId="0A9DE7B7" w14:textId="77777777">
+      <w:r w:rsidR="00D240CE">
+        <w:t>9 juni 2026 in Luxemburg aan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="1A9CFFE2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00881A4D" w:rsidP="00D240CE" w:rsidRDefault="00881A4D" w14:paraId="71E8A590" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D240CE" w:rsidP="00881A4D" w:rsidRDefault="00881A4D" w14:paraId="3F983067" w14:textId="092BD720">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D240CE">
+        <w:t>taatssecretaris van Economische Zaken en Klimaat</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00881A4D" w:rsidP="00881A4D" w:rsidRDefault="00881A4D" w14:paraId="1584227D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00D23B52" w:rsidP="00D23B52" w:rsidRDefault="00D23B52" w14:paraId="323CEFA6" w14:textId="77777777">
+        <w:t>W.J.M. Aerdts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E32EFB" w:rsidR="00881A4D" w:rsidP="00D240CE" w:rsidRDefault="00881A4D" w14:paraId="33879D9D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:rPr>
-[...55 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="4C85B390" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="4046747A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="69EF4C00" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="1C439A7B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="688A2B89" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="17B51238" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="1888B3F4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="4F6C67AA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="0CD1BE4D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="657E45C5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="38478071" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="2A173BC7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="585D1B21" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="06E6B907" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="5C54F491" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="42375344" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="5F822374" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00544979" w:rsidR="002E7A5A" w:rsidP="00810C93" w:rsidRDefault="00D27D86" w14:paraId="0D7BADA7" w14:textId="08FBEAC9">
-      <w:pPr>
+    <w:p w:rsidRPr="00544979" w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="1E970B7C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00544979">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Beleidsdebat Technologische Soevereiniteit van de Overheid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E9445A" w:rsidP="00810C93" w:rsidRDefault="00E9445A" w14:paraId="61B626B4" w14:textId="77777777"/>
-    <w:p w:rsidR="008F7DB9" w:rsidP="00810C93" w:rsidRDefault="00B259F1" w14:paraId="475FBDE2" w14:textId="3AAAD546">
+    <w:p w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="23A04E91" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="57F2E532" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
       <w:r w:rsidRPr="00B259F1">
         <w:t xml:space="preserve">Het </w:t>
       </w:r>
-      <w:r w:rsidR="00C24FE3">
-[...6 lines deleted...]
-        <w:t>riotisch</w:t>
+      <w:r>
+        <w:t>Cypriotisch</w:t>
       </w:r>
       <w:r w:rsidRPr="00B259F1">
         <w:t xml:space="preserve"> voorzitterschap heeft tijdens de Telecomraad een beleidsdebat georganiseerd</w:t>
       </w:r>
-      <w:r w:rsidR="005E43ED">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B259F1">
         <w:t>over </w:t>
       </w:r>
-      <w:r w:rsidR="00A94A5E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00D27D86" w:rsidR="00877367">
+      <w:r>
+        <w:t>de te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D27D86">
         <w:t xml:space="preserve">chnologische </w:t>
       </w:r>
-      <w:r w:rsidR="00182999">
+      <w:r>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27D86" w:rsidR="00877367">
+      <w:r w:rsidRPr="00D27D86">
         <w:t xml:space="preserve">oevereiniteit van de </w:t>
       </w:r>
-      <w:r w:rsidR="00401061">
+      <w:r>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27D86" w:rsidR="00877367">
+      <w:r w:rsidRPr="00D27D86">
         <w:t>verheid</w:t>
       </w:r>
-      <w:r w:rsidR="007706B6">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="000E6CF5" w:rsidR="000E6CF5">
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E6CF5">
         <w:t>Het voorzitterschap verzocht lidstaten te reflecteren op hun prioriteiten voor het versterken van de digitale soevereiniteit van overheden, met bijzondere aandacht voor de balans tussen weerbaarheid, openheid en concurrentievermogen. Daarnaast werd gevraagd op welke terreinen verdere Europese samenwerking en ondersteuning kunnen bijdragen aan het verminderen van strategische afhankelijkheden en het versterken van de regie van overheden op hun digitale infrastructuur en diensten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E2876" w:rsidP="00810C93" w:rsidRDefault="000E2876" w14:paraId="53312CB7" w14:textId="77777777"/>
-[...205 lines deleted...]
-      <w:r w:rsidRPr="000613A9" w:rsidR="00544979">
+    <w:p w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="1C4F84CF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="31A6C447" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Er was onder de lidstaten brede overeenstemming over het belang van het versterken van technologische soevereiniteit van overheden in Europa. Daarom verwelkomden veel lidstaten het recent door de Commissie gepubliceerde Tech </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Sovereignty</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Package. Ook Nederland heeft aangegeven het pakket te verwelkomen en de eerste lezing van het pakket positief te vinden. Nederland is daarbij niet vooruitgelopen op de positiebepaling die door het kabinet nog loopt en waarover de Kamer conform EU-informatieafspraken wordt geïnformeerd. Een aantal lidstaten, waaronder Nederland, benadrukten dat het verminderen van risicovolle strategische afhankelijkheden hand in hand moet gaan met het versterken van openheid, innovatie en concurrentievermogen, met zoveel mogelijk behoud van een open economie. Ook werd door verschillende lidstaten aandacht gevraagd voor het belang van samenwerking met betrouwbare partners buiten de EU, waarbij het van belang is dat deze voldoen aan Europese waarden en normen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="65C4B1C8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="45E52544" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ten aanzien van technologische soevereiniteit binnen de publieke sector benadrukten diverse lidstaten de belangrijke rol van overheden als aanjager van de vraag naar Europese digitale oplossingen. Er was brede consensus voor de overkoepelende doelstelling: risicovolle strategische afhankelijkheden voorkomen en controle houden over de meest gevoelige data en digitale infrastructuur. Veel lidstaten gaven aan dat hiervoor interoperabiliteit, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dataportabiliteit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> en meer gebruik maken van open-source toepassingen belangrijk zijn. Nederland heeft daarbij gewezen op de noodzaak van ondersteuning van het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000613A9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Digital Commons European Digital Infrastructure Consortium </w:t>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Digital </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000613A9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Commons</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000613A9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> European Digital </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000613A9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Infrastructure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000613A9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Consortium </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(EDIC). De EDIC kan faciliterend zijn in het realiseren van gezamenlijke grensoverschrijdende digitale oplossingen die lidstaten (en daarmee de EU in zijn geheel) daadwerkelijk digitaal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>soevereiner</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> maken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="02D372DB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D347A" w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="04E9E42C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D347A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Beleidsdebat ITU</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C6050" w:rsidP="00810C93" w:rsidRDefault="009C6050" w14:paraId="1721B98E" w14:textId="77777777"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="001D347A" w:rsidR="001D347A">
+    <w:p w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="1BE330B3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="75CFFCC9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Het Cypriotische voorzitterschap organiseerde tijdens de Telecomraad een beleidsdebat over het versterken van de samenwerking tussen de EU en de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D347A">
         <w:t>Internationale Telecommunicatie-unie (ITU)</w:t>
       </w:r>
-      <w:r w:rsidR="00443995">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="001D347A" w:rsidR="001D347A">
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D347A">
         <w:t xml:space="preserve">Het voorzitterschap nodigde lidstaten uit hun visie te delen op de wijze waarop de samenwerking tussen de EU en de </w:t>
       </w:r>
-      <w:r w:rsidR="001D347A">
+      <w:r>
         <w:t>ITU</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D347A" w:rsidR="001D347A">
+      <w:r w:rsidRPr="001D347A">
         <w:t xml:space="preserve"> verder kan bijdragen aan een inclusieve, veilige, weerbare en duurzame digitale transitie wereldwijd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E325F5" w:rsidP="00810C93" w:rsidRDefault="00E325F5" w14:paraId="39C2B966" w14:textId="77777777"/>
-[...59 lines deleted...]
-      <w:r w:rsidRPr="00965A92" w:rsidR="00965A92">
+    <w:p w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="47219DB2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="6FABA2D5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lidstaten gaven bijna unaniem aan deze samenwerking verder te willen versterken. Hierbij onderstreepten veel lidstaten, waaronder Nederland, het strategische belang hiervan voor het effectief agenderen en borgen van Europese standpunten binnen mondiale digitale </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>governance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">- en standaardiseringsprocessen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="2692B82C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="65B02DF3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Een brede groep lidstaten sprak steun uit voor het gezamenlijk voorbereiden en optrekken met Europese landen tijdens de ITU </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00965A92">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Plenipotentiary Conference</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00DC5A36">
+        <w:t>Plenipotentiary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00965A92">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Conference</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Deze lidstaten benadrukten dat een sterke en zichtbare Europese aanwezigheid binnen de ITU essentieel is om invloed te behouden in mondiale digitale </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>governance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Enkele lidstaten hebben bepleit dat het huidige mandaat van de ITU ongewijzigd moet blijven en riepen op tot terughoudendheid ten aanzien van eventuele mandaatuitbreiding. Ook hebben enkele lidstaten de discussie gebruikt om aandacht te vragen voor hun respectieve kandidaturen binnen de ITU. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42E86">
+        <w:t xml:space="preserve">Nederland heeft het belang benadrukt van een </w:t>
+      </w:r>
+      <w:r>
+        <w:t>goede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42E86">
+        <w:t xml:space="preserve"> samenwerking tussen de EU en de ITU op gedeelde doelstellingen, gericht op een open, vrij en veilig digitaal ecosysteem, gebaseerd op een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B42E86">
+        <w:t>multistakeholderbenadering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B42E86">
+        <w:t xml:space="preserve"> en met eerbiediging van mensenrechten en fundamentele vrijheden.</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0015303C">
-[...55 lines deleted...]
-    <w:p w:rsidRPr="00B42E86" w:rsidR="004C4D73" w:rsidP="00810C93" w:rsidRDefault="00564B04" w14:paraId="5F1683E3" w14:textId="1B1613C1">
+    </w:p>
+    <w:p w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="32DFA56F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00881A4D" w:rsidRDefault="00881A4D" w14:paraId="05A9DE2F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Lunch</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B42E86" w:rsidR="004C4D73">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B42E86" w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="48DA6B37" w14:textId="2B4B5FE0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>debat Satelliet</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FD530B">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>co</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B42E86" w:rsidR="004C4D73">
+        <w:t>Lunch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42E86">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>nnectiviteit</w:t>
-[...112 lines deleted...]
-      <w:pPr>
+        <w:t>debat Satelliet</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00CC24E1">
+        <w:t>co</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42E86">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Algemene Oriëntatie European Business Wallets</w:t>
-[...3 lines deleted...]
-    <w:p w:rsidR="00C77025" w:rsidP="00053D90" w:rsidRDefault="00053D90" w14:paraId="6ABB50B2" w14:textId="2C003A13">
+        <w:t>nnectiviteit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="7E4FF94A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="5D1B83B1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tijdens de lunch organiseerde het Cypriotische voorzitterschap een lunchdebat over satellietconnectiviteit. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB01C1">
+        <w:t>Het voorzitterschap stelde de vraag hoe de EU weerbare, veilige en concurrerende satellietconnectiviteit in Europa verder kan versterken. Daar</w:t>
+      </w:r>
+      <w:r>
+        <w:t>naast werd gevraagd welke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB01C1">
+        <w:t xml:space="preserve"> rol </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB01C1">
+        <w:t>Europese coördinatie kan spelen bij het verminderen van fragmentatie, het bevorderen van pan-Europese satellietdiensten en het versterken van de Europese technologische soevereiniteit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="0398083A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="7A805443" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bijna alle lidstaten, waaronder Nederland, onderstreepten het belang van weerbare, veilige en concurrerende satellietconnectiviteit in Europa. In dat kader hebben veel lidstaten het Commissievoorstel voor de verdeling van de 2 GHz Mobile </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Satellite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Service (MSS)-frequentieband verwelkomd. Er bestond brede steun voor een Europese en geharmoniseerde aanpak, mede gezien het grensoverschrijdende karakter van satellietdiensten en de toegevoegde waarde van Europese coördinatie voor het verminderen van fragmentatie binnen de interne markt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="282D7B36" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="73DC9D9B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Verschillende lidstaten vroegen aandacht voor goede geografische dekking van satellietdiensten, met name in afgelegen en moeilijk bereikbare gebieden. Ook werd het belang onderstreept van duidelijke selectiecriteria, een transparante verdeling van spectrum en een goede aansluiting op bredere Europese initiatieven op het gebied van satellietcommunicatie en ruimtevaart. Nederland heeft daarbij het belang benadrukt van duidelijkheid over de verdeling van het beschikbare spectrum en gewezen op nationale competenties op het gebied van spectrum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="71973F16" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CC24E1" w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="525C31E4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC24E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Algemene Oriëntatie European Business </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC24E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Wallets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="35F2DE42" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="41454911" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tijdens de Telecomraad is een algemene oriëntatie aangenomen over de </w:t>
       </w:r>
       <w:r w:rsidRPr="00C804F3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">European Business Wallet </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">(EBW). Het </w:t>
-[...133 lines deleted...]
-      <w:pPr>
+        <w:t>(EBW). Het Cypriotische voorzitterschap lichtte de Algemene Oriëntatie toe en gaf aan dat hiermee een goed gebalanceerd compromis is bereikt. Nederland en een brede groep lidstaten heeft tijdens de raad steun uitgesproken voor de EBW en daarbij gewezen op de potentiële bijdrage aan het verlagen van administratieve lasten voor bedrijven. Enkele lidstaten hebben aangegeven de EBW met name in het licht van B2G (business-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>government</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">) relaties moet worden gezien. Die lidstaten wezen ook op het belang van het voorkomen van duplicatie met bestaande nationale systemen. Enkele lidstaten benadrukten het belang van realistische en uitvoerbare implementatietermijnen. Tenslotte heeft een aantal lidstaten het belang van cybersecurity aspecten van de EBW benadrukt. Zodra het Europees Parlement zijn positie heeft bepaald kunnen de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>triloog</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> onderhandelingen beginnen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="1A10E8C5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E979B0" w:rsidR="00F42992" w:rsidP="00810C93" w:rsidRDefault="00F42992" w14:paraId="7134294E" w14:textId="5486FDC7">
-      <w:pPr>
+    <w:p w:rsidRPr="00E979B0" w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="15BE8E02" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E979B0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Diversenpunten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E979B0" w:rsidP="00810C93" w:rsidRDefault="00E979B0" w14:paraId="14428432" w14:textId="096853E4"/>
-[...1 lines deleted...]
-      <w:pPr>
+    <w:p w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="4A5A9E4B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008D4460" w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="11778C99" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D4460">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Lopende wetsvoorstellen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00020B09" w:rsidP="00020B09" w:rsidRDefault="002F54D5" w14:paraId="46E4852E" w14:textId="6CDF1E3E">
-[...36 lines deleted...]
-      <w:r w:rsidRPr="00C804F3" w:rsidR="008404FE">
+    <w:p w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="32598BE5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Het Cypriotische voorzitterschap informeerde de Raad over de voortgang op lopende wetgevingsvoorstellen. Over de Digitale Netwerken Verordening, de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C804F3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Cyber Security Act</w:t>
       </w:r>
-      <w:r w:rsidR="008404FE">
-[...53 lines deleted...]
-      <w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">, de digitale omnibussen en het venster digitaal leiderschap in het Europees Concurrentievermogen fonds gaf het voorzitterschap een toelichting over waar de onderhandelingen op dit moment staan. Veel lidstaten verwelkomden deze wetgeving en gaven aan zich te willen inspannen om deze wetgevingsvoorstellen verder te brengen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="3058A084" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008169EB" w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="5312B700" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008169EB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Internationale Digitale Strategie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00020B09" w:rsidP="00020B09" w:rsidRDefault="00020B09" w14:paraId="7A6FE245" w14:textId="76FF86AA">
-[...15 lines deleted...]
-      <w:pPr>
+    <w:p w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="10036D0B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De Commissie gaf een update over de implementatie van de Internationale Digitale Strategie. Daarbij werd ingegaan op lopende digitale partnerschappen en de versterking van de internationale digitale positie van de EU. Een lidstaat heeft daarbij benadrukt dat uitwerking in nauwe samenwerking met lidstaten moet gebeuren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="6E7B0401" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FC3C9E" w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="00557F5F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC3C9E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>D9+ ministeriële bijeenkomst</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00020B09" w:rsidP="00020B09" w:rsidRDefault="00020B09" w14:paraId="4311771B" w14:textId="1F227096">
-[...47 lines deleted...]
-    <w:p w:rsidRPr="00B40EF0" w:rsidR="006520B3" w:rsidP="006520B3" w:rsidRDefault="006520B3" w14:paraId="0CDCE162" w14:textId="7E2D76FF">
+    <w:p w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="6B040D4A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Luxemburg gaf de Raad een terugkoppeling van de D9+ ministeriële bijeenkomst de dag die een dag voor de Telecomraad plaatsvond en waar Nederland aan deelnam. Daarbij werd onder meer ingegaan op de onderwerpen die daar zijn besproken: digitale soevereiniteit, vereenvoudiging, concurrentievermogen en de bescherming van minderjarigen online.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="157ECF6A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00881A4D" w:rsidRDefault="00881A4D" w14:paraId="43348825" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B40EF0">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Terugkoppeling informele </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000C657C">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B40EF0" w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="3CE7DD37" w14:textId="24DCBC67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>T</w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="00B40EF0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>elecomraad</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000C657C">
+        <w:t xml:space="preserve">Terugkoppeling informele </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B40EF0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>elecomraad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> 29 en 30 april in Cyprus</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F4547B" w:rsidP="00F4547B" w:rsidRDefault="00F4547B" w14:paraId="53292FDC" w14:textId="313B04E1">
+    <w:p w:rsidR="00D240CE" w:rsidP="00D240CE" w:rsidRDefault="00D240CE" w14:paraId="261E5A4D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
       <w:r w:rsidRPr="000671BA">
         <w:t xml:space="preserve">Het </w:t>
       </w:r>
       <w:r>
         <w:t>Cypriotische</w:t>
       </w:r>
       <w:r w:rsidRPr="000671BA">
         <w:t xml:space="preserve"> Voorzitterschap gaf tijdens de Raad een korte terugkoppeling van de informele Telecomraad van </w:t>
       </w:r>
       <w:r>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="000671BA">
         <w:t xml:space="preserve">9 </w:t>
       </w:r>
       <w:r>
-        <w:t>en 30 april in Cyprus</w:t>
-[...28 lines deleted...]
-      <w:r w:rsidR="00C35744">
+        <w:t>en 30 april in Cyprus. Over de informele Telecomraad is uw Kamer middels het verslag van die Raad geïnformeerd.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE7E95" w:rsidP="00810C93" w:rsidRDefault="00BE7E95" w14:paraId="35EA2527" w14:textId="77777777"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+    <w:sectPr w:rsidR="00D240CE" w:rsidSect="00D240CE">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D1C4F82" w14:textId="77777777" w:rsidR="001C15EA" w:rsidRDefault="001C15EA">
+    <w:p w14:paraId="5503071E" w14:textId="77777777" w:rsidR="00BE2EBC" w:rsidRDefault="00BE2EBC" w:rsidP="00D240CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72232FDA" w14:textId="77777777" w:rsidR="001C15EA" w:rsidRDefault="001C15EA"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="660CD2FA" w14:textId="77777777" w:rsidR="001C15EA" w:rsidRDefault="001C15EA">
+    <w:p w14:paraId="36C42A56" w14:textId="77777777" w:rsidR="00BE2EBC" w:rsidRDefault="00BE2EBC" w:rsidP="00D240CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1506BB42" w14:textId="77777777" w:rsidR="001C15EA" w:rsidRDefault="001C15EA"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...34 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="532021F5" w14:textId="77777777" w:rsidR="000F7F94" w:rsidRPr="00BC3B53" w:rsidRDefault="000F7F94" w:rsidP="008C356D">
-[...89 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="58BCB5F9" w14:textId="77777777" w:rsidR="00D240CE" w:rsidRPr="00D240CE" w:rsidRDefault="00D240CE" w:rsidP="00D240CE">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...83 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="770817E6" w14:textId="77777777" w:rsidR="00D240CE" w:rsidRPr="00D240CE" w:rsidRDefault="00D240CE" w:rsidP="00D240CE">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="34D3436A" w14:textId="77777777" w:rsidR="000F7F94" w:rsidRPr="00BC3B53" w:rsidRDefault="000F7F94" w:rsidP="00023E9A">
-[...5 lines deleted...]
-      </w:rPr>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7719B2DF" w14:textId="77777777" w:rsidR="00D240CE" w:rsidRPr="00D240CE" w:rsidRDefault="00D240CE" w:rsidP="00D240CE">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="688A4686" w14:textId="77777777" w:rsidR="001C15EA" w:rsidRDefault="001C15EA">
+    <w:p w14:paraId="30AF19EC" w14:textId="77777777" w:rsidR="00BE2EBC" w:rsidRDefault="00BE2EBC" w:rsidP="00D240CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC082A9" w14:textId="77777777" w:rsidR="001C15EA" w:rsidRDefault="001C15EA"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0666ECA7" w14:textId="77777777" w:rsidR="001C15EA" w:rsidRDefault="001C15EA">
+    <w:p w14:paraId="491F7C51" w14:textId="77777777" w:rsidR="00BE2EBC" w:rsidRDefault="00BE2EBC" w:rsidP="00D240CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35916968" w14:textId="77777777" w:rsidR="001C15EA" w:rsidRDefault="001C15EA"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="1F99C0C3" w14:textId="759DD617" w:rsidR="00C35744" w:rsidRPr="005522D7" w:rsidRDefault="00C35744">
+    <w:p w14:paraId="4992BF88" w14:textId="13A32360" w:rsidR="00D240CE" w:rsidRPr="00881A4D" w:rsidRDefault="00D240CE" w:rsidP="00D240CE">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005522D7">
+      <w:r w:rsidRPr="00881A4D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005522D7">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00881A4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005522D7">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00881A4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Kamerstukken I</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 1204</w:t>
+        <w:t>Kamerstukken II 2025-2026, 21 501-33, nr. 1204</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...147 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="5B4A6ECB" w14:textId="77777777" w:rsidR="00D240CE" w:rsidRPr="00D240CE" w:rsidRDefault="00D240CE" w:rsidP="00D240CE">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...246 lines deleted...]
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+  <w:p w14:paraId="1A8BA679" w14:textId="77777777" w:rsidR="00D240CE" w:rsidRPr="00D240CE" w:rsidRDefault="00D240CE" w:rsidP="00D240CE">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="34D185D0" w14:textId="77777777" w:rsidR="000F7F94" w:rsidRDefault="000F7F94" w:rsidP="000049FB"/>
-[...384 lines deleted...]
-  <w:p w14:paraId="13C4CA19" w14:textId="77777777" w:rsidR="000F7F94" w:rsidRPr="00BC4AE3" w:rsidRDefault="000F7F94" w:rsidP="00BC4AE3"/>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1E616E7C" w14:textId="77777777" w:rsidR="00D240CE" w:rsidRPr="00D240CE" w:rsidRDefault="00D240CE" w:rsidP="00D240CE">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...1015 lines deleted...]
-    <w:rsid w:val="7FCBA26B"/>
+    <w:rsidRoot w:val="00D240CE"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="007B1487"/>
+    <w:rsid w:val="00831DF7"/>
+    <w:rsid w:val="00881A4D"/>
+    <w:rsid w:val="00984161"/>
+    <w:rsid w:val="00BE2EBC"/>
+    <w:rsid w:val="00D240CE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="168C04A3"/>
+  <w14:docId w14:val="439D9FA4"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{47CB42E4-1758-4383-ACE6-A5F6AEE51C5F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4634,74 +1375,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4850,1193 +1592,1188 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00D240CE"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00D240CE"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00D240CE"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00D240CE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D240CE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D240CE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D240CE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D240CE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D240CE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D240CE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D240CE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D240CE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D240CE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D240CE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D240CE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D240CE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D240CE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D240CE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar1"/>
-[...29 lines deleted...]
-    <w:name w:val="Huisstijl-NotaGegeven"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D240CE"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00D240CE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00EE4C2D"/>
-[...8 lines deleted...]
-      <w:szCs w:val="18"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D240CE"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00D240CE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D240CE"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00D240CE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D240CE"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D240CE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D240CE"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00D240CE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D240CE"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="00D240CE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00D240CE"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00D240CE"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00D240CE"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...2 lines deleted...]
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
     <w:name w:val="Huisstijl-NAW"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00D240CE"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-    </w:pPr>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Verdana"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...6 lines deleted...]
-      <w:u w:val="single"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl-Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00D240CE"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
     <w:name w:val="Huisstijl-Kopje"/>
     <w:basedOn w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00D240CE"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-    </w:rPr>
-[...27 lines deleted...]
-      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
     <w:name w:val="Huisstijl-Paginanummering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00D240CE"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...24 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+    <w:rsid w:val="00D240CE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...94 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normaalweb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D23B52"/>
+    <w:rsid w:val="00D240CE"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-    </w:rPr>
-[...139 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C35744"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00D240CE"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D240CE"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar1">
     <w:name w:val="Voetnoottekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C35744"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:rsid w:val="00D240CE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C35744"/>
+    <w:rsid w:val="00D240CE"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...53 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="KoptekstChar3"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FD16E8"/>
+    <w:rsid w:val="00D240CE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-    <w:name w:val="Koptekst Char3"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
-    <w:rsid w:val="00FD16E8"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D240CE"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="VoettekstChar3"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FD16E8"/>
+    <w:rsid w:val="00D240CE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-    <w:name w:val="Voettekst Char3"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00FD16E8"/>
-[...42 lines deleted...]
-    </w:rPr>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D240CE"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00881A4D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>4</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>7216</ap:Characters>
+  <ap:Pages>7</ap:Pages>
+  <ap:Words>1342</ap:Words>
+  <ap:Characters>7382</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>60</ap:Lines>
+  <ap:Lines>61</ap:Lines>
   <ap:Paragraphs>17</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8511</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8707</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>