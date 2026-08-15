--- v0 (2026-06-26)
+++ v1 (2026-08-15)
@@ -1,3312 +1,806 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00CE78E9" w:rsidP="008D1883" w:rsidRDefault="003919D0" w14:paraId="350F2524" w14:textId="77777777">
-[...62 lines deleted...]
-      <w:r w:rsidR="00296D75">
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="63E9177D" w14:textId="0DE0124B">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>AH 2385</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="53165AA2" w14:textId="0DFAA719">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
         <w:t>2026Z</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296D75" w:rsidR="00296D75">
+      <w:r w:rsidRPr="00296D75">
         <w:t>09483</w:t>
       </w:r>
-      <w:r w:rsidR="00296D75">
-[...10 lines deleted...]
-    <w:p w:rsidR="00EF6D37" w:rsidP="008D1883" w:rsidRDefault="00EF6D37" w14:paraId="786086C4" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="79D036F6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="08AE6A11" w14:textId="01C687EF">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van minister Van Veldhoven-van der Meer (Klimaat en Groene Groei)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, mede namens de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D78AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>minister van Economische Zaken en Klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 26 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E421C" w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="5F796788" w14:textId="046843BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E421C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2148</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00747885" w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="1B9FC85A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...88 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="006B7A36" w:rsidR="00214B21">
+      <w:r w:rsidRPr="006B7A36">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00214B21">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00214B21">
+      <w:r>
         <w:t xml:space="preserve">Bent u bekend met het bericht ‘Niet alleen 110 banen weg: waarom het faillissement van Coldenhove heel Eerbeek raakt’? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="40971E9C" w14:textId="77777777">
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="5BD5F3D1" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="006A407F" w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="007E25AF" w14:textId="77777777">
+    <w:p w:rsidRPr="006A407F" w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="39F791F0" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7A36">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="02786A58" w14:textId="77777777">
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="69A66513" w14:textId="77777777">
       <w:r>
         <w:t>Ja.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="6094552F" w14:textId="77777777"/>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="3594DFA6" w14:textId="77777777">
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="2F806F48" w14:textId="77777777"/>
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="6D39EDC7" w14:textId="77777777">
       <w:r>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="2B54C04B" w14:textId="77777777">
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="6263D637" w14:textId="77777777">
       <w:r>
         <w:t>Wanneer ontving u de eerste signalen dat na het faillissement van De Hoop ook Coldenhove failliet dreigde te gaan?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="6D61C0AE" w14:textId="77777777"/>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="5A29BF55" w14:textId="77777777">
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="2B1DDD9D" w14:textId="77777777"/>
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="33CB9D83" w14:textId="77777777">
       <w:r>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="0E9DFDEB" w14:textId="77777777">
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="25667D63" w14:textId="77777777">
       <w:r>
         <w:t>Welke stappen heeft u na deze signalen genomen? Indien u geen stappen heeft ondernomen, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="5E22D246" w14:textId="77777777"/>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="78E9A037" w14:textId="77777777">
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="67E50DCA" w14:textId="77777777"/>
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="594EDB84" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Antwoord 2 en 3 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="35B4678D" w14:textId="77777777">
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="41484EB0" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Het </w:t>
       </w:r>
       <w:r w:rsidRPr="006A407F">
         <w:t xml:space="preserve">ministerie onderhoudt contact met de brancheorganisatie Vereniging van Nederlandse Papier- en Kartonfabrieken (VNP) maar heeft geen </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">verzoek om steun van </w:t>
       </w:r>
       <w:r w:rsidRPr="006A407F">
         <w:t>het bedrijf zelf ontvangen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> alvorens het bericht naar buiten kwam</w:t>
       </w:r>
       <w:r w:rsidRPr="006A407F">
         <w:t>. Het investeren en de aanschaf van een e-boiler in het najaar van 2025, waarvoor ook een SDE++ subsidie is toegekend, gaf geen aanleiding te vrezen voor een aanstaand faillissement. Wel zijn er al langer signalen van overproductie in de Europese papierindustrie met consolidaties tot gevolg. In het bijzonder de kleinere producenten die in deze wereldwijde markt opereren hebben het lastig.</w:t>
       </w:r>
       <w:r w:rsidRPr="00454643">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Signalen met betrekking tot met name overproductie in de papierindustrie leiden echter niet direct tot ingrijpen van de overheid.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="64F55294" w14:textId="77777777"/>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="326DE71C" w14:textId="77777777">
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="0DFF99D2" w14:textId="77777777"/>
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="21BCC5A3" w14:textId="77777777">
       <w:r>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="3D47F3DD" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="61F6C878" w14:textId="77777777">
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Welke stappen hebben u of uw voorganger genomen om een faillissement zoals bij Coldenhove te voorkomen, na het plenaire Kamerdebat op 20 maart 2024 over problemen in de papier- en kartonindustrie in Nederland als gevolg van de hoge energieprijzen? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="0C634532" w14:textId="77777777"/>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="576255D2" w14:textId="77777777">
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="53757DA8" w14:textId="77777777"/>
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="5D627C9B" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="72833E24" w14:textId="77777777">
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="265339B3" w14:textId="77777777">
       <w:r>
         <w:t>Voor de Nederlandse en regionale economie zijn deze maakindustrie bedrijven van wezenlijke betekenis. De hoogte van de energieprijzen speelt in vele sectoren. Hiervoor heeft het kabinet nadrukkelijk aandacht. Met het coalitieakkoord zijn daarom aanzienlijke middelen vrijgespeeld. Enerzijds wordt de indirecte kostencompensatie (IKC-ETS) verhoogd om de elektriciteitskosten van energie-intensieve industrie te verlagen, Daarnaast zijn middelen beschikbaar gesteld voor het verlagen van de elektriciteitsprijs van de (basis) industrie die veel elektriciteit verbruikt, voor het creëren van een meer gelijk speelveld. De middelen zijn gereserveerd tot en met 2035. Daarnaast behoort de papier- en kartonindustrie in Nederland tot de zogenoemd cluster 6 of regionale industrie. Voor de verduurzaming van cluster 6 industrie is een specifieke aanpak ontwikkeld, het zogenoemde Actieplan 2.0 voor cluster 6; het ministerie voert dit Actieplan 2.0 Cluster 6 op dit moment uit.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="2FF3D7A7" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="61D95760" w14:textId="77777777">
+      <w:r>
         <w:t>Bovendien is er een uitgebreid instrumentarium subsidieregelingen voor verduurzaming waar bedrijven gebruik van kunnen maken. Hieronder vallen ook energiebesparende maatregelen die helpen om de energiekosten van een bedrijf te verlagen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="38A4DCCA" w14:textId="77777777"/>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="27B6F0EC" w14:textId="77777777">
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="69F9E56C" w14:textId="77777777"/>
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="32E3617D" w14:textId="77777777">
       <w:r>
         <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="304568C6" w14:textId="77777777">
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="581FB88C" w14:textId="77777777">
       <w:r>
         <w:t>Hoeveel bedrijven in de Nederlandse maakindustrie dreigen door de opnieuw stijgende energieprijzen binnen het komende jaar ook failliet te gaan?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="71D14201" w14:textId="77777777"/>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="03DE048C" w14:textId="77777777">
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="53F7BF48" w14:textId="77777777"/>
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="627200A0" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="77611CCA" w14:textId="77777777">
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="4A8EE14D" w14:textId="77777777">
       <w:r w:rsidRPr="006A407F">
         <w:t>Het is onmogelijk om exact te voorspellen welke bedrijven failliet gaan door hoge energieprijzen. Faillissementen ontstaan vrijwel altijd door een stapeling van factoren, waarbij energiekosten een van die factoren kan zijn.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="639A587B" w14:textId="77777777"/>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="3341647D" w14:textId="77777777">
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="66662561" w14:textId="77777777"/>
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="77B4F558" w14:textId="77777777">
       <w:r>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="6EB8E846" w14:textId="77777777">
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="74351B84" w14:textId="77777777">
       <w:r>
         <w:t>Wat doet u om dit te voorkomen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="46B3AF9A" w14:textId="77777777"/>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="76648F9E" w14:textId="77777777">
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="346D7C2F" w14:textId="77777777"/>
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="6741D9D5" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="0AE69717" w14:textId="77777777">
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="644EBA83" w14:textId="77777777">
       <w:r w:rsidRPr="006A407F">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Het kabinet </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">werkt aan een versterking van </w:t>
       </w:r>
       <w:r w:rsidRPr="006A407F">
         <w:t>de concurrentiepositie van de Nederlandse industrie</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="006A407F">
         <w:t xml:space="preserve">  Zie daarvoor ook de inzet van dit kabinet zoals genoemd in antwoord op vraag 4. Daarnaast is het kabinet in regulier overleg met VNO-NCW en de verschillende brancheverenigingen over de gevolgen van de hoge energieprijzen voor het Nederlandse bedrijfsleven.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="4B3EF60B" w14:textId="77777777"/>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="4971CFAC" w14:textId="77777777">
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="3B561047" w14:textId="77777777"/>
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="6FBB41B7" w14:textId="77777777">
       <w:r>
         <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="2E38E4DC" w14:textId="77777777">
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="7DD50615" w14:textId="77777777">
       <w:r>
         <w:t>Bent u het ermee eens dat de Nederlandse maakindustrie, waaronder de papier- en kartonproductie, essentieel is voor Nederland? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="57B08A90" w14:textId="77777777"/>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="2AC08A75" w14:textId="77777777">
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="70575687" w14:textId="77777777"/>
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="619F5F78" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="378C83AB" w14:textId="77777777">
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="3A1E641F" w14:textId="77777777">
       <w:r w:rsidRPr="006A407F">
         <w:t>In algemene zin is een gezonde en vitale industrie essentieel voor Nederland en van substantieel belang voor de (regionale) economie in Nederland. De industrie draagt voor een belangrijk deel bij aan het verdienvermogen van Nederland en daarmee aan onze welvaart nu en in de toekomst. Voor de toekomst van de Nederlandse industrie is het van belang in te blijven zetten op de groene transitie, maar ook op nieuw verdienvermogen, en meer strategische autonomie. Het kabinet kiest dan ook voor een balans in het Europese en Nederlandse klimaat- energie- en industriebeleid. Hierin gaan concurrentievermogen, verduurzaming en weerbaarheid hand in hand.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="24A416CE" w14:textId="77777777"/>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="460BB4F4" w14:textId="77777777">
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="3AF3D7D2" w14:textId="77777777"/>
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="37AB75F8" w14:textId="77777777">
       <w:r>
         <w:t>8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="4A29BF7E" w14:textId="77777777">
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="47D98D66" w14:textId="77777777">
       <w:r>
         <w:t>Welke stappen neemt u om de ontslagen medewerkers van Coldenhove zo snel mogelijk aan nieuw werk te helpen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="3EA43039" w14:textId="77777777"/>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="3BDAC051" w14:textId="77777777">
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="001267E3" w14:textId="77777777"/>
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="5D281D2B" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="5210B373" w14:textId="77777777">
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="66F3F32E" w14:textId="77777777">
       <w:r w:rsidRPr="006A407F">
         <w:t>Wanneer de curator overgaat tot ontslag van de werknemers kunnen zij afhankelijk van hun werkverleden bij UWV of hun gemeente terecht voor ondersteuning richting nieuw werk. Hierbij kan gebruik worden gemaakt van de dienstverlening en de publiek-private samenwerking in en via het Werkcentrum.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="65C11C51" w14:textId="77777777"/>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="3C682B97" w14:textId="77777777">
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="37C51D27" w14:textId="77777777"/>
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="1FFC3B29" w14:textId="77777777">
+      <w:r>
+        <w:t>9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="2A764D24" w14:textId="77777777">
+      <w:r>
+        <w:t>Bent u het ermee eens dat een eventuele doorstart voor de medewerkers van Coldenhove een oplossing zou kunnen zijn? Zo ja, welke stappen neemt u om een eventuele doorstart van Coldenhove mogelijk te maken?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="177A2F3A" w14:textId="77777777"/>
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="4572930B" w14:textId="77777777">
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>9</w:t>
-[...9 lines deleted...]
-      <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="51F26FA7" w14:textId="77777777">
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="577FF811" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Hierin is de Rijksoverheid geen partij. Dit behoort tot de technische mogelijkheden maar dit is aan de curator. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="5CB23335" w14:textId="77777777"/>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="3B63546B" w14:textId="77777777">
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="635C93AB" w14:textId="77777777"/>
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="7199EBBF" w14:textId="77777777">
       <w:r>
         <w:t>10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="6CAA5061" w14:textId="77777777">
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="38F5FC6B" w14:textId="77777777">
       <w:r>
         <w:t>Gaat u in gesprek met de provincie Gelderland om eventuele obstakels voor een doorstart van de papier- en kartonindustrie in Eerbeek weg te nemen? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="5CDA8C54" w14:textId="77777777"/>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="47464C5B" w14:textId="77777777">
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="4FE15C6D" w14:textId="77777777"/>
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="13A3AD59" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="6EEC10BA" w14:textId="77777777">
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="093DEA74" w14:textId="77777777">
       <w:r>
         <w:t>Zoals in antwoord op vraag 9 gegeven, is een eventuele doorstart aan de curator.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="714AAF52" w14:textId="77777777"/>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="5934D174" w14:textId="77777777">
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="275823AF" w14:textId="77777777"/>
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="7B5DA53F" w14:textId="77777777">
       <w:r>
         <w:t>11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="5A5421EF" w14:textId="77777777">
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="52995653" w14:textId="77777777">
       <w:r>
         <w:t>Kunt u deze vragen elk afzonderlijk beantwoorden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="68A6C303" w14:textId="77777777"/>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="60942739" w14:textId="77777777">
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="5F91927B" w14:textId="77777777"/>
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="6EAD5AD6" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00214B21" w:rsidP="00214B21" w:rsidRDefault="00214B21" w14:paraId="2EB1AD72" w14:textId="77777777">
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="0B82C200" w14:textId="77777777">
       <w:r>
         <w:t>Ja.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00296D75" w:rsidP="00214B21" w:rsidRDefault="00296D75" w14:paraId="2AD9B879" w14:textId="7157ABED"/>
-    <w:sectPr w:rsidR="00296D75" w:rsidSect="00D604B3">
+    <w:p w:rsidR="001E421C" w:rsidP="001E421C" w:rsidRDefault="001E421C" w14:paraId="32593006" w14:textId="77777777"/>
+    <w:p w:rsidR="002C3023" w:rsidRDefault="002C3023" w14:paraId="22942E99" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="002C3023" w:rsidSect="001E421C">
+      <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
-      <w:footerReference w:type="default" r:id="rId8"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59B065D5" w14:textId="77777777" w:rsidR="003919D0" w:rsidRDefault="003919D0">
+    <w:p w14:paraId="17AF939A" w14:textId="77777777" w:rsidR="00E7730E" w:rsidRDefault="00E7730E" w:rsidP="001E421C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F3F8B92" w14:textId="77777777" w:rsidR="003919D0" w:rsidRDefault="003919D0"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="091B99AF" w14:textId="77777777" w:rsidR="003919D0" w:rsidRDefault="003919D0">
+    <w:p w14:paraId="2EC5175A" w14:textId="77777777" w:rsidR="00E7730E" w:rsidRDefault="00E7730E" w:rsidP="001E421C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02E3947D" w14:textId="77777777" w:rsidR="003919D0" w:rsidRDefault="003919D0"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0B2599D1" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="55F57AE6" w14:textId="77777777" w:rsidR="001E421C" w:rsidRPr="001E421C" w:rsidRDefault="001E421C" w:rsidP="001E421C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="1AE490D2" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="42B36DBF" w14:textId="77777777" w:rsidR="001E421C" w:rsidRPr="001E421C" w:rsidRDefault="001E421C" w:rsidP="001E421C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="4D949B16" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3D2C1EF4" w14:textId="77777777" w:rsidR="001E421C" w:rsidRPr="001E421C" w:rsidRDefault="001E421C" w:rsidP="001E421C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7287BBC6" w14:textId="77777777" w:rsidR="003919D0" w:rsidRDefault="003919D0">
+    <w:p w14:paraId="41503D8D" w14:textId="77777777" w:rsidR="00E7730E" w:rsidRDefault="00E7730E" w:rsidP="001E421C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C3B888C" w14:textId="77777777" w:rsidR="003919D0" w:rsidRDefault="003919D0"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5653BF8E" w14:textId="77777777" w:rsidR="003919D0" w:rsidRDefault="003919D0">
+    <w:p w14:paraId="0BAC34BA" w14:textId="77777777" w:rsidR="00E7730E" w:rsidRDefault="00E7730E" w:rsidP="001E421C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65E88B04" w14:textId="77777777" w:rsidR="003919D0" w:rsidRDefault="003919D0"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...94 lines deleted...]
-  <w:p w14:paraId="742729BE" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="72404769" w14:textId="77777777" w:rsidR="001E421C" w:rsidRPr="001E421C" w:rsidRDefault="001E421C" w:rsidP="001E421C">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...543 lines deleted...]
-  <w:p w14:paraId="72F73AB1" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="56EE3A30" w14:textId="77777777" w:rsidR="001E421C" w:rsidRPr="001E421C" w:rsidRDefault="001E421C" w:rsidP="001E421C">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4CB21302" w14:textId="77777777" w:rsidR="001E421C" w:rsidRPr="001E421C" w:rsidRDefault="001E421C" w:rsidP="001E421C">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...629 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="001E421C"/>
+    <w:rsid w:val="001E421C"/>
+    <w:rsid w:val="002C3023"/>
+    <w:rsid w:val="003E4A9A"/>
+    <w:rsid w:val="00DF7A30"/>
+    <w:rsid w:val="00E7730E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="589AFED2"/>
+  <w14:docId w14:val="2B514A87"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{A46CBBB5-BDE4-4691-9641-05C1CF2B6FC0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3328,74 +822,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3544,1090 +1039,1129 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="001E421C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="001E421C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="001E421C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="001E421C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001E421C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001E421C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001E421C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001E421C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001E421C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...335 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="001E421C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001E421C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001E421C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="001E421C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001E421C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001E421C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001E421C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001E421C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001E421C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="001E421C"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="001E421C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="001E421C"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="001E421C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="001E421C"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="001E421C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="001E421C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="001E421C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="001E421C"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="001E421C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="001E421C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="001E421C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="001E421C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="001E421C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="001E421C"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="001E421C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="001E421C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="001E421C"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="001E421C"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="001E421C"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="001E421C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="001E421C"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="001E421C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="001E421C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Zwaar">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="00E166B8"/>
+    <w:rsid w:val="001E421C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-[...71 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="001E421C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>868</ap:Words>
-  <ap:Characters>4775</ap:Characters>
+  <ap:Words>846</ap:Words>
+  <ap:Characters>4659</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>39</ap:Lines>
-  <ap:Paragraphs>11</ap:Paragraphs>
+  <ap:Lines>38</ap:Lines>
+  <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5632</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5495</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>