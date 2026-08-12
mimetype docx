--- v0 (2026-06-26)
+++ v1 (2026-08-12)
@@ -1,19684 +1,13294 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...202 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00BE2036" w:rsidRDefault="00CB5860" w14:paraId="3CC23DFE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>31288</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2036" w:rsidR="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BE2036" w:rsidR="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BE2036" w:rsidR="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hoger Onderwijs-, Onderzoek- en Wetenschapsbeleid</w:t>
+      </w:r>
     </w:p>
-    <w:tbl>
-[...442 lines deleted...]
-        <w:t xml:space="preserve"> van groot belang voor een gezonde democratie. Daarom wil dit kabinet extra investeren in onderzoek en wetenschap.</w:t>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00BE2036" w:rsidP="00BE2036" w:rsidRDefault="00BE2036" w14:paraId="071CF638" w14:textId="749191B7">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1265</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Onderwijs, Cultuur en Wetenschap</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008D48EE" w:rsidR="008D48EE" w:rsidP="008D48EE" w:rsidRDefault="008D48EE" w14:paraId="2B90F509" w14:textId="77777777"/>
-[...27 lines deleted...]
-      <w:r w:rsidRPr="00D52F04">
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00BE2036" w:rsidP="00CB5860" w:rsidRDefault="00BE2036" w14:paraId="6E6268C3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00BE2036" w:rsidP="00CB5860" w:rsidRDefault="00BE2036" w14:paraId="27FAFF4E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00BE2036" w:rsidP="00CB5860" w:rsidRDefault="00BE2036" w14:paraId="0642BD66" w14:textId="517D0EFA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 26 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="60E67B63" w14:textId="505A0191">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Onderzoek en wetenschap dragen op veel manieren bij aan de samenleving. Wetenschap leert ons elkaar en de wereld om ons heen te begrijpen. Het helpt ons inzichten op te doen uit het verleden, om lessen te leren voor de toekomst. Wetenschappers zorgen voor belangrijke innovaties die ons leven en dat van generaties na ons steeds een beetje beter maken. Het kabinet wil dat Nederlandse wetenschap van toonaangevend niveau blijft en internationaal concurrerend is. Onderzoek heeft drie belangrijke doelen: het ontwikkelen van nieuwe wetenschappelijke kennis, het overdragen van de nieuwste kennis in het onderwijs en het oplossen van maatschappelijke vraagstukken. Daarbij zijn alle wetenschapsgebieden en alle soorten onderzoek belangrijk: ongebonden en thematisch, wetenschappelijk en praktijkgericht, fundamenteel en toegepast. Academische vrijheid en onafhankelijke wetenschap zijn van groot belang voor een gezonde democratie. Daarom wil dit kabinet extra investeren in onderzoek en wetenschap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="051872BD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="15F6741C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Met deze brief informeer ik u over de invulling van de hoofdlijnen die ik op 2 april 2026 tijdens het commissiedebat Onderzoeks- en Wetenschapsbeleid en op 24 april 2026 in mijn Beleidsbrief OCW heb aangekondigd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2036">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="002C4410">
-[...12 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Met de investeringen in onderzoek en wetenschap die de coalitiepartijen hebben afgesproken bewegen we richting de Lissabon-doelstelling om 3% van het bbp aan publieke en private </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">research </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DC25C3" w:rsidR="00C97369">
-        <w:rPr>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DC25C3" w:rsidR="00C97369">
-        <w:rPr>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> development</w:t>
       </w:r>
-      <w:r w:rsidR="00C97369">
-[...51 lines deleted...]
-        <w:t xml:space="preserve">14 miljard uit voor het hoger onderwijs en wetenschap. Het </w:t>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (R&amp;D)-investeringen te besteden. Het ministerie van Onderwijs, Cultuur en Wetenschap trekt per jaar ongeveer € 14 miljard uit voor het hoger onderwijs en wetenschap. Het </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D67683">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rathenau</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D67683">
-[...37 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Instituut becijferde dat de bijdrage van de Rijksoverheid voor R&amp;D in 2026 € 9,6 miljard bedraagt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Naast private investeringen is dit geld van het Rijk cruciaal voor ons systeem van kennisontwikkeling en onderzoek, dat van groot belang is voor het welzijn en de welvaart van onze samenleving. Ik heb in de beleidsbrief OCW aangekondigd structureel € 428 miljoen extra te investeren in onderzoek en wetenschap. Om continuïteit en stabiliteit te bieden, gebruik ik vooral bestaand instrumentarium: sectorplannen, Europese samenwerking, (toegepaste) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onderzoeksinfrastructuur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>praktijkgericht onderzoek. Ik wil de meest dringende knelpunten oplossen, excellentie en profilering van de kennisinstellingen bevorderen, samenwerking stimuleren en de brede maatschappelijke en economische impact vergroten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="2AD11989" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="32CD5B90" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Onderzoek en wetenschap helpen Nederland vooruit. De samenleving staat voor grote uitdagingen op het gebied van veiligheid, klimaat, milieu en gezondheid. Daarnaast staan de concurrentiekracht en de strategische autonomie van Nederland en Europa onder druk en neemt de arbeidsproductiviteit nauwelijks toe.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00D67683">
-[...5 lines deleted...]
-      <w:r w:rsidR="00D67683">
+      <w:r w:rsidRPr="00BE2036">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
-[...124 lines deleted...]
-        <w:t xml:space="preserve"> en de brede maatschappelijke en economische impact vergroten.</w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Universiteiten, hogescholen en andere onderzoeksinstellingen werken aan deze en andere grote vraagstukken van vandaag en morgen. Kennisinstellingen in Nederland en in het Caribisch deel van het Koninkrijk zijn schakels in regionale, nationale en internationale kennisnetwerken. Daarbinnen werken zij samen met de (lokale) overheid, maatschappelijke organisaties en bedrijven. Door samen te werken heeft hun onderzoek nog meer impact.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="0097130C" w:rsidP="0097130C" w:rsidRDefault="0097130C" w14:paraId="05989672" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="0B3E5F09" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="0097130C" w:rsidP="0097130C" w:rsidRDefault="00F568BB" w14:paraId="5F4E72AE" w14:textId="25F46723">
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00D52F04">
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="72D086D3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het kabinet wil goed voorbereid zijn op de toekomst. Het kabinet werkt aan een sterke economie en een fijn land om te leven via onder meer de Taskforce Toekomstige Welvaart en Vestigingsklimaat (TTWV).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2036">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00D52F04">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Om ervoor te zorgen dat we onder andere toptalent in Nederland opleiden, behouden en aantrekken, ontwikkel ik samen met de ministers van EZK en SZW een talentstrategie. Samen met mijn collega van EZK versterk ik de gehele keten van onderzoek en innovatie. De minister van EZK heeft u via de beleidsbrief Economische Zaken en Klimaat (EZK) geïnformeerd over de contouren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2036">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
-[...109 lines deleted...]
-        <w:t>meer impact.</w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ik ben met mijn collega’s van Defensie en EZK in gesprek over randvoorwaarden die nodig zijn voor kennisinstellingen om beter aan te sluiten bij de kennis- en innovatieketen voor defensie-gerelateerd onderzoek. Voor de kennis die nodig is voor onze nationale veiligheid, onze weerbaarheid, de strategische autonomie en concurrentiepositie van Nederland levert de samenwerking tussen kennisinstellingen en defensie namelijk een belangrijke bijdrage.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="0097130C" w:rsidP="0097130C" w:rsidRDefault="0097130C" w14:paraId="5F925806" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="44D15373" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="0097130C" w:rsidP="0097130C" w:rsidRDefault="0097130C" w14:paraId="0EA2297E" w14:textId="78C27945">
-[...250 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="2D7B33ED" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Terugdraaien bezuinigingen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="00110591" w:rsidP="00CF7419" w:rsidRDefault="00B623E5" w14:paraId="34415116" w14:textId="6B5EA183">
-[...28 lines deleted...]
-        <w:t xml:space="preserve">de </w:t>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="6A83DA12" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Omdat ik waarde hecht aan continuïteit en stabiliteit investeer ik tot en met 2031 cumulatief € 378 miljoen in de eerste geldstroom van universiteiten voor het terugbrengen van de werkdruk. Dit is een belangrijk knelpunt in de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D52F04" w:rsidR="00722AE3">
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>onderzoekscultuur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D52F04" w:rsidR="00722AE3">
-[...48 lines deleted...]
-        <w:t xml:space="preserve">brief heb aangegeven, is het daarna aan de instellingen om een gezonde </w:t>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Hiermee draai ik de bezuiniging van het kabinet-Schoof op de stimuleringsbeurzen terug zonder het instrument te herintroduceren. Universiteiten kunnen deze investering naar eigen inzicht besteden. Zoals ik in mijn beleidsbrief heb aangegeven, is het daarna aan de instellingen om een gezonde </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D52F04" w:rsidR="00FA5A33">
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>onderzoekscultuur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D52F04" w:rsidR="00FA5A33">
-[...50 lines deleted...]
-      <w:r w:rsidRPr="00D52F04" w:rsidR="00420E14">
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te behouden. Met de amendementen Eerdmans c.s. en Bontenbal c.s. is al eerder een deel van de bezuinigingen van het kabinet-Schoof op onderzoek en wetenschap ongedaan gemaakt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2036">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="00D52F04">
-[...19 lines deleted...]
-        <w:t xml:space="preserve">draai ik ook een tijdelijke bezuiniging van het kabinet-Schoof op onder andere de Open Competitie, </w:t>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ook investeer ik tot en met 2031 cumulatief € 50 miljoen in de reguliere bekostiging van NWO. Hiermee draai ik ook een tijdelijke bezuiniging van het kabinet-Schoof op onder andere de Open Competitie, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D52F04" w:rsidR="00E02998">
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>onderzoeksinfrastructuur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D52F04" w:rsidR="00E02998">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">artnerschappen terug. </w:t>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en Europese partnerschappen terug. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003238D5" w:rsidP="00110591" w:rsidRDefault="003238D5" w14:paraId="2967697E" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="5F51CF9C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="00110591" w:rsidP="00110591" w:rsidRDefault="00E14BC3" w14:paraId="70F5A9AF" w14:textId="09980E40">
-[...3 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="6096832A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sectorplannen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="00110591" w:rsidP="00110591" w:rsidRDefault="00110591" w14:paraId="1B7B83F4" w14:textId="68929DDC">
-[...119 lines deleted...]
-      <w:r w:rsidRPr="00D52F04" w:rsidR="0037629A">
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="0932C6E4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In het coalitieakkoord staat de ambitie dat we meer samenwerking en specialisatie van universiteiten vragen en minder concurrentie willen. Profilering zorgt dat universiteiten elkaar in hun onderzoek aanvullen en minder met elkaar concurreren. Sectorplannen zijn een beproefde aanpak voor profilering in het onderzoek.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2036">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:cs="Calibri"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="00D52F04" w:rsidR="00D00300">
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> Deze extra capaciteit maakt het mogelijk om onderzoek beter te organiseren.</w:t>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het kabinet investeert hierin structureel € 132 miljoen. Deze extra capaciteit maakt het mogelijk om onderzoek beter te organiseren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="00342462" w:rsidP="00110591" w:rsidRDefault="00342462" w14:paraId="4F401C98" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="7C04CA21" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="00110591" w:rsidP="00110591" w:rsidRDefault="00342462" w14:paraId="5120ED22" w14:textId="759D22CD">
-[...40 lines deleted...]
-        <w:t xml:space="preserve">vanuit de vier domeinen (Sociale en </w:t>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="5ECB41C2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het initiatief voor het opstellen van sectorplannen ligt bij de universiteiten. De sectorplannen worden opgesteld vanuit de vier domeinen (Sociale en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D52F04" w:rsidR="003166C1">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Geestes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00EE5085">
-[...101 lines deleted...]
-        <w:t xml:space="preserve">Hierbij geef ik expliciet mee dat </w:t>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-, Bèta, Techniek en Medische en Gezondheidswetenschappen). De verdeling van de middelen vindt plaats over deze domeinen. Ik vraag van universiteiten om bij het maken van de nieuwe sectorplannen scherp te kiezen wie zich waarop profileert, hoe ze met elkaar samenwerken en welke onderscheidende focuspunten ze kiezen om te excelleren. Hierbij geef ik expliciet mee dat </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D52F04" w:rsidR="00110591">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>domeinoverstijgende</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D52F04" w:rsidR="00110591">
-[...18 lines deleted...]
-        <w:t xml:space="preserve">mogelijk is. </w:t>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> samenwerking uiteraard mogelijk is. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="00104620" w:rsidP="00110591" w:rsidRDefault="00104620" w14:paraId="0FD9C09A" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="36A68D5D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EB7B49" w:rsidP="001530AD" w:rsidRDefault="003238D5" w14:paraId="1C407084" w14:textId="73AF52C2">
-[...170 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="2E89F31E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik heb de universiteiten gevraagd om bij de uitwerking van de sectorplannen uit te gaan van de kansen voor onze toekomstige welvaart en daarin duidelijk te maken hoe ze hieraan bijdragen. Het gaat daarbij om fundamenteel onderzoek in de domeinen die dit kabinet als cruciaal ziet voor onze toekomstige welvaart en waarin het kabinet de publieke en private R&amp;D-investeringen wil stimuleren. Die domeinen zijn digitalisering en AI, veiligheid en weerbaarheid, energie- en klimaattechnologie en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">life </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D52F04" w:rsidR="001530AD">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>sciences</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D52F04" w:rsidR="001530AD">
-[...158 lines deleted...]
-        <w:t xml:space="preserve">ik de monitoring door de sectorplancommissies lichter in. Een overkoepelende commissie voert de planbeoordeling uit en adviseert over de toekenning van de middelen. </w:t>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en biotechnologie. Ik voeg aan elke sectorplancommissie een lid toe met expertise op deze prioriteitsdomeinen. Omdat ik de administratieve lasten van het instrument wil verlichten, richt ik de monitoring door de sectorplancommissies lichter in. Een overkoepelende commissie voert de planbeoordeling uit en adviseert over de toekenning van de middelen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB7B49" w:rsidP="001530AD" w:rsidRDefault="00EB7B49" w14:paraId="35DF4A5B" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="7D408090" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="00110591" w:rsidP="00110591" w:rsidRDefault="001530AD" w14:paraId="06B1851C" w14:textId="2B0FD784">
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="2E911D22" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Profilering en samenwerking op het gebied van onderzoek beperkt zich niet tot universiteiten, maar strekt zich ook uit naar NWO- en KNAW-instituten, hogescholen, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D52F04">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>rijkskennisinstellingen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D52F04">
-[...53 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en TO2-instellingen. Ik roep universiteiten daarom op om bij het ontwikkelen van de sectorplannen aansluiting te zoeken bij andere kennisinstellingen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="00110591" w:rsidP="00110591" w:rsidRDefault="00110591" w14:paraId="7EF5E32B" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="10176EE8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="00220C02" w:rsidP="00220C02" w:rsidRDefault="004A5843" w14:paraId="12626ED2" w14:textId="2DB6AC03">
-[...89 lines deleted...]
-        <w:t xml:space="preserve"> en de </w:t>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="6E066DAE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een investering in wetenschappelijk onderzoek is ook een investering in wetenschappelijk onderwijs. Universiteiten lichten in de sectorplannen toe hoe de keuzes op het gebied van profilering en samenwerking voor het onderzoek van invloed zijn op het onderwijs. Vooral voor het masteronderwijs en de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D52F04" w:rsidR="00EB7B49">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>graduate</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D52F04" w:rsidR="00EB7B49">
-[...240 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> schools is de verwevenheid tussen onderzoek en onderwijs sterk. De middelen mogen daarom ook worden gebruikt voor onderwijs, als dit de doelen van een sectorplan versterkt. Samenwerking blijft ook in het onderwijs belangrijk, zeker door de dalende studentenaantallen. Universiteiten werken daarom samen aan procedures voor de afstemming van het landelijke opleidingsaanbod. Deze zijn naar verwachting in de komende maanden gereed.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="00110591" w:rsidP="00110591" w:rsidRDefault="00110591" w14:paraId="6AB100EA" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="07AA9D48" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="001214C2" w:rsidP="001214C2" w:rsidRDefault="00110591" w14:paraId="4AC34773" w14:textId="007B22B9">
-[...159 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="37608A61" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De investeringen in de sectorplannen moeten direct ten goede komen aan het primaire wetenschappelijke proces. Ze kunnen bijvoorbeeld worden ingezet voor personeel, kleine infrastructuur, het bevorderen van doorgroeimogelijkheden of het beschikbaar stellen van budget voor het verlagen van de werk-, competitie- en aanvraagdruk. Concreet ga ik ervan uit dat de structurele middelen die besteed worden aan personeel in de sectorplannen grotendeels worden ingezet voor vaste contracten en voor ruimte voor onderzoekers om door te groeien. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="00110591" w:rsidP="00110591" w:rsidRDefault="00110591" w14:paraId="0D6C546D" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="0DA9800F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00110591" w:rsidP="00110591" w:rsidRDefault="00110591" w14:paraId="741DC268" w14:textId="544BBECA">
-[...103 lines deleted...]
-        <w:t>Dit najaar informeer ik u verder over de uitwerking van de sectorplannen.</w:t>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="3AA28A9A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik vind het van belang dat de sectorplannen aansluiten op de instellingsplannen van de universiteiten. De colleges van bestuur en decanen stemmen dit met elkaar af. Daarnaast verwacht ik dat de medezeggenschap betrokken is bij het opstellen van de sectorplannen. Dit najaar informeer ik u verder over de uitwerking van de sectorplannen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="00084C0E" w:rsidP="00110591" w:rsidRDefault="00084C0E" w14:paraId="25878D8F" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="08AC16E8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="00110591" w:rsidP="00110591" w:rsidRDefault="00110591" w14:paraId="0B726D80" w14:textId="57D4AC57">
-[...3 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="4CF77768" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Europese onderzoeks- en innovatieprogramma’s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="4CACA24E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kennis kent geen grenzen. Het is daarom cruciaal dat nationale onderzoeks- en innovatienetwerken goed zijn aangesloten op internationale (Europese) netwerken. Een Europees kaderprogramma voor samenwerking in onderzoek en innovatie is voor Nederland en Europa van belang om te kunnen concurreren met andere grootmachten, zoals China en de VS. In Europa trek ik hiervoor samen op met mijn collega van EZK. In 2028 gaat het tiende Europese onderzoeks- en innovatiekaderprogramma van start, dat opnieuw </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Horizon Europe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heet. De door de Europese Commissie voorgestelde omvang hiervan is € 175 miljard. Daarmee wordt Horizon Europe 2028-2034 het grootste internationale programma voor onderzoek en innovatie ter wereld. Er wordt een nauwe koppeling voorzien met het Europees </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Concurrentievermogenfonds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om de doorstroming te garanderen van fundamenteel en ongebonden onderzoek naar toegepaste innovatie, startups en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>scale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-ups en industriebeleid.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Horizon Europe moet op een samenhangende en integrale wijze de hele keten van onderzoek en innovatie ondersteunen: van fundamenteel onderzoek tot innovatie, commercialisatie en maatschappelijke impact en van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nieuwsgierigheidsgedreven</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tot thematisch gestuurd onderzoek. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="15DB55CB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="1A76FCDA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nederland neemt succesvol deel aan het huidige Horizon Europe 2021-2027. Dit versterkt de Nederlandse onderzoeks- en innovatiesector. Nederlandse kennisinstellingen en innovatieve bedrijven hebben via Horizon Europe 2021-2027 tot nu toe € 5 miljard opgehaald. Alleen grote lidstaten zoals Duitsland, Frankrijk en Spanje ontvangen meer. Het aandeel dat Nederland ontvangt uit Horizon Europe is bijna tweemaal zo hoog als het aandeel dat Nederland bijdraagt aan de Europese begroting.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Om de succesvolle deelname van Nederland aan Horizon Europe te behouden en te verbeteren, maakt het kabinet het budget voor de tijdelijke subsidieregeling Matching Horizon Europe structureel met € 80 miljoen per jaar. Instellingen ontvangen hiermee compensatie voor de eigen bijdrage die zij inleggen om deel te nemen aan projecten in Horizon Europe. Door deze subsidieregeling bevorder ik de toegang van Nederlandse onderzoekers tot Horizon Europe. Daarnaast blijft het kabinet inzetten op het ondersteunen van Nederlandse indieners met het National Contact Point.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="61CF0232" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="5D94318C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet investeert daarnaast structureel € 47 miljoen in de cofinanciering van Europese partnerschappen. Bij Europese partnerschappen worden nationale en Europese middelen gecombineerd om met publieke en private partijen samen te werken aan belangrijke thema’s, zoals klimaatverandering, toegang tot schoon water, gezondheid en het ontwikkelen van supercomputers. Nederland zorgt er met de inzet op Europese partnerschappen bijvoorbeeld voor dat de Nederlandse kennissector en het bedrijfsleven toegang houden tot onderzoeksdata via de European Open </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Science</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cloud en tot supercomputers via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>EuroHPC</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De inzet loopt deels via het ministerie van EZK. EZK zet deze middelen in voor het stimuleren van publiek-private onderzoeks- en innovatie-samenwerking via strategische hoogtechnologische Europese partnerschappen. De middelen die OCW inzet via NWO zijn gericht op een breder wetenschappelijk bereik en meer op maatschappelijke uitdagingen, bijvoorbeeld op het gebied van democratie en veerkracht of de weerbaarheid van Europees cultureel erfgoed tegen klimaatverandering. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="193DAB97" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...154 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...1065 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Onderzoeksinfrastructuur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidRPr="00E52A7B" w:rsidR="00AC3EBE" w:rsidP="00110591" w:rsidRDefault="00AC3EBE" w14:paraId="5424C7CA" w14:textId="7879F87A">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="6DEC90A0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D52F04">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Onderzoeksinfrastructuur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D52F04">
-[...137 lines deleted...]
-        <w:t xml:space="preserve"> de complexiteit van lokale, nationale en internationale </w:t>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van topkwaliteit is een basisvoorwaarde voor de ontwikkeling en toepassing van kennis voor Nederland. Voorbeelden van infrastructuur zijn telescopen, geavanceerde sensoren, speciale laboratoria, omvangrijke verzamelingen van boeken, cohorten van patiënten en tekst-, spraak- en multimedia-uitingen. Het belang en de complexiteit van lokale, nationale en internationale </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E52A7B" w:rsidR="003E2727">
-[...25 lines deleted...]
-        <w:t>infrastructuur</w:t>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onderzoeksinfrastructuur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E52A7B" w:rsidR="0012468C">
-[...116 lines deleted...]
-        <w:t xml:space="preserve"> Dit licht ik hieronder toe. </w:t>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn in de afgelopen vijftien jaar sterk toegenomen. Het waarborgen van een doelmatig en doeltreffend stelsel vraagt om reflectie en vooruitkijken. Om dit goed te kunnen doen, laat ik me hierover door de Adviesraad voor wetenschap, technologie en innovatie (AWTI) adviseren. Tegelijkertijd zijn er urgente zaken om direct op te pakken. Dit licht ik hieronder toe. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E52A7B" w:rsidR="00D7755A" w:rsidP="00110591" w:rsidRDefault="00D7755A" w14:paraId="56F70EF2" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="277542FC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E52A7B" w:rsidR="007F4B48" w:rsidP="007F4B48" w:rsidRDefault="00D7755A" w14:paraId="483CA9C0" w14:textId="45B6F6A4">
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="589796EF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NWO is een belangrijke partner in het landschap van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E52A7B">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>onderzoeksinfrastructuren</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E52A7B">
-[...20 lines deleted...]
-        <w:t xml:space="preserve">wetenschappelijke </w:t>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Daarom investeer ik € 35,3 miljoen voor wetenschappelijke </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E52A7B" w:rsidR="00B558EC">
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>onderzoeksinfrastructuur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E52A7B" w:rsidR="00B558EC">
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> de toegekende middelen adequaat voor </w:t>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> via NWO. Om de toegekende middelen adequaat voor </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E52A7B">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>onderzoeksinfrastructuur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E52A7B">
-[...53 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in te zetten, maakt NWO keuzes op basis van eigen kennis en adviezen uit het veld. NWO draagt hiermee onder andere bij aan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E52A7B" w:rsidR="003F4BD6">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>onderzoeksinfrastructuur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E52A7B" w:rsidR="00215A37">
-[...32 lines deleted...]
-        <w:t xml:space="preserve">Ook heb ik structureel € 30 miljoen gereserveerd voor toegepaste </w:t>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en digitale infrastructuur voor onderzoek. Ook heb ik structureel € 30 miljoen gereserveerd voor toegepaste </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E52A7B" w:rsidR="007F4B48">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>onderzoeksinfrastructuur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E52A7B" w:rsidR="007F4B48">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Mijn collega van EZK draagt hiervoor de verantwoordelijkheid en zal u hier later over informeren. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E52A7B" w:rsidR="007F4B48" w:rsidP="00D7755A" w:rsidRDefault="007F4B48" w14:paraId="7A878C36" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="4A86436A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="00D7755A" w:rsidP="00D7755A" w:rsidRDefault="00F20842" w14:paraId="2E15102F" w14:textId="4A921BCA">
-[...40 lines deleted...]
-        <w:t xml:space="preserve">voorgenomen investeringen in internationale lidmaatschappen, digitale </w:t>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="1BD50543" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de volgende alinea’s licht ik mijn andere voorgenomen investeringen in internationale lidmaatschappen, digitale </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E52A7B" w:rsidR="008A7D8B">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>onderzoeksinfrastructuur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E52A7B" w:rsidR="008A7D8B">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> en de Einstein </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E52A7B" w:rsidR="008A7D8B">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Telescope</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E52A7B" w:rsidR="008A7D8B">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> verder toe.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="00AC3EBE" w:rsidP="00110591" w:rsidRDefault="00AC3EBE" w14:paraId="63AE2B0F" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="5637A751" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="007826AB" w:rsidP="004427A2" w:rsidRDefault="007826AB" w14:paraId="17193D68" w14:textId="5001E359">
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="301AAF4F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
-[...8 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Internationale lidmaatschappen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="00AC3EBE" w:rsidP="00110591" w:rsidRDefault="00AC3EBE" w14:paraId="67B58C89" w14:textId="7218FECC">
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="0AC43E39" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nederlandse lidmaatschappen van internationale </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D52F04" w:rsidR="00BF5174">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>onderzoeksinfrastructuren</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D52F04" w:rsidR="00BF5174">
-[...152 lines deleted...]
-        <w:t xml:space="preserve"> de Square </w:t>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn noodzakelijk om onze onderzoekers en wetenschappers toegang te geven tot innovatieve infrastructuur. Daarom continueer ik vanaf 2031 de middelen voor het portfolio van internationale lidmaatschappen, zoals dat nu door NWO wordt uitgevoerd. NWO is samen met de verschillende betrokken stakeholders bezig met een voorstel voor de gezamenlijke sturing op en bestendigheid van het portfolio. Verder investeer ik structureel € 8,7 miljoen in het lidmaatschap voor de Square </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D52F04" w:rsidR="00796DD3">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Kilometre</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D52F04" w:rsidR="00796DD3">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Array </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D52F04" w:rsidR="00796DD3">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Observatory</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D52F04" w:rsidR="00796DD3">
-[...32 lines deleted...]
-        <w:t xml:space="preserve">Nederlandse wetenschappers, bijvoorbeeld werkzaam bij ASTRON in Dwingeloo, toegang tot internationale toonaangevende </w:t>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (SKAO), de grootste radiotelescoop ter wereld. Ik vind het van wetenschappelijk belang om internationaal mee te blijven doen in SKAO. Hiermee houden Nederlandse wetenschappers, bijvoorbeeld werkzaam bij ASTRON in Dwingeloo, toegang tot internationale toonaangevende </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D52F04" w:rsidR="00796DD3">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>onderzoeksinfrastructuur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F20842">
-[...18 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en behouden we onze toppositie in dit vakgebied.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="00E841BB" w:rsidP="00110591" w:rsidRDefault="00E841BB" w14:paraId="7A998D80" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="2593BFFD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="000153B7" w:rsidP="004427A2" w:rsidRDefault="000153B7" w14:paraId="4AAA83E7" w14:textId="35DE090C">
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="303917FD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Digitale </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D52F04">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>onderzoeksinfrastructuur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="00591FA7" w:rsidP="00591FA7" w:rsidRDefault="004B2067" w14:paraId="2AB3E415" w14:textId="259A4519">
-[...48 lines deleted...]
-        <w:t xml:space="preserve">is in toenemende mate </w:t>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="195A1EE7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Onderzoek in alle disciplines is in toenemende mate datagedreven en digitaal. Instellingen organiseren hun digitale infrastructuur vaak zelf, maar steeds vaker is de omvang en complexiteit te groot voor één instelling. Daarom is digitale </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D52F04" w:rsidR="000153B7">
-[...7 lines deleted...]
-        <w:t>datagedreven</w:t>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onderzoeksinfrastructuur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D52F04" w:rsidR="000153B7">
-[...193 lines deleted...]
-          <w:rFonts w:cs="Calibri" w:eastAsiaTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op nationaal en Europees niveau nodig. Het gaat om zeer grote rekenkracht, betrouwbare dataopslag, snelle internationale netwerk-verbindingen, krachtige software en deskundige technische ondersteuning. Het adviesrapport </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:kern w:val="2"/>
-[...14 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reken er maar (niet meer) op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>laat zien dat extra investeringen nodig zijn als Nederland excellente wetenschap wil blijven beoefenen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D52F04" w:rsidR="000153B7">
-[...29 lines deleted...]
-      <w:r w:rsidRPr="00D47253" w:rsidR="00D47253">
+      <w:r w:rsidRPr="00BE2036">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:cs="Calibri" w:eastAsiaTheme="minorHAnsi"/>
-[...14 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
-      <w:r w:rsidRPr="00D52F04" w:rsidR="00D47253">
-[...77 lines deleted...]
-        <w:t xml:space="preserve">digitale </w:t>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het bevorderen van autonomie voor digitale </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D52F04" w:rsidR="00FF04BB">
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>onderzoeksinfrastructuur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="001B1269">
-[...77 lines deleted...]
-        <w:t xml:space="preserve">nationale digitale </w:t>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is belangrijker geworden. Ik investeer daarom in de versterking van de nationale digitale </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D52F04" w:rsidR="000153B7">
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>onderzoeksinfrastructuur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D52F04" w:rsidR="000153B7">
-[...87 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. NWO en SURF zullen komen tot een duurzame inzet voor deze investeringen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="000153B7" w:rsidP="00110591" w:rsidRDefault="000153B7" w14:paraId="09FB8A1D" w14:textId="77777777">
-[...7 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="31603D2A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BB22F8" w:rsidP="00110591" w:rsidRDefault="000153B7" w14:paraId="0B66F958" w14:textId="39654875">
-[...16 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="54174567" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De huidige nationale supercomputer </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D52F04">
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Snellius</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D52F04">
-[...67 lines deleted...]
-        <w:t xml:space="preserve">incidenteel € 185 miljoen toegezegd voor de opvolger van </w:t>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is dringend aan vervanging toe. Om voor Nederland voldoende super-computingcapaciteit te waarborgen, heb ik incidenteel € 185 miljoen toegezegd voor de opvolger van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D52F04">
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Snellius</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D52F04">
-[...271 lines deleted...]
-        <w:t xml:space="preserve">. Zij hebben toegezegd vanaf 2027 hun jaarlijkse spaarbijdrage te verdubbelen. </w:t>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Bij de aanschaf en uitvoering van deze opvolger zullen NWO en SURF digitale autonomie, (cyber- en kennis-)veiligheid en (energie)duurzaamheid bevorderen. Ze stellen waar mogelijk Europese technologie centraal. NWO en kennisinstellingen die lid zijn van SURF hebben voor de lange termijn het initiatief genomen om de structurele middelen voor super-computingfaciliteiten te borgen door voldoende te sparen, boven op het bedrag dat zij al sparen. Zij hebben toegezegd vanaf 2027 hun jaarlijkse spaarbijdrage te verdubbelen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="0080664A" w:rsidP="00110591" w:rsidRDefault="0080664A" w14:paraId="5625D349" w14:textId="77777777">
-[...7 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="1BCE75C2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="00BB22F8" w:rsidP="004427A2" w:rsidRDefault="00BB22F8" w14:paraId="5C70FF57" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="5A88582F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Einstein </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D52F04">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Telescope</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00110591" w:rsidP="00110591" w:rsidRDefault="00BB22F8" w14:paraId="0EB4DC07" w14:textId="333217E6">
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="3BABF291" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De Einstein </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D52F04">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Telescope</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D52F04">
-[...123 lines deleted...]
-        <w:t xml:space="preserve"> voor de bouw van het R&amp;D-centrum voor de ET-</w:t>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ET) wordt een geavanceerd ondergronds meetinstrument voor zwaartekrachtgolven. Het kabinet vindt het project essentieel voor de technologische en wetenschappelijke autonomie van Nederland en Europa. Bovendien levert dit voor de Euregio Maas-Rijn hoogwaardige werkgelegenheid en innovaties op. Het is daarom een kabinetsprioriteit om de ET naar de grensregio van Nederland, België en Duitsland te halen. Ik heb eenmalig € 25 miljoen gereserveerd voor de bouw van het R&amp;D-centrum voor de ET-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D52F04">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pathfinder</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D52F04">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: het ET-Low </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D52F04">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Frequency</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D52F04">
-[...117 lines deleted...]
-        <w:t xml:space="preserve">in </w:t>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Center (ET-LFC). In aanvulling op deze middelen hebben de Provinciale Staten van Limburg een extra investering van € 4 miljoen goedgekeurd voor de bouw van het ET-LFC. Dit is een unieke faciliteit die speciaal wordt ingericht om innovatieve technologieën die nodig zijn voor de ET te ontwikkelen en te testen. Om ons ET-locatievoorstel verder kracht bij te zetten, reserveer ik vanaf 2032 structureel € 10 miljoen voor het Nederlandse lidmaatschap van ET. Verder kijk ik met NWO waar strategische investeringen in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D52F04">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>onderzoeksinfrastructuren</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D52F04">
-[...74 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van onze partnerlanden, in aanvulling op bestaande lidmaatschappen, mogelijk en nodig zijn voor ons ET-locatievoorstel.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="00BE74E3" w:rsidP="00110591" w:rsidRDefault="00BE74E3" w14:paraId="672AF13D" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="4E85894E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="00247CCB" w:rsidP="00110591" w:rsidRDefault="00247CCB" w14:paraId="01405BE6" w14:textId="7D07E859">
-[...3 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="73F14D00" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Praktijkgericht onderzoek aan hogescholen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="0B23E6C6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Praktijkgericht onderzoek (PGO) is onderzoek dat ontstaat vanuit een maatschappelijke vraag of vanuit een uitdaging in de praktijk. PGO aan hogescholen is essentieel voor de aansluiting van onderwijs op de beroepspraktijk, het bevorderen van innovatie en de bijdrage aan het Nederlandse kennisecosysteem. Hogescholen werken voor PGO intensief samen met bedrijven en maatschappelijke partners, in thematische en regionale clusters.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="7B58F173" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="1E33B979" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hogescholen spelen een belangrijke rol in de ontwikkeling van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hoog-gekwalificeerde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> professionals. Hogescholen spelen een belangrijke rol door hun onderwijsaanbod af te stemmen op de eisen en behoeften van de arbeidsmarkt. Veel instellingen hebben een verscheidenheid aan onderzoeksactiviteiten ontwikkeld om bij te dragen aan regionale innovatie en om de beroepspraktijk te verbeteren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ik ben overtuigd van de toegevoegde waarde hiervan. Met mijn investering van structureel € 68 miljoen voeg ik in de eerste plaats structureel € 46 miljoen toe aan de bekostiging van hogescholen. In de tweede plaats investeer ik structureel € 22 miljoen in praktijkgericht onderzoek via het regieorgaan SIA van NWO. Ik zet de huidige verdeling van onderzoeksmiddelen over de eerste en tweede geldstroom voor hogescholen door tot en met 2031. Daarna kijk ik of het voortzetten van deze verdeling na 2031 nog passend is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="415F11A0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="77340994" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...548 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Onderzoek aan mbo-instellingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="22606688" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet investeert structureel in regionale innovatie en de kracht van publiek-private samenwerking, dus ook in het mbo. Ik investeer structureel € 17 miljoen om de opgebouwde basis van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>practoraten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en praktijkgericht onderzoek voort te zetten en verder uit te bouwen. De AWTI brengt in het najaar van 2026 een advies uit over de meerwaarde van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>practoraten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in het mbo voor het aanpakken van maatschappelijke uitdagingen. Daarbij wordt ook onderzocht of een wettelijke onderzoekstaak voor mbo-instellingen wenselijk en noodzakelijk is om die potentie te realiseren. Uw Kamer wordt hierover begin 2027 geïnformeerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="674A3B4E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="25D21F9D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...184 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Valorisatie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="0913A2AE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland kent een sterke basis in onderzoek en excellente wetenschap. De toepassing van kennis uit onderzoek naar maatschappelijke impact gebeurt al volop. De manier waarop, bijvoorbeeld via ondernemerschap, communicatie of samenwerkingsverbanden, moet passen bij het type onderzoek, de opgedane kennis en de maatschappelijke stakeholders. Het verbeteren van de vertaling van nieuwe kennis naar concrete toepassingen is een gezamenlijke opgave. Samen met de minister van EZK verken ik de mogelijkheden voor een nationale Knowledge Transfer Office (KTO) als brug tussen wetenschap en maatschappij. OCW, EZK en de kennisinstellingen dragen daarnaast verantwoordelijkheid voor het standaardiseren en versnellen van de overdracht van intellectueel eigendom van kennisinstellingen naar startups. Om het starten van bedrijven door onderzoekers te vergemakkelijken, onderzoeken we of een commissie kan bemiddelen bij conflicten over intellectueel eigendom. Voor kennisbenutting in brede zin laat ik mij adviseren door de AWTI. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="51549C1E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="35F5F980" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...406 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kennisveiligheid en cyberweerbaarheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="38716BBB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wetenschap en hoger onderwijs kunnen niet zonder internationale samenwerking. Tegelijkertijd zetten statelijke actoren kennis en innovatie in als strategisch machtsmiddel naast of in combinatie met klassieke middelen, zoals spionage. Het Dreigingsbeeld Statelijke Actoren laat zien dat Nederlandse kennisinstellingen en wetenschappers doelwit zijn van (digitale) aanvalscampagnes om hoogwaardige technologie buit te maken. Ook toont het dreigingsbeeld dat kennis en technologie ook op reguliere wijze worden verkregen, bijvoorbeeld via academische samenwerkingen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ongewenste kennis- en technologieoverdracht levert risico’s op voor de nationale veiligheid. Daarom werkt het kabinet met de kennissector aan het verbeteren van de kennisveiligheid en het weerbaarder maken van kennisinstellingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="723EC2AB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="6CBEFCE0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om instellingen op weg te helpen op het gebied van kennis- en cyberveiligheid investeert dit kabinet tot en met 2031 cumulatief € 80 miljoen. De middelen worden via de Rijksbijdrage beschikbaar gesteld aan de universiteiten, hogescholen, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>umc’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de instituten van KNAW en NWO. De investering is een tijdelijke impuls om instellingen te helpen om werk te maken van fysieke en digitale maatregelen ter bescherming van kennisontwikkeling en internationale samenwerking. Hierna achten wij de instellingen in staat de kosten voor deze uitdagingen te kunnen financieren uit de bestaande middelen van de lumpsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="75F806CC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="4729AFD4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hiermee bouw ik met de instellingen voort op de solide basis voor kennisveiligheid die gelegd is in de afgelopen jaren. Zo is het kabinetsbrede Loket Kennisveiligheid recent positief geëvalueerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het Loket heeft een belangrijke rol gespeeld in de bewustwording van kennisinstellingen over kennisveiligheid. Instellingen zoeken nu, bij groeiende volwassenheid, naar concrete ondersteuning bij complexe casuïstiek, scherpere duiding van sancties en sensitieve technologie en een laagdrempelige sparringpartner. Daarom ga ik het Loket Kennisveiligheid doorontwikkelen tot een expertisecentrum dat hierin voorziet. Ook gaat het loket de instellingen proactief informeren over risico’s, zoals uw Kamer via de motie Martens-America heeft verzocht.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Verder onderzoek ik, binnen de budgettaire kaders van het kennisveiligheidsbeleid, of het nodig is en wat nodig is om het Loket een structurele plek te geven in kabinetsbrede aanpak kennisveiligheid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="254B2B43" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="4FC77B9C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik heb uw Kamer geïnformeerd over de voortgang van de kabinetsbrede aanpak kennisveiligheid, waarbij ik naast versterking van het loket inzet op een gerichtere aanpak van kennisveiligheidsrisico’s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
+      </w:r>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daarvoor ontwikkel ik samen met de instellingen kennisveiligheidsprofielen. Waar de risico’s het grootst zijn, werk ik met de ministers van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en EZK aan een screening van personen die binnen een Nederlandse kennisinstelling toegang willen krijgen tot sensitieve technologie. Een gelijk speelveld is daarin een belangrijke randvoorwaarde. Ik heb uw Kamer recent laten weten dat ik werk aan een uitvoerbare, effectieve en proportionele screening kennisveiligheid. Na de zomer informeer ik uw Kamer over een haalbaarheidsanalyse waarbij ik naar verschillende scenario’s kijk.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="17"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="32DDFA72" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="08DDBB0A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...1 lines deleted...]
-        <w:t>Kennisveiligheid en cyberweerbaarheid</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tot slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="00FE5AD2" w:rsidP="00BA6D21" w:rsidRDefault="00FE5AD2" w14:paraId="6F9BA420" w14:textId="21284D43">
-[...55 lines deleted...]
-        <w:t>Daarom werkt het kabinet met de kennissector aan het verbeteren van de kennisveiligheid en het weerbaarder maken van kennisinstellingen.</w:t>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="3D5D1705" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In deze brief heb ik mijn voorstellen voor onderzoek en wetenschap toegelicht en uitgewerkt. Deze voorstellen zijn onder voorbehoud van de augustus-besluitvorming van het kabinet. In de overzichtstabel op de laatste pagina heb ik deze samengevat. Uiteraard weet ik mij daarbij strikt gebonden aan het budgetrecht. Ik kijk ernaar uit om samen met uw Kamer met ambitie aan de slag te gaan met deze uitwerking. Dat doe ik ook samen met de mensen om wie het gaat. In de afgelopen maanden heb ik al velen van hen gesproken om te komen tot de huidige uitwerking.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="00FE5AD2" w:rsidP="00BA6D21" w:rsidRDefault="00FE5AD2" w14:paraId="3D64AC39" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="3748F0FC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="00FE5AD2" w:rsidP="00BA6D21" w:rsidRDefault="00FE5AD2" w14:paraId="40F44A19" w14:textId="5868C9F5">
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> € 80 miljoen. De middelen worden via de Rijksbijdrage beschikbaar gesteld aan de universiteiten, hogescholen, </w:t>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="0451C90B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van Onderwijs, Cultuur en Wetenschap,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00BE2036" w14:paraId="362F061F" w14:textId="72E089AD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">R.M. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D52F04">
-[...3 lines deleted...]
-        <w:t>umc’s</w:t>
+      <w:r w:rsidRPr="00BE2036" w:rsidR="00CB5860">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Letschert</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D52F04">
-[...61 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="00FE5AD2" w:rsidP="00BA6D21" w:rsidRDefault="00FE5AD2" w14:paraId="0709E59C" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="450AA516" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="00FE5AD2" w:rsidP="00BA6D21" w:rsidRDefault="00FE5AD2" w14:paraId="76CB7F44" w14:textId="6C8E43EC">
-[...177 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="446C096B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="00FE5AD2" w:rsidP="00BA6D21" w:rsidRDefault="00FE5AD2" w14:paraId="2B9DF891" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="7FB23232" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="00FE5AD2" w:rsidP="00BA6D21" w:rsidRDefault="004427A2" w14:paraId="77DE39E7" w14:textId="59ACF095">
-[...223 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="723CB0AE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="00661065" w:rsidP="00110591" w:rsidRDefault="00661065" w14:paraId="6C85C01A" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="1D53019E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="00215356" w:rsidP="00110591" w:rsidRDefault="008F13E7" w14:paraId="3CFCA23B" w14:textId="3DF3325E">
-[...13 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="1471CE5D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="009156AE" w:rsidP="00110591" w:rsidRDefault="0024740D" w14:paraId="3FA29798" w14:textId="1B789980">
-[...107 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="6D066F98" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="006205C0" w:rsidP="00110591" w:rsidRDefault="006205C0" w14:paraId="42E87C49" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="2AF401B2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="000F521E" w:rsidP="00110591" w:rsidRDefault="00694107" w14:paraId="668EE6AE" w14:textId="72684DCE">
-[...11 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="6DF1DDA8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="000F521E" w:rsidP="00110591" w:rsidRDefault="000F521E" w14:paraId="13348B3D" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="72D1679F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="00A5466C" w:rsidP="00110591" w:rsidRDefault="00A5466C" w14:paraId="0FB7E1B9" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="668126AF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="00A5466C" w:rsidP="00110591" w:rsidRDefault="00A5466C" w14:paraId="4AA51A44" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="03B60562" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009A3201" w:rsidP="00110591" w:rsidRDefault="00694107" w14:paraId="48996499" w14:textId="3840B51D">
-[...13 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="78F9331A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="005A3721" w:rsidP="00110591" w:rsidRDefault="005A3721" w14:paraId="5CE93D48" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="0B2A569F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E841BB" w:rsidP="00110591" w:rsidRDefault="00E841BB" w14:paraId="49D71DE1" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="7249D412" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E841BB" w:rsidP="00110591" w:rsidRDefault="00E841BB" w14:paraId="4AA512C1" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="1559AD3A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E841BB" w:rsidP="00110591" w:rsidRDefault="00E841BB" w14:paraId="3C6FE00D" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="2C57591F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E841BB" w:rsidP="00110591" w:rsidRDefault="00E841BB" w14:paraId="7ED8863A" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="2E02C5F1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E841BB" w:rsidP="00110591" w:rsidRDefault="00E841BB" w14:paraId="40CF2F49" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="3B70738F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E841BB" w:rsidP="00110591" w:rsidRDefault="00E841BB" w14:paraId="4A20ED15" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="640E19F3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E841BB" w:rsidP="00110591" w:rsidRDefault="00E841BB" w14:paraId="2DCB9E77" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="0C0679CA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E841BB" w:rsidP="00110591" w:rsidRDefault="00E841BB" w14:paraId="4D48DAB9" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="6F7AED2E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E841BB" w:rsidP="00110591" w:rsidRDefault="00E841BB" w14:paraId="71ED3C28" w14:textId="77777777">
-[...121 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="59EA03C2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal0"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="118" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2638"/>
-        <w:gridCol w:w="4739"/>
+        <w:gridCol w:w="2951"/>
+        <w:gridCol w:w="4426"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00D52F04" w:rsidR="00AD7899" w:rsidTr="00F14198" w14:paraId="5434559D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidTr="008767E0" w14:paraId="1582DAE2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1059"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8970" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="7A7A7A"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00AD7899" w:rsidP="00F14198" w:rsidRDefault="00AD7899" w14:paraId="66214764" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="019F01AC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="103"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:name="_Hlk87624695" w:id="0"/>
-            <w:r w:rsidRPr="00D52F04">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t>Beleidskeuzes uitgelegd</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00AD7899" w:rsidP="00F14198" w:rsidRDefault="00AD7899" w14:paraId="25BCB9E5" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="4C0FCEF1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D52F04">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Onderbouwing doeltreffendheid, doelmatigheid en evaluatie (CW 3.1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D52F04" w:rsidR="00AD7899" w:rsidTr="00F14198" w14:paraId="1D6ABCAF" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidTr="008767E0" w14:paraId="30F496C8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="666"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2640" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="7A7A7A"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00AD7899" w:rsidP="00F14198" w:rsidRDefault="00AD7899" w14:paraId="76C5568D" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="5813BB2F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="103"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00AD7899" w:rsidP="00F14198" w:rsidRDefault="00AD7899" w14:paraId="0B965C5B" w14:textId="77777777">
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="0800E4ED" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="103"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Doel(en) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBDBDB"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00AD7899" w:rsidP="00F14198" w:rsidRDefault="00AD7899" w14:paraId="2261CFB9" w14:textId="54CF5249">
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="255B0C53" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="10" w:line="218" w:lineRule="exact"/>
               <w:ind w:right="154"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...26 lines deleted...]
-              <w:t>concurrentie. OCW vindt het van belang dat er voor het veld door deze investeringen continuïteit en stabiliteit is.</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Met de voorgenomen maatregelen wil het kabinet dat de Nederlandse wetenschap van toonaangevend niveau blijft en internationaal concurrerend is. De wetenschap staat daarbij in verbinding met de samenleving. Ook het stelsel van onderzoek en wetenschap moet versterkt worden. Het kabinet zet een stap richting de Lissabon-doelstelling om 3% van het bbp aan publieke en private R&amp;D-investeringen te besteden. Daarnaast vraagt OCW meer samenwerking en profilering van universiteiten en minder onderlinge concurrentie. OCW vindt het van belang dat er voor het veld door deze investeringen continuïteit en stabiliteit is.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D52F04" w:rsidR="00AD7899" w:rsidTr="00F14198" w14:paraId="5DB8E53D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidTr="008767E0" w14:paraId="2BB93BB9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="694"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2640" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="7A7A7A"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00AD7899" w:rsidP="00F14198" w:rsidRDefault="00AD7899" w14:paraId="22D53C33" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="32494D33" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="103" w:right="231"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00AD7899" w:rsidP="00F14198" w:rsidRDefault="00AD7899" w14:paraId="697333F6" w14:textId="77777777">
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="41236F80" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="103" w:right="231"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-              <w:t>Beleidsinstrument(en)</w:t>
+              </w:rPr>
+              <w:t>Beleidsinstrument</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>(en)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBDBDB"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00AD7899" w:rsidP="00F14198" w:rsidRDefault="00AD7899" w14:paraId="039D507E" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="07795067" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="218" w:lineRule="exact"/>
               <w:ind w:right="543"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...13 lines deleted...]
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00AD7899" w:rsidP="00AD7899" w:rsidRDefault="00AD7899" w14:paraId="4525A95F" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voor het realiseren van de bovengenoemde doelen maken we zoveel mogelijk gebruik van bestaande instrumenten. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>gaat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>hierbij</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> om:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="540E3D28" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:line="218" w:lineRule="exact"/>
               <w:ind w:right="543"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Sectorplannen: de sectorplannen zijn het instrument om de profilering in het onderzoek te vergroten en fundamenteel onderzoek te richten op de vier domeinen die het kabinet als prioriteit ziet (digitalisering en AI, veiligheid en weerbaarheid, energie- en klimaattechnologie en </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D52F04">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">life </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D52F04">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>sciences</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D52F04">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> en biotechnologie).</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00AD7899" w:rsidP="00AD7899" w:rsidRDefault="00AD7899" w14:paraId="50DF72CF" w14:textId="7E58FB11">
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="414D1B25" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:line="218" w:lineRule="exact"/>
               <w:ind w:right="543"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...13 lines deleted...]
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00AD7899" w:rsidP="00AD7899" w:rsidRDefault="00AD7899" w14:paraId="27444C1D" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Europese</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>onderzoeks</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>innovatieprogramma’s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="46173EB2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:line="218" w:lineRule="exact"/>
               <w:ind w:right="543"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Matching Horizon Europe: hiermee wordt de deelname van Nederlandse kennisinstellingen aan het Europese kaderprogramma voor wetenschap en innovatie gestimuleerd.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00AD7899" w:rsidP="00AD7899" w:rsidRDefault="00AD7899" w14:paraId="0228B102" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="04CD0DDB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:line="218" w:lineRule="exact"/>
               <w:ind w:right="543"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Europese partnerschappen: hiermee worden nationale middelen met Europese middelen gecombineerd om met publieke en private partijen samen te werken aan grote thema’s en wordt onderzoekers toegang geboden tot internationale netwerken en faciliteiten. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00AD7899" w:rsidP="00AD7899" w:rsidRDefault="00AD7899" w14:paraId="6E1B3D3D" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="49994035" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:line="218" w:lineRule="exact"/>
               <w:ind w:right="543"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D52F04">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Onderzoeksinfrastructuur</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D52F04">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00AD7899" w:rsidP="00AD7899" w:rsidRDefault="00AD7899" w14:paraId="2609511D" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="17410D32" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:line="218" w:lineRule="exact"/>
               <w:ind w:right="543"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D52F04">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Onderzoeksinfrastructuur</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D52F04">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> via NWO: NWO maakt hierbij keuzes om de middelen via NWO adequaat in te zetten voor </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D52F04">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>onderzoeksinfrastructuur</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D52F04">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> via onder andere het internationaal lidmaatschappenportfolio en te investeren in digitale </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D52F04">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>onderzoeksinfrastructuur</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D52F04">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00AD7899" w:rsidP="00AD7899" w:rsidRDefault="00AD7899" w14:paraId="4E798AFE" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="35A3E5C5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:line="218" w:lineRule="exact"/>
               <w:ind w:right="543"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">SKAO: Nederland neemt deel aan deze grootste radiotelescoop ter wereld. Deze internationale samenwerking gaat een nieuwe fase in, waardoor er nieuwe financiële afspraken zijn voor de lange termijn. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00AD7899" w:rsidP="00AD7899" w:rsidRDefault="00AD7899" w14:paraId="27D61ABA" w14:textId="1E03515C">
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="6BB28FA7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:line="218" w:lineRule="exact"/>
               <w:ind w:right="543"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Digitale </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D52F04">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>onderzoeksinfrastructuur</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D52F04">
-[...37 lines deleted...]
-              <w:t xml:space="preserve">n de versterking van de nationale digitale </w:t>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: investering in de versterking van de nationale digitale </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="005B71DC" w:rsidR="005B71DC">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>onderzoeksinfrastructuur</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="005B71DC">
-[...25 lines deleted...]
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00AD7899" w:rsidP="00AD7899" w:rsidRDefault="00AD7899" w14:paraId="5BCC0CFD" w14:textId="77777777">
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>, waaronder de vervanging van de nationale supercomputer.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="3C3DF8BF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:line="218" w:lineRule="exact"/>
               <w:ind w:right="543"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Einstein Telescoop (ET): het kabinet investeert in de bouw en de exploitatie van het ET-Low </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D52F04">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Frequency</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D52F04">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> Center. Hiermee worden innovatieve technologieën ontwikkeld en getest voor de latere bouw van de ET. Ook wordt er geld gereserveerd voor de structurele exploitatie van de ET. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00AD7899" w:rsidP="00AD7899" w:rsidRDefault="00AD7899" w14:paraId="3E1B2153" w14:textId="30B044F0">
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="307C93A0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:line="218" w:lineRule="exact"/>
               <w:ind w:right="543"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Praktijkgericht onderzoek aan hogescholen: hiermee wordt geïnvesteerd in de eerste en tweede geldstroom voor praktijkgericht onderzoek.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00AD7899" w:rsidP="00AD7899" w:rsidRDefault="00AD7899" w14:paraId="31DA37B5" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="36382B9B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:line="218" w:lineRule="exact"/>
               <w:ind w:right="543"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Onderzoek aan mbo-instellingen: hiermee wordt geïnvesteerd in </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D52F04">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>practoraten</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D52F04">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> voor mbo-onderzoek. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00AD7899" w:rsidP="00AD7899" w:rsidRDefault="00AD7899" w14:paraId="1B97EA55" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="23EDA1EB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:line="218" w:lineRule="exact"/>
               <w:ind w:right="543"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Valorisatie: OCW en EZK bevorderen gezamenlijk de valorisatie.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00AD7899" w:rsidP="00AD7899" w:rsidRDefault="00AD7899" w14:paraId="2E056E9C" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="6E696838" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:line="218" w:lineRule="exact"/>
               <w:ind w:right="543"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Kennisveiligheid en cyberweerbaarheid: het kabinet investeert via de reguliere bekostiging van kennisinstellingen in de uitdagingen rondom kennisveiligheid en cyberveiligheid.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00AD7899" w:rsidP="00AD7899" w:rsidRDefault="00AD7899" w14:paraId="21712533" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="5CD020DB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:line="218" w:lineRule="exact"/>
               <w:ind w:right="543"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Werkdruk: via de reguliere bekostiging van universiteiten wordt er geïnvesteerd om een bezuiniging van Kabinet-Schoof terug te draaien. Deze middelen kunnen gebruikt worden om werkdruk te reduceren. Hiermee wordt stabiliteit en continuïteit geboden. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00AD7899" w:rsidP="00AD7899" w:rsidRDefault="00AD7899" w14:paraId="0CACD6CB" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="37895CC8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:line="218" w:lineRule="exact"/>
               <w:ind w:right="543"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Bekostiging NWO: via de reguliere bekostiging van NWO wordt er geïnvesteerd om een bezuiniging van Kabinet-Schoof terug te draaien. Deze middelen zet NWO naar eigen inzicht adequaat in. Hiermee wordt stabiliteit en continuïteit geboden. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D52F04" w:rsidR="00AD7899" w:rsidTr="00F14198" w14:paraId="7A7E9B68" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidTr="008767E0" w14:paraId="66441494" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="805"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2640" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="7A7A7A"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00AD7899" w:rsidP="00F14198" w:rsidRDefault="00AD7899" w14:paraId="193F378B" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="7C350497" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="144"/>
               <w:ind w:left="103" w:right="506"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t>Financiële gevolgen voor het Rijk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBDBDB"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00AD7899" w:rsidP="00F14198" w:rsidRDefault="00AD7899" w14:paraId="294295EE" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="18FE13A3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="3" w:line="218" w:lineRule="exact"/>
               <w:ind w:right="945"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Structureel is er € 428 miljoen beschikbaar gesteld vanuit de envelop van het coalitieakkoord. Daarnaast zijn er incidenteel extra middelen beschikbaar. </w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Structureel is er € 428 miljoen beschikbaar gesteld vanuit de envelop van het coalitieakkoord. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Daarnaast</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>zijn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> er </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>incidenteel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> extra </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>middelen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>beschikbaar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D52F04" w:rsidR="00AD7899" w:rsidTr="00F14198" w14:paraId="52EE0314" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidTr="008767E0" w14:paraId="55AC8CEF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="891"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2640" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="7A7A7A"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00AD7899" w:rsidP="00F14198" w:rsidRDefault="00AD7899" w14:paraId="661CDDB7" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="5CD64CBA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120"/>
               <w:ind w:left="103" w:right="92"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Financiële gevolgen voor maatschappelijke sectoren </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBDBDB"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00AD7899" w:rsidP="00F14198" w:rsidRDefault="00AD7899" w14:paraId="7C7295E9" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="244A690B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="308"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>N.v.t.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D52F04" w:rsidR="00AD7899" w:rsidTr="00F14198" w14:paraId="389C2AE6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidTr="008767E0" w14:paraId="2B9DB319" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="955"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2640" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="7A7A7A"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00AD7899" w:rsidP="00F14198" w:rsidRDefault="00AD7899" w14:paraId="0FF904CA" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="57A780AB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="141"/>
               <w:ind w:left="103" w:right="829"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t>Nagestreefde</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>doeltreffendheid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBDBDB"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00AD7899" w:rsidP="00F14198" w:rsidRDefault="00AD7899" w14:paraId="5F3969C9" w14:textId="0054E93A">
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="500003C6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4" w:line="218" w:lineRule="exact"/>
               <w:ind w:right="166"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">De gekozen instrumenten zijn doeltreffend, omdat de langer lopende instrumenten al onderzocht en (positief) geëvalueerd zijn en ze direct verband houden met bovengenoemde doelen. Zo bereiken we met de sectorplannen profilering en samenwerking. Hiermee investeren we in fundamenteel onderzoek, waarbij excellentie nodig is op strategisch belangrijke gebieden. Met de investering in </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D52F04">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>onderzoeksinfrastructuur</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D52F04">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> en Europese onderzoeks- en innovatieprogramma’s zorgen we ervoor dat onderzoekers kunnen beschikken over hoogstaande </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="005B71DC">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>onderzoeksinfrastructuur</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D52F04" w:rsidR="005B71DC">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">Daarnaast is verbinding met de maatschappij en de regio van belang. Het praktijkgericht onderzoek en de </w:t>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en toegang hebben tot internationale netwerken van onderzoek en innovatie. Wetenschap van hoog niveau kan niet zonder internationale samenwerking, maar dat moet wel veilig kunnen. Daarom investeren we in kennisveiligheid en cyberweerbaarheid. Daarnaast is verbinding met de maatschappij en de regio van belang. Het praktijkgericht onderzoek en de </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D52F04">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>practoraten</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D52F04">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> staan bij uitstek in verbinding met de maatschappij en de regio. Ook de gezamenlijke inspanningen van OCW en EZK voor valorisatie dragen hieraan bij. Het geheel aan investeringen brengt de Lissabondoelstelling dichterbij en zorgt voor continuïteit en stabiliteit. Daarbij draagt ook het terugdraaien van de bezuinigingen voor de werkdrukmiddelen en bekostiging NWO bij aan continuïteit en stabiliteit. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D52F04" w:rsidR="00AD7899" w:rsidTr="00F14198" w14:paraId="729E9582" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidTr="008767E0" w14:paraId="506F427D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="983"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2640" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="7A7A7A"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00AD7899" w:rsidP="00F14198" w:rsidRDefault="00AD7899" w14:paraId="5A267C17" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="5BEC9CB3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00AD7899" w:rsidP="00F14198" w:rsidRDefault="00AD7899" w14:paraId="11736396" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="1F4457F8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="103" w:right="1066"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t>Nagestreefde</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>doelmatigheid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBDBDB"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00AD7899" w:rsidP="00F14198" w:rsidRDefault="00AD7899" w14:paraId="12C0342E" w14:textId="6F87185D">
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="1BEF8FE0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="213" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>We maken gebruik van bestaande instrumenten om zo efficiënt mogelijk te zijn. Een deel van de langer lopende instrumenten is al (positief) geëvalueerd. Om het zo efficiënt mogelijk te laten zijn, worden de administratieve lasten zo veel mogelijk teruggedrongen. Dit vergt bijvoorbeeld een aanpassing in de nieuwe ronde sectorplannen. Ook worden bijvoorbeeld de middelen voor kennisveiligheid en cyberweerbaarheid via de reguliere bekostiging weggezet, omdat dit zo min mogelijk administratieve lasten vraagt en omdat instellingen zelf het best in staat zijn om de uitdagingen binnen hun eigen organisatie te identificeren.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D52F04" w:rsidR="00AD7899" w:rsidTr="00F14198" w14:paraId="560B5C9B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidTr="008767E0" w14:paraId="10111413" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="983"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2640" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="7A7A7A"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00AD7899" w:rsidP="00F14198" w:rsidRDefault="00AD7899" w14:paraId="48DAA366" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="5756A580" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="103" w:right="1066"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00AD7899" w:rsidP="00F14198" w:rsidRDefault="00AD7899" w14:paraId="06BB4D9C" w14:textId="77777777">
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="32181583" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="103" w:right="1066"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Evaluatieparagraaf</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBDBDB"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00AD7899" w:rsidP="00F14198" w:rsidRDefault="00AD7899" w14:paraId="5A9D0D12" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="60FE1FA6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="213" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Omdat het bestaande instrumenten betreft wordt er gebruik gemaakt van lopende monitoring en evaluatie. De planning van deze evaluaties staat in de Strategische Evaluatieagenda (SEA) bij de begroting. Met behulp van indicatoren op OCWincijfers.nl brengen we het doelbereik inzicht. Voor 2027 staat de periodieke rapportage onderzoek en wetenschapsbeleid gepland. Hierin wordt onder andere gekeken naar de doeltreffendheid en doelmatigheid van deze instrumenten binnen het geheel van het onderzoek- en wetenschapsbeleid.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:bookmarkEnd w:id="0"/>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="005114EB" w:rsidP="00110591" w:rsidRDefault="005114EB" w14:paraId="6E226D5E" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="7A3BDE89" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="00110591" w:rsidRDefault="00E64170" w14:paraId="2778C65C" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="65D53277" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="00110591" w:rsidRDefault="00E64170" w14:paraId="7402B04B" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="3EFDF372" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="00110591" w:rsidRDefault="00E64170" w14:paraId="1350A2E8" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="2F712BB1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="00110591" w:rsidRDefault="00E64170" w14:paraId="2D882CF6" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="23A5DF86" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="00110591" w:rsidRDefault="00E64170" w14:paraId="7BF944E8" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="2D7CD054" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="00110591" w:rsidRDefault="00E64170" w14:paraId="5F910471" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="2850E648" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="00110591" w:rsidRDefault="00E64170" w14:paraId="6F725F0C" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="429F21BC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="00110591" w:rsidRDefault="00E64170" w14:paraId="52F65D46" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="6DDE115F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="00110591" w:rsidRDefault="00E64170" w14:paraId="1D9F9836" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="7B4D4ED0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="00110591" w:rsidRDefault="00E64170" w14:paraId="59BE9DCD" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="5FD57194" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="00110591" w:rsidRDefault="00E64170" w14:paraId="4FD32FAC" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="1A7329E3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="00110591" w:rsidRDefault="00E64170" w14:paraId="3CD06D58" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="4F1AAB40" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="00110591" w:rsidRDefault="00E64170" w14:paraId="5AE659C9" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="4D28A285" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="00110591" w:rsidRDefault="00E64170" w14:paraId="362A343E" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="2AEFB437" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D52F04" w:rsidR="009A3201" w:rsidP="00110591" w:rsidRDefault="009A3201" w14:paraId="5E5BB089" w14:textId="0EFBC26A">
-[...9 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId11"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="48E16B09" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sectPr w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidSect="00CB5860">
+          <w:headerReference w:type="even" r:id="rId10"/>
+          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="even" r:id="rId12"/>
+          <w:footerReference w:type="default" r:id="rId13"/>
+          <w:headerReference w:type="first" r:id="rId14"/>
+          <w:footerReference w:type="first" r:id="rId15"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="2682" w:right="2818" w:bottom="1077" w:left="1588" w:header="2625" w:footer="289" w:gutter="0"/>
           <w:paperSrc w:first="1" w:other="3"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="1606"/>
         <w:tblW w:w="13341" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6521"/>
         <w:gridCol w:w="1180"/>
         <w:gridCol w:w="1180"/>
         <w:gridCol w:w="1180"/>
         <w:gridCol w:w="1180"/>
         <w:gridCol w:w="920"/>
         <w:gridCol w:w="1180"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidTr="00251BD0" w14:paraId="3AAAFACF" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidTr="008767E0" w14:paraId="3058110F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="009A3201" w14:paraId="1CF31268" w14:textId="30C24361">
-[...29 lines deleted...]
-              <w:t>edragen * € 1000</w:t>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="0AD415EF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bedragen * € 1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="3415EB16" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="055A2741" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="47E87386" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="6EA08948" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="3BA4AEED" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="1FBF707E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="37D78C5F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="0E4B4374" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="6330DCEB" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="78677D06" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2031</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="64981D5A" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="35343EC0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D52F04">
-              <w:rPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Struc</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D52F04">
-              <w:rPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidTr="00251BD0" w14:paraId="71D4AFFE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidTr="008767E0" w14:paraId="7C42DBC8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="4C64AD5E" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="3D9346F7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Infrastructuur: </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D52F04">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>onderzoeksinfrastructuur</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D52F04">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="4D5BC4A4" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="56163564" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       31.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="5493AB15" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="2D0B17FE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       31.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="401726DC" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="1DA43CDF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       31.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="533AA4C8" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="40C0096F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       31.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="0BD064DA" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="2236B9AC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   31.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="54B9AAA7" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="287DC6DD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       54.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidTr="00251BD0" w14:paraId="428FBC1A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidTr="008767E0" w14:paraId="48A0EEA7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="07708FA0" w14:textId="23BA7B6E">
-[...47 lines deleted...]
-              <w:t xml:space="preserve">) </w:t>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="2BF67D25" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="440" w:firstLineChars="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infra via NWO (o.a. digitaal, exploitatie ET-LFC, lidmaatschappenportfolio) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="0442936B" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="2A2BC717" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       27.800 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="091E1C62" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="6C817E3E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       27.500 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="63338B08" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="3ED4F5E7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       27.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="4B698AEC" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="0AEA6F9F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       27.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="2B03517C" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="5EC8CBED" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  22.300 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="3959BC0B" w14:textId="7211E4DA">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">5.300 </w:t>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="58442088" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       35.300 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidTr="00251BD0" w14:paraId="69A8049D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidTr="008767E0" w14:paraId="5E0833FF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="1F2FFD93" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="60F05010" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="440" w:firstLineChars="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SKAO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="0F1FB8DC" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="7E3C5604" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">         3.200 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="4F039C33" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="6BBCE058" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">         3.500 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="588C26EB" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="47F78AC7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">         4.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="13BDEFC6" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="7E93C30A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">         4.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="78A42FB4" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="05AE532B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">    8.700 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="4DC7161C" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="0BB947E8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">         8.700 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidTr="00251BD0" w14:paraId="6F7C39C6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidTr="008767E0" w14:paraId="76C1C130" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="6DC5F012" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="7BBF979F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="440" w:firstLineChars="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ET</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="5D97D81A" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="0028B4BD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="254A3723" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="34AA6172" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="2B31FD74" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="07692165" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="37D50669" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="6732CC6C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="0263B7A0" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="22D935EF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="4688218F" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="01F6DE7B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       10.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidTr="00251BD0" w14:paraId="42146309" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidTr="008767E0" w14:paraId="5F1278B6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="0BC15512" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="021D4A9A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Infrastructuur: toegepaste onderzoeksfaciliteiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="12E95BFF" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="38C3993D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">         6.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="1D7B11EB" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="42DA81D8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       10.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="156B1467" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="53B40D4A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       10.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="47FA7774" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="3D6EB736" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">              0   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="6EC57448" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="5B775899" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">         0   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="280AD183" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="0C8ED873" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       30.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidTr="00251BD0" w14:paraId="7CD3DC58" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidTr="008767E0" w14:paraId="30E872F1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="23281EF2" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="62ADBC27" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="440" w:firstLineChars="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>EZK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="5537F91D" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="3E17FC6F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">         6.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="5F5CA726" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="393C071D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       10.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="00853FF0" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="4EE9C6BD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       10.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="12F29994" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="797A2D61" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="7FFA8FDD" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="5F2BD195" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="4A6E1978" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="2F1417F9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       30.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidTr="00251BD0" w14:paraId="40A97A7F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidTr="008767E0" w14:paraId="1B42E3C2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="66B90E4F" w14:textId="77777777">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="608E45F7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Infrastructuur: nationale supercomputer en Einstein </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D52F04">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Telescope</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D52F04">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> R&amp;D-centrum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="6466CDBB" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="4D1EFA55" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       84.673 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="56EF6163" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="38767468" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       57.561 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="387806BB" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="335C9858" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       54.029 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="6FA6FFC2" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="024D244A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       14.205 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="74AEAEC8" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="6475E6D3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   0  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="6C7431DA" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="1A25127C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 0   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidTr="00251BD0" w14:paraId="40E45BD6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidTr="008767E0" w14:paraId="0B24F31C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="40CD2F2E" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="7028529B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="440" w:firstLineChars="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Supercomputer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="1A97D7C6" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="55F5E8F0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       69.673 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="4E3D7529" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="55F616ED" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       47.561 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="26C48282" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="5CDA76D6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       54.029 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="5BCF7C2F" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="440DC96E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       14.205 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="41DBF170" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="5FF56B0F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="2DCA31C7" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="65190014" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidTr="00251BD0" w14:paraId="08DEA7DC" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidTr="008767E0" w14:paraId="4CB49240" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="13A3F198" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="238F259B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="440" w:firstLineChars="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Einstein </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D52F04">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Telescope</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D52F04">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LFC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="13780753" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="45A27A22" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       15.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="7EBDA9FB" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="0534477E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       10.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="4D2EF02E" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="41A757C8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="1CC0E111" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="4BDF7789" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="2E87002D" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="56F9A17A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="0C1E7E44" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="41B4B5F0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidTr="00251BD0" w14:paraId="2A68C79F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidTr="008767E0" w14:paraId="6D563438" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="60DA5C64" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="465B87D4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Praktijkgericht onderzoek: hbo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="34174E62" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="40769D0B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       10.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="7D26C836" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="21737E59" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       20.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="53DBABD0" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="66C2DD85" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       20.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="2D5B2F7E" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="5CB91234" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       20.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="1E39C1F4" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="42FC3B65" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   20.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="00E64170" w:rsidP="009A3201" w:rsidRDefault="00E64170" w14:paraId="28D26491" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="617F57BF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       68.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidTr="00251BD0" w14:paraId="13D5B557" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidTr="008767E0" w14:paraId="7E7078BA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="5EC431D8" w14:textId="4450C4D3">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="1F1E2F86" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="440" w:firstLineChars="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Via eerste geldstroom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="27B920A9" w14:textId="699BAE4A">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="6411DFCD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">         5.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="0426AA2C" w14:textId="147A2C58">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="1CC39730" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       10.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="5A5B04FE" w14:textId="2E03EF2E">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="168BCC81" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       10.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="70DB6826" w14:textId="67FB8EED">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="0C312FF5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       10.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="2C377EE1" w14:textId="38A7046C">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="56097B3B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  10.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="680B47FD" w14:textId="7A617368">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="44C96D3C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       46.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidTr="00251BD0" w14:paraId="28CA4E45" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidTr="008767E0" w14:paraId="74D0AC69" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="10BEFA67" w14:textId="19ACAD05">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="3BD460EC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="440" w:firstLineChars="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Via NWO-SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="0998FA84" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="5D970032" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">         5.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="4CCF5D2A" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="04EF5C6E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       10.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="4A35EB79" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="6DB98867" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       10.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="11976B49" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="01B2CA36" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       10.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="78FB7954" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="43043795" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  10.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="626A72FD" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="13D5314A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       22.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidTr="00251BD0" w14:paraId="55D14A4D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidTr="008767E0" w14:paraId="60F892A0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="395C54D1" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="047331C2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Praktijkgericht onderzoek: mbo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="262EABDF" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="52488B75" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">              0   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="67844A99" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="441AF93F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       13.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="592EBF73" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="59D8B562" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       13.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="71737FE2" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="69B36616" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       13.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="76FDEA86" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="22605301" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   13.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="061B0667" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="645D0E40" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       17.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidTr="00251BD0" w14:paraId="7D9DDE3B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidTr="008767E0" w14:paraId="04345EC2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="591C3E3E" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="3B1DFB1D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="440" w:firstLineChars="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D52F04">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Practoraten</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D52F04">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> via eerste geldstroom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="2B8CBB4C" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="08374C19" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="50FA263B" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="4C6F1646" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       13.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="2799742F" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="5CB6684D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       13.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="450B053E" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="5CCC28E3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       13.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="52D4F104" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="1F498148" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  13.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="4E2F09F5" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="61F16173" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       17.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidTr="00251BD0" w14:paraId="38DCDA1B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidTr="008767E0" w14:paraId="7E5F7509" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="2C6382A8" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="6823F41E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Europese samenwerking: Europese partnerschappen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="00983F60" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="46591337" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">              0  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="6BC3FF45" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="62430988" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">              0   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="5924D926" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="40D19D78" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       15.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="75AB7F83" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="4492D01F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       47.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="4F47B655" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="4F4712B2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   47.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="0D2AAA88" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="74A523E8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       47.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidTr="00251BD0" w14:paraId="3220FE14" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidTr="008767E0" w14:paraId="015347E1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="0BA80837" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="2F19E0EB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="440" w:firstLineChars="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Europese partnerschappen via OCW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="484FE79E" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="0ED65A96" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="3C7576BC" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="505DDD58" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="0158D814" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="3C01634B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="48661935" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="1C4B046C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       13.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="0FE1EAF6" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="04F5645A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  13.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="68FFA31A" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="55177E40" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       13.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidTr="00251BD0" w14:paraId="194D8A69" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidTr="008767E0" w14:paraId="110E671B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="36C012BE" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="72F9220E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="440" w:firstLineChars="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Europese partnerschappen via EZK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="019BD5D3" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="5A9C7071" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="5266A81D" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="3E928015" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="474C3DAC" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="15488816" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       15.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="52E6CC52" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="1A998165" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       34.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="7B3941A6" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="0E05CB86" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  34.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="5E9871AB" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="0F5D8044" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       34.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidTr="00251BD0" w14:paraId="57E65FB4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidTr="008767E0" w14:paraId="68C3978B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="4EC39717" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="70962556" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Europese samenwerking: matching Horizon Europe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="408828FE" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="4B234CBA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">              0   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="429977BB" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="24435869" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">              0   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="14932A83" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="46A369A5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">              0   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="6CD29471" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="0618ACF2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       80.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="65959D5F" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="7BAF76C2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   80.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="37C33C20" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="156BEF2F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       80.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidTr="00251BD0" w14:paraId="7312CA2D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidTr="008767E0" w14:paraId="1DE515EE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="3BF2728E" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="3299958D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="440" w:firstLineChars="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Matching Horizon Europe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="5F217638" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="490B04D5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="21C12ADF" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="46C54B93" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="0A966F67" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="19F12B55" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="483C7359" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="5418290E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       80.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="5221E842" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="3DEBDB5F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  80.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="79D81E64" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="1C4BAAD3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       80.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidTr="00251BD0" w14:paraId="189D3989" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidTr="008767E0" w14:paraId="1A4DEAC1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="32E31743" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="7887048E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sectorplannen wo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="4D002301" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="6EC6A528" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">              0   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="194BCA03" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="55BAED2F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">      107.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="0B91971B" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="7F2A1570" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">      107.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="6B5E9B42" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="0C856313" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">      131.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="27771283" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="74368D44" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 131.380 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="1E0DF5D9" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="6BD660D6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">      132.380 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidTr="00251BD0" w14:paraId="57D42893" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidTr="008767E0" w14:paraId="57307552" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="62B4FCFB" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="3A33AF14" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="440" w:firstLineChars="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Eerste geldstroom universiteiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="545A1C92" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="6BD0583F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="200702C1" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="32D65BC1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">     107.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="4801674D" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="648AC01F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">     107.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="78E4CFDC" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="39F94A44" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">     131.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="7D07116C" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="2BA2E6D9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 131.380 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="133448A9" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="237EEC00" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">     132.380 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidTr="00251BD0" w14:paraId="3B2B4AE5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidTr="008767E0" w14:paraId="528D2195" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="01257D8D" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="7911A2E7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Veiligheid en weerbaarheid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="164E3E27" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="34A36923" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       20.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="52B30CEC" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="7C0528DF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       20.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="3A03AC43" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="6CFDE5F3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       20.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="39F46580" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="636B8DB1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       10.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="6FE6AD33" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="3027A73A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   10.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="7F8F6539" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="7C47336F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">          0   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidTr="00251BD0" w14:paraId="7D6C3E72" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidTr="008767E0" w14:paraId="71635C24" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="06E51188" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="0B4E3F80" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="440" w:firstLineChars="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NWO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="1CDE35D2" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="53E6DA54" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">         1.180 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="13C38199" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="5A52B7A2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">             0  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="4E4F88EC" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="325BAA01" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">            0  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="5C44A45E" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="0195AE47" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">             0   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="506293CC" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="664B78F6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">        0   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="70CCD74B" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="786C64C9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidTr="00251BD0" w14:paraId="5BF3B10E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidTr="008767E0" w14:paraId="12FF469F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="3CA49253" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="0BD2CB4A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="440" w:firstLineChars="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>KNAW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="108E5E2F" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="30CD9340" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">           760 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="40BFF75B" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="5996CF05" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">             0   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="1F814670" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="0990EBAE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">             0   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="3D77EB23" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="17AE252A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">             0   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="3C847D40" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="0ED48385" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">         0   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="41C5CA6E" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="09C62ED5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidTr="00251BD0" w14:paraId="114EDAC0" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidTr="008767E0" w14:paraId="1BF5C8AE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="2EDC50C9" w14:textId="715FFD4C">
-[...31 lines deleted...]
-              <w:t>teiten</w:t>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="6644FFCD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="440" w:firstLineChars="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Eerste geldstroom universiteiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="5513FBAC" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="0016449A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       11.300 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="7AAAC85A" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="71527559" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       12.520 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="04D520DB" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="036CDA63" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       12.520 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="7F5A2448" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="0202BD3E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">         6.260 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="402EDD3C" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="3E22AC9F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">    6.260 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="60EA2308" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="534512F9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidTr="00251BD0" w14:paraId="32243BE3" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidTr="008767E0" w14:paraId="57426DAA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="192AC05C" w14:textId="743ED5E2">
-[...31 lines deleted...]
-              <w:t>holen</w:t>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="3F20761B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="440" w:firstLineChars="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Eerste geldstroom hogescholen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="18223D46" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="5B5FBACE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">         6.760 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="74957494" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="028E583E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">         7.480 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="24A63CEA" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="29DBE91D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">         7.480 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="187BAD42" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="748AC5EA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">         3.740 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="5BB2850E" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="0AD7A4B0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">    3.740 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="6AA7603F" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="0DD59F06" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidTr="00251BD0" w14:paraId="269A232E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidTr="008767E0" w14:paraId="75BC8E2F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="331A35A1" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="2A75ED59" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Terugdraaien NWO en werkdrukmiddelen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="0F8823E1" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="091F39F7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       70.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="74D51FAA" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="0DFF68EA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       70.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="2F2CAE0D" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="1A68849E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       96.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="601DF4C6" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="36B4704C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       96.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="784437C7" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="4344F7B7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   96.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="6C1CC40D" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="47DFF4BB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">              0   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidTr="00251BD0" w14:paraId="31D6B3CC" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidTr="008767E0" w14:paraId="7CA86852" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="02446A51" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="5DA7A2A0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="440" w:firstLineChars="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NWO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="15AF474C" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="0316B037" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       10.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="004EE5FD" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="1872EA86" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       10.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="6DD9C7F1" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="0B9BE788" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       10.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="56D848C2" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="770E1682" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       10.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="426C2B65" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="72826BB7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  10.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="4AC99144" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="106B3A4D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003F5FA5" w:rsidR="002C4410" w:rsidTr="00251BD0" w14:paraId="531F98F3" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidTr="008767E0" w14:paraId="6985CF5A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="14BC67A3" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="63B71583" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="440" w:firstLineChars="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Eerste geldstroom universiteiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="1AE0997B" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="01C12905" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       60.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="356CBF2D" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="6A4F63E7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       60.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="27EF03BB" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="02B892E1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       86.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="176EE35E" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="7DE772D0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       86.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D52F04" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="14155D1A" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="332C94CB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  86.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003F5FA5" w:rsidR="002C4410" w:rsidP="002C4410" w:rsidRDefault="002C4410" w14:paraId="12A15AA8" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="50550AA2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2036">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00B711E2" w:rsidR="00E64170" w:rsidP="00110591" w:rsidRDefault="00E64170" w14:paraId="490A1388" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="00CB5860" w:rsidP="00CB5860" w:rsidRDefault="00CB5860" w14:paraId="4D709C1E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00B711E2" w:rsidR="00E64170" w:rsidSect="00E256BB">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+    <w:p w:rsidRPr="00BE2036" w:rsidR="004E5D09" w:rsidP="00CB5860" w:rsidRDefault="004E5D09" w14:paraId="7421FE5E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00BE2036" w:rsidR="004E5D09" w:rsidSect="00CB5860">
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="1588" w:right="2682" w:bottom="2818" w:left="1077" w:header="1361" w:footer="289" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3439DECD" w14:textId="77777777" w:rsidR="000E2058" w:rsidRDefault="000E2058">
+    <w:p w14:paraId="74EE4857" w14:textId="77777777" w:rsidR="008E34DB" w:rsidRDefault="008E34DB" w:rsidP="00CB5860">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B252249" w14:textId="77777777" w:rsidR="000E2058" w:rsidRDefault="000E2058"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F7337D5" w14:textId="77777777" w:rsidR="000E2058" w:rsidRDefault="000E2058">
+    <w:p w14:paraId="43947F9A" w14:textId="77777777" w:rsidR="008E34DB" w:rsidRDefault="008E34DB" w:rsidP="00CB5860">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2231B98D" w14:textId="77777777" w:rsidR="000E2058" w:rsidRDefault="000E2058"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="45F09A79" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="2DC6669B" w14:textId="77777777" w:rsidR="00CB5860" w:rsidRPr="00CB5860" w:rsidRDefault="00CB5860" w:rsidP="00CB5860">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...125 lines deleted...]
-  <w:p w14:paraId="5EEF4458" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00C64E34" w:rsidRDefault="00527BD4" w:rsidP="00D17084">
+  <w:p w14:paraId="55B2C38E" w14:textId="77777777" w:rsidR="00CB5860" w:rsidRPr="00CB5860" w:rsidRDefault="00CB5860" w:rsidP="00CB5860">
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2E184014" w14:textId="77777777" w:rsidR="00E64170" w:rsidRPr="00BC3B53" w:rsidRDefault="00E64170" w:rsidP="008C356D">
+  <w:p w14:paraId="32DC3195" w14:textId="77777777" w:rsidR="00CB5860" w:rsidRPr="00CB5860" w:rsidRDefault="00CB5860" w:rsidP="00CB5860">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="20A3EE49" w14:textId="77777777" w:rsidR="00E64170" w:rsidRPr="00C64E34" w:rsidRDefault="00E64170" w:rsidP="00D17084">
+  <w:p w14:paraId="5EAC06E2" w14:textId="77777777" w:rsidR="00CB5860" w:rsidRPr="00CB5860" w:rsidRDefault="00CB5860" w:rsidP="00CB5860">
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3B57CB22" w14:textId="77777777" w:rsidR="00CB5860" w:rsidRPr="00CB5860" w:rsidRDefault="00CB5860" w:rsidP="00CB5860">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0AF9380A" w14:textId="77777777" w:rsidR="000E2058" w:rsidRDefault="000E2058">
+    <w:p w14:paraId="60D36726" w14:textId="77777777" w:rsidR="008E34DB" w:rsidRDefault="008E34DB" w:rsidP="00CB5860">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15E797ED" w14:textId="77777777" w:rsidR="000E2058" w:rsidRDefault="000E2058"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79412D29" w14:textId="77777777" w:rsidR="000E2058" w:rsidRDefault="000E2058">
+    <w:p w14:paraId="27481E8D" w14:textId="77777777" w:rsidR="008E34DB" w:rsidRDefault="008E34DB" w:rsidP="00CB5860">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="546E65D2" w14:textId="77777777" w:rsidR="000E2058" w:rsidRDefault="000E2058"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="66FCC3FA" w14:textId="77777777" w:rsidR="00F568BB" w:rsidRDefault="00F568BB" w:rsidP="00402A5A">
+    <w:p w14:paraId="3BEAD135" w14:textId="2482EBA9" w:rsidR="00CB5860" w:rsidRPr="00BE2036" w:rsidRDefault="00CB5860" w:rsidP="00CB5860">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>36800-VIII-148</w:t>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Beleidsbrief Onderwijs Cultuur en Wetenschap 2026-2030, 24 april 2026, Kamerstuk 36800 VIII, nr. 148</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="2C7A0911" w14:textId="5523E4D6" w:rsidR="00D67683" w:rsidRPr="00D67683" w:rsidRDefault="00D67683" w:rsidP="00251BD0">
+    <w:p w14:paraId="3A68A61C" w14:textId="77777777" w:rsidR="00CB5860" w:rsidRPr="00BE2036" w:rsidRDefault="00CB5860" w:rsidP="00CB5860">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D67683">
-[...12 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TWIN 2024-2030, Totale investeringen in wetenschap en innovatie, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>Rathenau</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Instituut</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="13D3A7C1" w14:textId="77777777" w:rsidR="00F568BB" w:rsidRPr="00C41F11" w:rsidRDefault="00F568BB" w:rsidP="004913D6">
+    <w:p w14:paraId="5BB9616D" w14:textId="77777777" w:rsidR="00CB5860" w:rsidRPr="00BE2036" w:rsidRDefault="00CB5860" w:rsidP="00CB5860">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BE2036">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C41F11">
-        <w:rPr>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...20 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="00BE2036">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>Draghi report - The future of European competitiveness – A competitiveness strategy for Europe</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="39D75DEC" w14:textId="77777777" w:rsidR="00F568BB" w:rsidRPr="00C41F11" w:rsidRDefault="00F568BB" w:rsidP="004913D6">
+    <w:p w14:paraId="71DB89F5" w14:textId="77777777" w:rsidR="00CB5860" w:rsidRPr="00BE2036" w:rsidRDefault="00CB5860" w:rsidP="00CB5860">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C41F11">
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00C41F11">
+      <w:hyperlink r:id="rId2" w:history="1">
+        <w:r w:rsidRPr="00BE2036">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">Rapport </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00C41F11">
+        <w:r w:rsidRPr="00BE2036">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Wennink</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="00C41F11">
+        <w:r w:rsidRPr="00BE2036">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> – De route naar toekomstige welvaart</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="1654B552" w14:textId="77777777" w:rsidR="00F07628" w:rsidRDefault="00F07628" w:rsidP="00F07628">
+    <w:p w14:paraId="0E486369" w14:textId="77777777" w:rsidR="00CB5860" w:rsidRPr="00BE2036" w:rsidRDefault="00CB5860" w:rsidP="00CB5860">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>36848-106</w:t>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Opdrachtbrief Toekomstige Welvaart en Vestigingsklimaat, kamerstuk 36848-106</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="50463F04" w14:textId="629E3B0A" w:rsidR="008917AF" w:rsidRDefault="008917AF" w:rsidP="00251BD0">
+    <w:p w14:paraId="0A1A59BC" w14:textId="48873B81" w:rsidR="00CB5860" w:rsidRPr="00BE2036" w:rsidRDefault="00CB5860" w:rsidP="00CB5860">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">2025-2026 36800-XIII, nr. 41 </w:t>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026 36800 XIII, nr. 41 </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="1A448028" w14:textId="7A0629AE" w:rsidR="00420E14" w:rsidRPr="00420E14" w:rsidRDefault="00420E14" w:rsidP="004913D6">
+    <w:p w14:paraId="2FF149AE" w14:textId="77777777" w:rsidR="00CB5860" w:rsidRPr="00BE2036" w:rsidRDefault="00CB5860" w:rsidP="00CB5860">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00420E14">
-[...9 lines deleted...]
-        <w:t>31288-1185</w:t>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mijn ambtsvoorganger heeft u over de invulling van deze middelen geïnformeerd op 14 maart 2025, Kamerstuk 31288-1185</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="202D30D0" w14:textId="5EFB992A" w:rsidR="0037629A" w:rsidRPr="00C76428" w:rsidRDefault="0037629A" w:rsidP="00E64170">
+    <w:p w14:paraId="56A45D85" w14:textId="77777777" w:rsidR="00CB5860" w:rsidRPr="00BE2036" w:rsidRDefault="00CB5860" w:rsidP="00CB5860">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C76428">
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2024/2025, 29338, nr. 296</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="0C5B9300" w14:textId="77777777" w:rsidR="00F16D50" w:rsidRPr="00C76428" w:rsidRDefault="00F16D50" w:rsidP="0037629A">
+    <w:p w14:paraId="7AA491D4" w14:textId="1FDBC617" w:rsidR="00CB5860" w:rsidRPr="00BE2036" w:rsidRDefault="00CB5860" w:rsidP="00CB5860">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C76428">
-        <w:t xml:space="preserve"> https://commission.europa.eu/publications/european-competitiveness-fund_en</w:t>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId3" w:history="1">
+        <w:r w:rsidRPr="00BE2036">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>https://commission.europa.eu/publications/european-competitiveness-fund_en</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="22AE6E35" w14:textId="0E415A43" w:rsidR="00110591" w:rsidRDefault="00110591" w:rsidP="00E256BB">
+    <w:p w14:paraId="167B5C0B" w14:textId="77777777" w:rsidR="00CB5860" w:rsidRPr="00BE2036" w:rsidRDefault="00CB5860" w:rsidP="00CB5860">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId2" w:history="1">
+      <w:hyperlink r:id="rId4" w:history="1">
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="00884295" w:rsidRPr="00884295">
+        <w:r w:rsidRPr="00BE2036">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Rathenau</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidR="00884295" w:rsidRPr="00884295">
+        <w:r w:rsidRPr="00BE2036">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> Instituut (2025). TWIN 2023-2029. Totale Investeringen in Wetenschap en Innovatie.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="580E82F4" w14:textId="77777777" w:rsidR="00D47253" w:rsidRDefault="00D47253" w:rsidP="00D47253">
+    <w:p w14:paraId="1586C660" w14:textId="3F2C8862" w:rsidR="00CB5860" w:rsidRPr="00BE2036" w:rsidRDefault="00CB5860" w:rsidP="00CB5860">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025-2026, 31288 en 26643, nr. 1227 en bijlage </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>adviesrapport Reken er maar (niet meer) op de - digitale infrastructuren voor onderzoek 2027-2035</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="6E528C0C" w14:textId="694F4771" w:rsidR="004B2067" w:rsidRPr="00D874C1" w:rsidRDefault="004B2067" w:rsidP="00CD6079">
+    <w:p w14:paraId="6E750313" w14:textId="77777777" w:rsidR="00CB5860" w:rsidRPr="00BE2036" w:rsidRDefault="00CB5860" w:rsidP="00CB5860">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D874C1">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Monitor praktijkgericht onderzoek 2024, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0069001C" w:rsidRPr="00251BD0">
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>Rathenau</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0069001C" w:rsidRPr="00251BD0">
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Instituut</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="236049D5" w14:textId="77777777" w:rsidR="00FE5AD2" w:rsidRDefault="00FE5AD2" w:rsidP="002C4410">
+    <w:p w14:paraId="1A03E491" w14:textId="77777777" w:rsidR="00CB5860" w:rsidRPr="00BE2036" w:rsidRDefault="00CB5860" w:rsidP="00CB5860">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-        <w:t>. AIVD, MIVD en NCTV.</w:t>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dreigingsbeeld Statelijke Actoren 2025. Aanhoudende dreigingen in tijden van groeiende onzekerheid. AIVD, MIVD en NCTV.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="39A92346" w14:textId="59EE3789" w:rsidR="00AE669C" w:rsidRDefault="00AE669C" w:rsidP="0069001C">
+    <w:p w14:paraId="22646179" w14:textId="77777777" w:rsidR="00CB5860" w:rsidRPr="00BE2036" w:rsidRDefault="00CB5860" w:rsidP="00CB5860">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Kamerstukken II, 2025-2026, 31 288, nr. 1261</w:t>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 31 288, nr. 1261</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="3D1D0B43" w14:textId="2DF69282" w:rsidR="00DE691D" w:rsidRPr="00BE74E3" w:rsidRDefault="00DE691D" w:rsidP="002C4410">
+    <w:p w14:paraId="7FFC2DC7" w14:textId="77777777" w:rsidR="00CB5860" w:rsidRPr="00BE2036" w:rsidRDefault="00CB5860" w:rsidP="00CB5860">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> 31288, nr. 1130</w:t>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk, 2024/2025 31288, nr. 1130</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w14:paraId="0949119B" w14:textId="04164FA2" w:rsidR="004427A2" w:rsidRPr="00BE74E3" w:rsidRDefault="004427A2" w:rsidP="002C4410">
+    <w:p w14:paraId="08752ECC" w14:textId="77777777" w:rsidR="00CB5860" w:rsidRPr="00BE2036" w:rsidRDefault="00CB5860" w:rsidP="00CB5860">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00BE74E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00BE74E3">
-[...3 lines deleted...]
-        <w:t>Kamerstukken II, 2025-2026, 31 288, nr. 1261</w:t>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 31 288, nr. 1261</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
-    <w:p w14:paraId="60B7B924" w14:textId="1168C1C7" w:rsidR="004427A2" w:rsidRDefault="004427A2" w:rsidP="004427A2">
+    <w:p w14:paraId="1290F332" w14:textId="77777777" w:rsidR="00CB5860" w:rsidRPr="00BE2036" w:rsidRDefault="00CB5860" w:rsidP="00CB5860">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00BE74E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2036">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00BE74E3">
-[...3 lines deleted...]
-        <w:t>Kamerstukken II, 2025-2026, 31 288, nr. 1260</w:t>
+      <w:r w:rsidRPr="00BE2036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 31 288, nr. 1260</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...85 lines deleted...]
-  <w:p w14:paraId="2F0675A4" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00217880" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="5964E04A" w14:textId="77777777" w:rsidR="00CB5860" w:rsidRPr="00CB5860" w:rsidRDefault="00CB5860" w:rsidP="00CB5860">
     <w:pPr>
-      <w:spacing w:line="0" w:lineRule="atLeast"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...206 lines deleted...]
-  <w:p w14:paraId="2BAF1311" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="4A05FB44" w14:textId="77777777" w:rsidR="00CB5860" w:rsidRPr="00CB5860" w:rsidRDefault="00CB5860" w:rsidP="00CB5860">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...28 lines deleted...]
-  <w:p w14:paraId="5F8596C2" w14:textId="77777777" w:rsidR="00E64170" w:rsidRPr="00217880" w:rsidRDefault="00E64170" w:rsidP="004F44C2">
+  <w:p w14:paraId="47F1DCD0" w14:textId="77777777" w:rsidR="00CB5860" w:rsidRPr="00CB5860" w:rsidRDefault="00CB5860" w:rsidP="00CB5860">
     <w:pPr>
-      <w:spacing w:line="0" w:lineRule="atLeast"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...41 lines deleted...]
-  <w:p w14:paraId="2E150391" w14:textId="77777777" w:rsidR="00E64170" w:rsidRDefault="00E64170" w:rsidP="00E256BB">
+  <w:p w14:paraId="3D12F523" w14:textId="77777777" w:rsidR="00CB5860" w:rsidRPr="00CB5860" w:rsidRDefault="00CB5860" w:rsidP="00CB5860">
     <w:pPr>
-      <w:framePr w:w="6339" w:h="2750" w:hRule="exact" w:hSpace="181" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="5586" w:y="1"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="7823A126" w14:textId="77777777" w:rsidR="00E64170" w:rsidRDefault="00E64170" w:rsidP="00E64170">
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3ECB86EF" w14:textId="77777777" w:rsidR="00CB5860" w:rsidRPr="00CB5860" w:rsidRDefault="00CB5860" w:rsidP="00CB5860">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A9B860E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -21256,1641 +14866,331 @@
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1881819868">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1171024477">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="692610514">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="2014720726">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1073039726">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="191693265">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="787697472">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1775518014">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="379013233">
-[...2 lines deleted...]
-  <w:num w:numId="18" w16cid:durableId="1551845888">
+  <w:num w:numId="17" w16cid:durableId="1551845888">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1881891820">
+  <w:num w:numId="18" w16cid:durableId="1881891820">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="779842162">
+  <w:num w:numId="19" w16cid:durableId="779842162">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="887452205">
+  <w:num w:numId="20" w16cid:durableId="887452205">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="1244996724">
+  <w:num w:numId="21" w16cid:durableId="1244996724">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...1413 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="00CB5860"/>
+    <w:rsid w:val="004670EF"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="005E0AD4"/>
+    <w:rsid w:val="008E34DB"/>
+    <w:rsid w:val="00BE2036"/>
+    <w:rsid w:val="00CB5860"/>
+    <w:rsid w:val="00CF611E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="69BF1369"/>
-  <w15:docId w15:val="{A18ECA0A-43EB-4F7E-A5E6-18AAC42B03C5}"/>
+  <w14:docId w14:val="00FF328B"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{EAE8D629-CBDD-4DF8-9B8A-05A302992BED}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...16 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -23039,1323 +15339,1626 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE4C2D"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00CB5860"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00CB5860"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00CB5860"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00CB5860"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB5860"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB5860"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB5860"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB5860"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB5860"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:rsid w:val="00CB5860"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:rsid w:val="00CB5860"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:rsid w:val="00CB5860"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00CB5860"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB5860"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB5860"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB5860"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB5860"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB5860"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB5860"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00CB5860"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB5860"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00CB5860"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB5860"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00CB5860"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB5860"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB5860"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB5860"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00CB5860"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB5860"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00CB5860"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00CB5860"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00CB5860"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00CB5860"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standaardtabel"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00CB5860"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NotaGegeven">
     <w:name w:val="Huisstijl-NotaGegeven"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00EE4C2D"/>
+    <w:rsid w:val="00CB5860"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="00CB5860"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstopsomteken">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="004F44C2"/>
+    <w:rsid w:val="00CB5860"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="227"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00CB5860"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00CB5860"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NotaKopje">
     <w:name w:val="Huisstijl-NotaKopje"/>
     <w:basedOn w:val="Huisstijl-NotaGegeven"/>
     <w:next w:val="Huisstijl-NotaGegeven"/>
-    <w:rsid w:val="00EE4C2D"/>
+    <w:rsid w:val="00CB5860"/>
     <w:pPr>
       <w:spacing w:before="160" w:line="240" w:lineRule="exact"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00CB5860"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
     <w:name w:val="Huisstijl-NAW"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00CB5860"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00CB5860"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl-Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00CB5860"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
     <w:name w:val="Huisstijl-Kopje"/>
     <w:basedOn w:val="Huisstijl-Gegeven"/>
     <w:link w:val="Huisstijl-KopjeChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00CB5860"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Voorwaarden">
     <w:name w:val="Huisstijl-Voorwaarden"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00CB5860"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:i/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-KixCode">
     <w:name w:val="Huisstijl-KixCode"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00CB5860"/>
     <w:pPr>
-      <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="KIX Barcode" w:hAnsi="KIX Barcode"/>
+      <w:rFonts w:ascii="KIX Barcode" w:eastAsia="Times New Roman" w:hAnsi="KIX Barcode" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
-      <w:sz w:val="24"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
     <w:name w:val="Huisstijl-Paginanummering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00CB5860"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="GevolgdeHyperlink">
     <w:name w:val="FollowedHyperlink"/>
-    <w:rsid w:val="006A2100"/>
+    <w:rsid w:val="00CB5860"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstopsomteken2">
     <w:name w:val="List Bullet 2"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="004F44C2"/>
+    <w:rsid w:val="00CB5860"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="227"/>
         <w:tab w:val="left" w:pos="454"/>
       </w:tabs>
-      <w:ind w:left="454" w:hanging="227"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
+    <w:rsid w:val="00CB5860"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballontekst">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="BallontekstChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="00BF46B6"/>
+    <w:rsid w:val="00CB5860"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallontekstChar">
+    <w:name w:val="Ballontekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ballontekst"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB5860"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-KopjeChar">
     <w:name w:val="Huisstijl-Kopje Char"/>
     <w:link w:val="Huisstijl-Kopje"/>
-    <w:rsid w:val="00BF46B6"/>
+    <w:rsid w:val="00CB5860"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:noProof/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Colofonkop">
     <w:name w:val="Colofonkop"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="006C2093"/>
+    <w:rsid w:val="00CB5860"/>
     <w:pPr>
       <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="9357" w:y="3068"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:b/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="standaard-tekst-vet-pagebreak">
     <w:name w:val="standaard-tekst-vet-pagebreak"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="007A514C"/>
+    <w:rsid w:val="00CB5860"/>
     <w:pPr>
       <w:pageBreakBefore/>
       <w:tabs>
         <w:tab w:val="left" w:pos="227"/>
         <w:tab w:val="left" w:pos="454"/>
         <w:tab w:val="left" w:pos="680"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:b/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="004F5D15"/>
+    <w:rsid w:val="00CB5860"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB5860"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="standaard-tekst">
     <w:name w:val="standaard-tekst"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CA35E4"/>
+    <w:rsid w:val="00CB5860"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="227"/>
         <w:tab w:val="left" w:pos="454"/>
         <w:tab w:val="left" w:pos="680"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="pagebreak">
     <w:name w:val="pagebreak"/>
     <w:basedOn w:val="standaard-tekst"/>
     <w:next w:val="standaard-tekst"/>
-    <w:rsid w:val="00D51F76"/>
+    <w:rsid w:val="00CB5860"/>
     <w:pPr>
       <w:pageBreakBefore/>
     </w:pPr>
-  </w:style>
-[...10 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00687511"/>
+    <w:rsid w:val="00CB5860"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
     <w:name w:val="Table Normal_0"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="00687511"/>
+    <w:rsid w:val="00CB5860"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="awspan1">
     <w:name w:val="awspan1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="008E3932"/>
+    <w:rsid w:val="00CB5860"/>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-    </w:rPr>
-[...65 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Standaardinspringing">
     <w:name w:val="Normal Indent"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00CB5860"/>
     <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
       <w:ind w:left="720"/>
     </w:pPr>
-  </w:style>
-[...13 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...59 lines deleted...]
-      <w:szCs w:val="52"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Nadruk">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
-    <w:rsid w:val="00D1197D"/>
+    <w:rsid w:val="00CB5860"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...28 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B711E2"/>
+    <w:rsid w:val="00CB5860"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revisie">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E96D36"/>
+    <w:rsid w:val="00CB5860"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Verwijzingopmerking">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00AC3EBE"/>
+    <w:rsid w:val="00CB5860"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstopmerking">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="TekstopmerkingChar"/>
-    <w:rsid w:val="00AC3EBE"/>
+    <w:rsid w:val="00CB5860"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstopmerkingChar">
     <w:name w:val="Tekst opmerking Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Tekstopmerking"/>
-    <w:rsid w:val="00AC3EBE"/>
+    <w:rsid w:val="00CB5860"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Tekstopmerking"/>
     <w:next w:val="Tekstopmerking"/>
     <w:link w:val="OnderwerpvanopmerkingChar"/>
-    <w:rsid w:val="00AC3EBE"/>
+    <w:rsid w:val="00CB5860"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
     <w:name w:val="Onderwerp van opmerking Char"/>
     <w:basedOn w:val="TekstopmerkingChar"/>
     <w:link w:val="Onderwerpvanopmerking"/>
-    <w:rsid w:val="00AC3EBE"/>
+    <w:rsid w:val="00CB5860"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...12 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Onopgelostemelding">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00755436"/>
+    <w:rsid w:val="00CB5860"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rathenau.nl/sites/default/files/2026-04/TWIN-2024-2030_Rathenau_Instituut.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rapportwennink.nl/" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commission.europa.eu/publications/european-competitiveness-fund_en" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rapportwennink.nl/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commission.europa.eu/topics/competitiveness/draghi-report_en" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rathenau.nl/sites/default/files/2026-04/TWIN-2024-2030_Rathenau_Instituut.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>13</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>29213</ap:Characters>
+  <ap:Pages>16</ap:Pages>
+  <ap:Words>5292</ap:Words>
+  <ap:Characters>29108</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>243</ap:Lines>
+  <ap:Lines>242</ap:Lines>
   <ap:Paragraphs>68</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>34456</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>34332</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-06-08T06:53:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="auteur.inlogcode">
-[...72 lines deleted...]
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>