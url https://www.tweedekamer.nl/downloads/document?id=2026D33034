--- v0 (2026-06-26)
+++ v1 (2026-08-15)
@@ -1,1325 +1,582 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00AB5BDE" w:rsidR="00897378" w:rsidP="00AB5BDE" w:rsidRDefault="00897378" w14:paraId="5BD7B813" w14:textId="77777777">
-[...340 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="0CABCE83" w14:textId="33001780">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>AH 2384</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="78F04542" w14:textId="74B7639C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
         <w:t>2026Z11663</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5BDE">
-[...328 lines deleted...]
-    <w:p w:rsidRPr="00AB5BDE" w:rsidR="0019294E" w:rsidP="00AB5BDE" w:rsidRDefault="00EC0389" w14:paraId="1A5264A9" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="02CB42BD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="41998B0E" w14:textId="45FC1F61">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F183F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord van minister Hermans (Volksgezondheid, Welzijn en Sport) (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 26 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AB5BDE" w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="3A640C42" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AB5BDE" w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="361E3242" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AB5BDE" w:rsidR="0019294E" w:rsidP="00AB5BDE" w:rsidRDefault="00EC0389" w14:paraId="65EC5CE4" w14:textId="77777777">
+    <w:p w:rsidRPr="00AB5BDE" w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="3F7AF06F" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bent u bekend met het NOS-artikel 'Stijging aantal besmettingen soa’s, jongeren lopen tegen muur van desinformatie aan' en 'Veel meer gonorroe en syfilis in Europa, ook in Nederland meer infecties'?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AB5BDE" w:rsidR="0019294E" w:rsidP="00AB5BDE" w:rsidRDefault="00EC0389" w14:paraId="37B48B31" w14:textId="77777777">
+    <w:p w:rsidRPr="00AB5BDE" w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="6A669FB9" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>Antwoord vraag 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>Ja.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AB5BDE" w:rsidR="0019294E" w:rsidP="00AB5BDE" w:rsidRDefault="00EC0389" w14:paraId="244CB403" w14:textId="77777777">
+    <w:p w:rsidRPr="00AB5BDE" w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="7E0A6E65" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
-        <w:t>Hoe beoordeelt u de sterke stijging van het aantal soa-besmettingen onder jongeren en</w:t>
-[...18 lines deleted...]
-    <w:p w:rsidRPr="00AB5BDE" w:rsidR="0019294E" w:rsidP="00AB5BDE" w:rsidRDefault="00EC0389" w14:paraId="2DA2AF6F" w14:textId="77777777">
+        <w:t>Hoe beoordeelt u de sterke stijging van het aantal soa-besmettingen onder jongeren en jongvolwassenen, ook in het licht van het dalende condoomgebruik bij wisselende seksuele contacten?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AB5BDE" w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="713A11FF" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>Antwoord vraag 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>Het bericht van d</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId11">
-        <w:r w:rsidRPr="00AB5BDE" w:rsidR="0019294E">
+      <w:hyperlink w:history="1" r:id="rId6">
+        <w:r w:rsidRPr="00AB5BDE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
             <w:color w:val="auto"/>
             <w:szCs w:val="18"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve">European Centre </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00AB5BDE" w:rsidR="0019294E">
+        <w:r w:rsidRPr="00AB5BDE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
             <w:color w:val="auto"/>
             <w:szCs w:val="18"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>for</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="00AB5BDE" w:rsidR="0019294E">
+        <w:r w:rsidRPr="00AB5BDE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
             <w:color w:val="auto"/>
             <w:szCs w:val="18"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00AB5BDE" w:rsidR="0019294E">
+        <w:r w:rsidRPr="00AB5BDE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
             <w:color w:val="auto"/>
             <w:szCs w:val="18"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Disease</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="00AB5BDE" w:rsidR="0019294E">
+        <w:r w:rsidRPr="00AB5BDE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
             <w:color w:val="auto"/>
             <w:szCs w:val="18"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> Prevention </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00AB5BDE" w:rsidR="0019294E">
+        <w:r w:rsidRPr="00AB5BDE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
             <w:color w:val="auto"/>
             <w:szCs w:val="18"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>and</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="00AB5BDE" w:rsidR="0019294E">
+        <w:r w:rsidRPr="00AB5BDE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
             <w:color w:val="auto"/>
             <w:szCs w:val="18"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> Control</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>ECDC) laat zien dat het aantal gonorroe- en syfilisdiagnoses in Europa de afgelopen 10 jaar is gestegen. Ook in Nederland steeg het aantal diagnoses de afgelopen jaren, al is de</w:t>
-[...23 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>ECDC) laat zien dat het aantal gonorroe- en syfilisdiagnoses in Europa de afgelopen 10 jaar is gestegen. Ook in Nederland steeg het aantal diagnoses de afgelopen jaren, al is deze stijging minder groot dan het Europees gemiddelde.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AB5BDE" w:rsidR="0019294E" w:rsidP="00AB5BDE" w:rsidRDefault="00EC0389" w14:paraId="5530EEB8" w14:textId="77777777">
+    <w:p w:rsidRPr="00AB5BDE" w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="5BD166D6" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">De stijging van het aantal soa-infecties, in Nederland en daarbuiten, is zorgelijk. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
-        <w:t>Eind juni</w:t>
-[...18 lines deleted...]
-    <w:p w:rsidRPr="00AB5BDE" w:rsidR="0019294E" w:rsidP="00AB5BDE" w:rsidRDefault="00EC0389" w14:paraId="5142E7ED" w14:textId="77777777">
+        <w:t xml:space="preserve">Eind juni 2026 publiceert het RIVM de Nederlandse data over 2025 en weten we hoe het aantal diagnoses zich verder ontwikkelt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AB5BDE" w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="0B62FBAF" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">De ECDC roept mensen op condooms te gebruiken bij nieuwe of meerdere partners en raadt mensen aan te testen bij symptomen. Bij deze oproep sluit het kabinet zich aan. </w:t>
-[...15 lines deleted...]
-        <w:t>p 18 juni 2025</w:t>
+        <w:t>De ECDC roept mensen op condooms te gebruiken bij nieuwe of meerdere partners en raadt mensen aan te testen bij symptomen. Bij deze oproep sluit het kabinet zich aan. Op 18 juni 2025</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00AB5BDE" w:rsidR="0098042B">
+      <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> en 28 november 2025</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00AB5BDE" w:rsidR="0092395F">
-[...32 lines deleted...]
-    <w:p w:rsidRPr="00AB5BDE" w:rsidR="0019294E" w:rsidP="00AB5BDE" w:rsidRDefault="00EC0389" w14:paraId="0EC85C32" w14:textId="77777777">
+      <w:r w:rsidRPr="00AB5BDE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft het vorige kabinet de Kamer geïnformeerd over de maatregelen die genomen worden om de stijging van het aantal soa-infecties tegen te gaan, waaronder een meerjarige publiekscommunicatie-aanpak om condoomgebruik onder jongeren te stimuleren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AB5BDE" w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="6F5E172D" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>Vraag 3</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
-        <w:t>Deelt u de mening dat preventie essentieel is om de druk op de zorg en de maatschappelijke gevolgen van soa’s te beperken? Welke aanvullende maatregelen acht u noodzakelijk?</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00AB5BDE" w:rsidP="00AB5BDE" w:rsidRDefault="00EC0389" w14:paraId="712D9B5E" w14:textId="77777777">
+        <w:t xml:space="preserve">Deelt u de mening dat preventie essentieel is om de druk op de zorg en de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB5BDE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>maatschappelijke gevolgen van soa’s te beperken? Welke aanvullende maatregelen acht u noodzakelijk?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="07AC18CE" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>Antwoord vraag 3</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>Preventie en gezondheidsbevordering zijn uiteraard heel belangrijk om problemen met de seksuele gezondheid te voorkomen. Daarom is dit ook onderdeel van het kabinetsbeleid</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> op dit terrein. Het kabinet investeert op verschillende manieren in het bevorderen van de seksuele gezondheid. Bijvoorbeeld door kenniscentra voor seksuele</w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">trum Rutgers handvatten aan </w:t>
+        <w:t xml:space="preserve"> op dit terrein. Het kabinet investeert op verschillende manieren in het bevorderen van de seksuele gezondheid. Bijvoorbeeld door kenniscentra voor seksuele- en reproductieve gezondheid te subsidiëren. Zij zorgen voor toegankelijke informatie over seksuele gezondheid en soa’s. Het kabinet biedt via expertisecentrum Rutgers handvatten aan </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ouders bij de r</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">elationele en seksuele </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AB5BDE" w:rsidR="0019294E" w:rsidP="00AB5BDE" w:rsidRDefault="00EC0389" w14:paraId="3785AFA0" w14:textId="6AA5AEBE">
+    <w:p w:rsidRPr="00AB5BDE" w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="70404943" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">opvoeding en helpt scholen via Gezonde School bij de relationele en seksuele vorming. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>GGD’en</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> bieden aanvullende seksuele gezondheidszorg waarbinnen ook veel aandacht wordt besteed aan preventie. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
@@ -1337,1462 +594,1157 @@
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dankzij het Aanvullend Zorg en Welzijn Akkoord (AZWA)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> komt er per 2027 structureel meer geld </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">voor aanvullende soa-zorg via de </w:t>
+        <w:t xml:space="preserve"> komt er per 2027 structureel meer geld beschikbaar voor aanvullende soa-zorg via de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>GGD’en</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Dit jaar wordt daarnaast gestart met de uitvoering van een meerjarige publiekscommunicatie-aanpak om het condoomgebruik te </w:t>
-[...18 lines deleted...]
-    <w:p w:rsidRPr="00AB5BDE" w:rsidR="0019294E" w:rsidP="00AB5BDE" w:rsidRDefault="0019294E" w14:paraId="1EAF4F37" w14:textId="77777777">
+        <w:t xml:space="preserve">. Dit jaar wordt daarnaast gestart met de uitvoering van een meerjarige publiekscommunicatie-aanpak om het condoomgebruik te stimuleren. Ook wordt verkend of een verduidelijking van de wettelijke taak van gemeenten op het gebied van seksuele gezondheidsbevordering mogelijk is en worden de mogelijkheden om te komen tot een regionale ketenaanpak seksuele gezondheid onderzocht. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AB5BDE" w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="6D47728B" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AB5BDE" w:rsidR="0019294E" w:rsidP="00AB5BDE" w:rsidRDefault="00EC0389" w14:paraId="467EAC66" w14:textId="77777777">
+    <w:p w:rsidRPr="00AB5BDE" w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="69022B37" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 4</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>Deelt u de zorg dat jongeren steeds vaker worden blootgesteld aan online desinformatie over hormonale anticonceptie, condoomgebruik, vaccinaties en vruchtbaarheid? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AB5BDE" w:rsidR="0019294E" w:rsidP="00AB5BDE" w:rsidRDefault="00EC0389" w14:paraId="04A8A079" w14:textId="77777777">
+    <w:p w:rsidRPr="00AB5BDE" w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="1340CC67" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>Antwoord vraag 4</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>Ja, het kabinet vindt het zorgelijk dat mensen, in het bijzonder jongeren, in toenemende mate worden blootgesteld aan onjuiste of misleidende informatie over gezondheidsonderwerpen.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hierdoor kunnen zij onbedoeld keuzes maken die schadelijk zijn voor hun gezondheid.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AB5BDE" w:rsidR="0019294E" w:rsidP="00AB5BDE" w:rsidRDefault="0019294E" w14:paraId="5420E626" w14:textId="77777777">
+    <w:p w:rsidRPr="00AB5BDE" w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="37EE42B7" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AB5BDE" w:rsidR="0019294E" w:rsidP="00AB5BDE" w:rsidRDefault="00EC0389" w14:paraId="0D2A0F62" w14:textId="77777777">
+    <w:p w:rsidRPr="00AB5BDE" w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="4A824244" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Vraag 5 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AB5BDE" w:rsidR="0019294E" w:rsidP="00AB5BDE" w:rsidRDefault="00EC0389" w14:paraId="219CD255" w14:textId="77777777">
+    <w:p w:rsidRPr="00AB5BDE" w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="0235181A" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">In welke mate herkent u het beeld dat sociale media en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>influencers</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> bijdragen aan wantrouwen tegenover bewezen veilige anticonceptiemiddelen, onder andere door het verspreiden van onbewezen claims dat hormonen 'vergif' zouden zijn of dat condooms 'onnatuurlijk' zijn?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AB5BDE" w:rsidR="0019294E" w:rsidP="00AB5BDE" w:rsidRDefault="0019294E" w14:paraId="183DD568" w14:textId="77777777">
+    <w:p w:rsidRPr="00AB5BDE" w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="49EA586A" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AB5BDE" w:rsidR="0019294E" w:rsidP="00AB5BDE" w:rsidRDefault="00EC0389" w14:paraId="1730B80C" w14:textId="77777777">
+    <w:p w:rsidRPr="00AB5BDE" w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="3E4EB27A" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord vraag 5</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Dit beeld is helaas herkenbaar. </w:t>
-[...15 lines deleted...]
-        <w:t>Fiom en Rutgers werken samen aan een project over des- en misinformatie op het terrein van de reproductieve gezondheid. Als onderdeel van dit project is onderzoek gedaan naar online informatie over hormonale anticonceptie en de mogelijke invloed daarvan op kennis, opvattingen en keuzes voor een bepaalde vorm van anticonceptie.</w:t>
+        <w:t>Dit beeld is helaas herkenbaar. De expertisecentra Fiom en Rutgers werken samen aan een project over des- en misinformatie op het terrein van de reproductieve gezondheid. Als onderdeel van dit project is onderzoek gedaan naar online informatie over hormonale anticonceptie en de mogelijke invloed daarvan op kennis, opvattingen en keuzes voor een bepaalde vorm van anticonceptie.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Uit dit onderzoek blijkt dat online des- en misinformatie over hormonale anticonceptie op verschillende manieren kan bijdragen aan wantrouwen te</w:t>
-[...43 lines deleted...]
-    <w:p w:rsidRPr="00AB5BDE" w:rsidR="0019294E" w:rsidP="00AB5BDE" w:rsidRDefault="00EC0389" w14:paraId="43115FDA" w14:textId="04602EEB">
+        <w:t xml:space="preserve"> Uit dit onderzoek blijkt dat online des- en misinformatie over hormonale anticonceptie op verschillende manieren kan bijdragen aan wantrouwen tegen betrouwbare anticonceptiemethoden. Zo kunnen sociale mediaplatforms via algoritmen vooral informatie tonen aan gebruikers die aansluit bij bestaande overtuigingen. Daardoor komen mensen vaker in aanraking met dezelfde soort boodschappen en worden onjuiste claims minder snel gecorrigeerd. Het onderzoek laat ook zien dat online informatie over hormonale anticonceptie vaak eenzijdig negatief is en dat er veel nadruk wordt gelegd op mogelijke bijwerkingen, terwijl voordelen minder aandacht krijgen. Ook blijken er online onjuiste claims te circuleren, zoals de bewering dat de pil tot onvruchtbaarheid zou leiden en dat zogenoemde natuurlijke methoden veiliger of gezonder zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AB5BDE" w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="6C21C63D" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Tegelijkertijd vraagt het onderzoek om nuance. Blootstelling aan misinformatie leidt niet automatisch tot onjuiste overtuigingen.  En reproductieve keuzes worden beïnvloed door een samenspel van persoonlijke, sociale en maatschappelijke factoren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AB5BDE" w:rsidR="0019294E" w:rsidP="00AB5BDE" w:rsidRDefault="0019294E" w14:paraId="0C971094" w14:textId="77777777">
+    <w:p w:rsidRPr="00AB5BDE" w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="66BEFCC8" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AB5BDE" w:rsidR="0019294E" w:rsidP="00AB5BDE" w:rsidRDefault="00EC0389" w14:paraId="1A63C433" w14:textId="77777777">
+    <w:p w:rsidRPr="00AB5BDE" w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="47F470C7" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AB5BDE" w:rsidR="0019294E" w:rsidP="00AB5BDE" w:rsidRDefault="00EC0389" w14:paraId="006AA87B" w14:textId="77777777">
+    <w:p w:rsidRPr="00AB5BDE" w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="07976042" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Welke concrete acties onderneemt het kabinet momenteel om desinformatie over anticonceptie en seksuele gezondheid tegen te gaan, specifiek gericht op jongeren?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AB5BDE" w:rsidR="0019294E" w:rsidP="00AB5BDE" w:rsidRDefault="00EC0389" w14:paraId="16CE22E5" w14:textId="77777777">
+    <w:p w:rsidRPr="00AB5BDE" w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="55546EE9" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>Antwoord vraag 6</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>De expertisecentra Fiom, Soa Aids Nederland en Rutgers werken aan het tegengaan van onjuiste informatie over reproductieve en seksuele gezondheid. Zij voorzien zowel hun doelgroepen als de beroepsprofessionals die met deze doelgroepen werken van betrouwbare informatie over anticonceptie en seksuele gezondheid. Dit doen zijn via hun verschillende websites</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>, folder- en informatiemateriaal en via social</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> media. </w:t>
+        <w:t xml:space="preserve">, folder- en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB5BDE">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">informatiemateriaal en via sociale media. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>Zoals aangegeven in het antwoord op vraag 5 werken Fiom en Rutgers gezamenlijk aan een project dat zich richt op het tegengaan van online mis- en desinformatie over anticonceptie, onbedoelde zwangerschap en abortuszorg. Fase 1 van dit project omvatte een onderzoek</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> naar de aard, omvang en impact van mis- en desinformatie over anticonceptie, onbedoelde zwangerschap en abortuszorg. Fase 2 van het project, dat op dit moment loopt, bestaat uit het ontwikkelen, testen en evalueren van een aantal interventies gericht op het tegengaan van online mis- en desinformatie. Zo wordt er samengewerkt met </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>influencers</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> en zorgprofessionals, wordt geëxperimenteerd met het pre- en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>debunken</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> van informatie en wordt gedacht aan een speciale online campagne. De resultaten hiervan worden eind november 2026 verwacht</w:t>
-[...64 lines deleted...]
-    <w:p w:rsidRPr="00AB5BDE" w:rsidR="0019294E" w:rsidP="00AB5BDE" w:rsidRDefault="00EC0389" w14:paraId="6BBCD82C" w14:textId="77777777">
+        <w:t xml:space="preserve"> van informatie en wordt gedacht aan een speciale online campagne. De resultaten hiervan worden eind november 2026 verwacht. Fiom en Rutgers zullen de geleerde lessen vervolgens delen met andere partijen, zodat deze kennis breder kan worden benut. De voortgang van dit project wordt beschreven in de volgende Kamerbrief over seksuele gezondheid, die aan het eind van dit jaar naar de Kamer wordt gestuurd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AB5BDE" w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="232FBD8F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AB5BDE" w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="7987D36A" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 7</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>Welke aanvullende maatregelen wilt u nemen om jongeren beter te informeren over veilig vrijen, het belang van condoomgebruik en de risico’s van soa’s?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AB5BDE" w:rsidR="0019294E" w:rsidP="00AB5BDE" w:rsidRDefault="00EC0389" w14:paraId="7F838C9A" w14:textId="6288424C">
+    <w:p w:rsidRPr="00AB5BDE" w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="6AC679C0" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>Antwoord vraag 7</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Zoals aangegeven in antwoord op vraag 3 werkt het kabinet op </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> de </w:t>
+        <w:t xml:space="preserve">Zoals aangegeven in antwoord op vraag 3 werkt het kabinet op diverse manieren aan het bevorderen van de seksuele gezondheid. Bijvoorbeeld door expertisecentra voor seksuele en reproductieve gezondheid (Rutgers en Soa Aids Nederland) te subsidiëren zodat zij jongeren, en hun ouders en anderen om hen heen, kunnen informeren over beschermde seks. In de aanvullende seksuele gezondheidszorg door de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>GGD’en</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> is ook aandacht voor voorlichting over vellige seks en condoomgebruik. Dankzij het Aanvullend Zorg en Welzijn Akkoord (AZWA) komt er per 2027 structureel meer geld beschikbaar voor aanvullende soa-zorg via de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>GGD’en</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. Dit jaar wordt daarnaast gestart met de uitvoering van een meerjarige publiekscommunicatie-aanpak om het condoomgebruik onder jongeren te stimuleren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AB5BDE" w:rsidR="0019294E" w:rsidP="00AB5BDE" w:rsidRDefault="00EC0389" w14:paraId="02045C8E" w14:textId="77777777">
+    <w:p w:rsidRPr="00AB5BDE" w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="5B39987C" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Vraag 8</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>Ziet u aanleiding om publiekscampagnes over condoomgebruik en soa-preventie te intensiveren nu het aantal besmettingen stijgt? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AB5BDE" w:rsidR="0019294E" w:rsidP="00AB5BDE" w:rsidRDefault="0019294E" w14:paraId="7C5F5E11" w14:textId="77777777">
+    <w:p w:rsidRPr="00AB5BDE" w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="4B9BAFE0" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AB5BDE" w:rsidR="0019294E" w:rsidP="00AB5BDE" w:rsidRDefault="00EC0389" w14:paraId="71A8B201" w14:textId="77777777">
+    <w:p w:rsidRPr="00AB5BDE" w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="2EB7149E" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord vraag 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AB5BDE" w:rsidR="0019294E" w:rsidP="00AB5BDE" w:rsidRDefault="00EC0389" w14:paraId="6FC1BCA2" w14:textId="77777777">
+    <w:p w:rsidRPr="00AB5BDE" w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="409ECEFC" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ja. Zoals benoemd in </w:t>
-[...34 lines deleted...]
-    <w:p w:rsidRPr="00AB5BDE" w:rsidR="0019294E" w:rsidP="00AB5BDE" w:rsidRDefault="0019294E" w14:paraId="766E7ED2" w14:textId="77777777">
+        <w:t xml:space="preserve">Ja. Zoals benoemd in het antwoord op vraag 3 en 7 is het kabinet gestart met een meerjarige aanpak voor publiekscommunicatie ter bevordering van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB5BDE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>condoomgebruik. Sociale media worden daarbij ook ingezet. De eerste communicatieve uitingen worden dit najaar verwacht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AB5BDE" w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="27776E5E" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AB5BDE" w:rsidR="0019294E" w:rsidP="00AB5BDE" w:rsidRDefault="00EC0389" w14:paraId="080434C1" w14:textId="77777777">
+    <w:p w:rsidRPr="00AB5BDE" w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="2BD1D74E" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AB5BDE" w:rsidR="0019294E" w:rsidP="00AB5BDE" w:rsidRDefault="00EC0389" w14:paraId="24688A56" w14:textId="77777777">
+    <w:p w:rsidRPr="00AB5BDE" w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="2C3D85EE" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Welke acties onderneemt het kabinet om ervoor te zorgen dat betrouwbare medische informatie over anticonceptie en seksuele gezondheid beter zichtbaar wordt op sociale media?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AB5BDE" w:rsidR="0019294E" w:rsidP="00AB5BDE" w:rsidRDefault="00EC0389" w14:paraId="598FBDE3" w14:textId="77777777">
+    <w:p w:rsidRPr="00AB5BDE" w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="4F47D6F3" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>Antwoord vraag 9</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Expertisecentra Soa Aids Nederland en Rutgers voorzien zowel hun doelgroepen als de beroepsprofessionals die ook met deze doelgroepen werken van betrouwbare informatie over reproductieve en seksuele gezondheid. Daarnaast is er Sense. Sense.info is een platform voor seksuele gezondheid, speciaal gericht op jongeren van 12 tot 25 jaar. Soa Aids Nederland, Rutgers en Sense zijn actief en zichtbaar op sociale media. Zo besteedt Sense in korte filmpjes op </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Tik</w:t>
-[...11 lines deleted...]
-        <w:t>ok</w:t>
+        <w:t>TikTok</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> aandacht aan onderwerpen zoals condoomgebruik, consent, soa’s en anticonceptie. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AB5BDE" w:rsidR="0019294E" w:rsidP="00AB5BDE" w:rsidRDefault="0019294E" w14:paraId="7A749397" w14:textId="77777777">
+    <w:p w:rsidRPr="00AB5BDE" w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="120DF9CD" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AB5BDE" w:rsidR="0019294E" w:rsidP="00AB5BDE" w:rsidRDefault="00EC0389" w14:paraId="654EF7CC" w14:textId="77777777">
+    <w:p w:rsidRPr="00AB5BDE" w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="3D34F8ED" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 10</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>Welke rol ziet u voor uzelf weggelegd om met grote online platforms in gesprek te gaan over de rol van algoritmen bij het versterken van medische desinformatie over anticonceptie en seksuele gezondheid?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AB5BDE" w:rsidR="0019294E" w:rsidP="00AB5BDE" w:rsidRDefault="00EC0389" w14:paraId="21853556" w14:textId="3E9E2B79">
+    <w:p w:rsidRPr="00AB5BDE" w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="343E7291" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>Antwoord vraag 10</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Het kabinet vindt het onwenselijk dat aanbevelingssystemen (algoritmen) problematische inhoud versterken, en vindt het daarom belangrijk om in gesprek te blijven met de internetpartijen, waaronder online platforms. </w:t>
-[...50 lines deleted...]
-    <w:p w:rsidRPr="00AB5BDE" w:rsidR="0019294E" w:rsidP="00AB5BDE" w:rsidRDefault="0019294E" w14:paraId="0E5BF11F" w14:textId="77777777">
+        <w:t xml:space="preserve">Het kabinet vindt het onwenselijk dat aanbevelingssystemen (algoritmen) problematische inhoud versterken, en vindt het daarom belangrijk om in gesprek te blijven met de internetpartijen, waaronder online platforms. Verschillende departementen treden in dialoog met verschillende soorten aanbieders in de internetsector, over onder andere polariserende algoritmen. Dit gebeurt bijvoorbeeld via de publiek-private samenwerking (PPS) online content moderatie, een overlegplatform tussen de overheid en de internetsector. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AB5BDE" w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="5ABDEFAD" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AB5BDE" w:rsidR="0019294E" w:rsidP="00AB5BDE" w:rsidRDefault="00EC0389" w14:paraId="783DF3AC" w14:textId="77777777">
+    <w:p w:rsidRPr="00AB5BDE" w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="43A0B93B" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 11</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>Bent u bereid om gezamenlijk te onderzoeken hoe online algoritmen bijdragen aan</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AB5BDE" w:rsidR="0019294E" w:rsidP="00AB5BDE" w:rsidRDefault="00EC0389" w14:paraId="7BB9FD46" w14:textId="77777777">
+    <w:p w:rsidRPr="00AB5BDE" w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="07EEF02B" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>gezondheidsrisico’s door het versterken van desinformatie over anticonceptie, vaccinaties en seksuele gezondheid?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AB5BDE" w:rsidR="0019294E" w:rsidP="00AB5BDE" w:rsidRDefault="0019294E" w14:paraId="293666EF" w14:textId="77777777">
+    <w:p w:rsidRPr="00AB5BDE" w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="74804C07" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AB5BDE" w:rsidR="0019294E" w:rsidP="00AB5BDE" w:rsidRDefault="00EC0389" w14:paraId="2717A615" w14:textId="77777777">
+    <w:p w:rsidRPr="00AB5BDE" w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="78F1A166" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord vraag 11 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB5BDE" w:rsidP="00AB5BDE" w:rsidRDefault="00EC0389" w14:paraId="24735677" w14:textId="77777777">
+    <w:p w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="68C9C5CE" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Omdat er al een goed beeld van deze gezondheidsrisico’s bestaat</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> acht het kabinet verder onderzoek op dit moment niet nodig. Volgens onderzoek van De Nieuwe Utrechtse School wijzen verschillende experts erop dat algoritmen een actieve rol spelen in het verspreiden en versterken van mis- en desinformatie, ook over gezondheidsonderwerpen.</w:t>
+        <w:t xml:space="preserve">Omdat er al een goed beeld van deze gezondheidsrisico’s bestaat, acht het kabinet verder onderzoek op dit moment niet nodig. Volgens onderzoek van De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB5BDE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Nieuwe Utrechtse School wijzen verschillende experts erop dat algoritmen een actieve rol spelen in het verspreiden en versterken van mis- en desinformatie, ook over gezondheidsonderwerpen.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> De invloed van online algoritmen op (des)informatie over anticonceptie, onbedoelde zwangerschap en abortuszorg is reeds onderzocht door Fiom en Rutgers in hun onderzoek ‘Echokamers en filterbubbels’.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hieruit</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> komt naar voren dat door algoritme</w:t>
-[...14 lines deleted...]
-    <w:p w:rsidRPr="00AB5BDE" w:rsidR="0078364D" w:rsidP="00AB5BDE" w:rsidRDefault="00EC0389" w14:paraId="514B4380" w14:textId="7DAE5803">
+        <w:t xml:space="preserve"> komt naar voren dat door algoritme-gedreven platforms </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AB5BDE" w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="1FB66480" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">kunnen bijdragen aan zogenoemde filter- en informatiebubbels. Volgens de onderzoekers kan dit leiden tot online omgevingen waarin mensen vooral informatie tegenkomen die hun bestaande overtuigingen bevestigt en tegengeluiden minder zichtbaar zijn. Daarnaast versterken algoritme-gedreven platforms sensationele content, een dynamiek die zich bij alle onderwerpen op sociale media voordoet. Ook wordt benoemd dat de opkomst van generatieve AI-toepassingen, zoals </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ChatGPT</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>, het risico met zich meebrengt dat misinformatie (onbedoeld) wordt gereproduceerd of versterkt wanneer deze systemen gebaseerd zijn op onjuiste of eenzijdige bronnen.</w:t>
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00AB5BDE" w:rsidR="0019294E" w:rsidP="00AB5BDE" w:rsidRDefault="00EC0389" w14:paraId="4F697777" w14:textId="77777777">
+        <w:t xml:space="preserve">, het risico met zich meebrengt dat misinformatie (onbedoeld) wordt gereproduceerd of versterkt wanneer deze systemen gebaseerd zijn op onjuiste of eenzijdige bronnen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AB5BDE" w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="333A5539" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Kenniscentra benutten deze kennis bij het ontwikkelen en uitvoeren van hun activiteiten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AB5BDE" w:rsidR="0019294E" w:rsidP="00AB5BDE" w:rsidRDefault="0019294E" w14:paraId="1C18F4A3" w14:textId="77777777">
+    <w:p w:rsidRPr="00AB5BDE" w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="5FE43390" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AB5BDE" w:rsidR="0019294E" w:rsidP="00AB5BDE" w:rsidRDefault="00EC0389" w14:paraId="046DD3FB" w14:textId="77777777">
+    <w:p w:rsidRPr="00AB5BDE" w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="509AFC92" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 12</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Welke mogelijkheden ziet u om </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>influencers</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> en online contentmakers die onbewezen</w:t>
-[...15 lines deleted...]
-        <w:t>gezondheidsclaims verspreiden beter aan te pakken of te verplichten duidelijk te waarschuwen wanneer informatie niet wetenschappelijk onderbouwd is?</w:t>
+        <w:t xml:space="preserve"> en online contentmakers die onbewezen gezondheidsclaims verspreiden beter aan te pakken of te verplichten duidelijk te waarschuwen wanneer informatie niet wetenschappelijk onderbouwd is?</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>Antwoord vraag 12</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Door de opkomst van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AB5BDE">
@@ -2890,829 +1842,215 @@
         </w:rPr>
         <w:t xml:space="preserve"> door meer duidelijkheid te geven over de reikwijdte van de AVMSD en het consumentenrecht. Ook stelde het kabinet voor om in de EU meer in te zetten op het certificeren van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>influencers</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="15"/>
       </w:r>
       <w:r w:rsidRPr="00AB5BDE">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. Het kabinet kijkt met interesse uit naar de voorstellen van de Commissie op dit onderwerp.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AB5BDE" w:rsidR="0019294E" w:rsidP="00AB5BDE" w:rsidRDefault="0019294E" w14:paraId="0469F198" w14:textId="77777777">
-[...10 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+    <w:p w:rsidRPr="00AB5BDE" w:rsidR="002F183F" w:rsidP="002F183F" w:rsidRDefault="002F183F" w14:paraId="64D83E09" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002C3023" w:rsidRDefault="002C3023" w14:paraId="56D0C6AB" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="002C3023" w:rsidSect="002F183F">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2268" w:right="2784" w:bottom="1134" w:left="1588" w:header="0" w:footer="142" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="245"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55464D73" w14:textId="77777777" w:rsidR="00B72D39" w:rsidRDefault="00B72D39">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="61392CDD" w14:textId="77777777" w:rsidR="009C284B" w:rsidRDefault="009C284B" w:rsidP="002F183F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C9739EA" w14:textId="77777777" w:rsidR="00B72D39" w:rsidRDefault="00B72D39">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2DD47736" w14:textId="77777777" w:rsidR="009C284B" w:rsidRDefault="009C284B" w:rsidP="002F183F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers">
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...49 lines deleted...]
-    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVuSerifCondensed">
     <w:altName w:val="Yu Gothic"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6078DFA8" w14:textId="77777777" w:rsidR="00D11661" w:rsidRDefault="00EC0389">
+  <w:p w14:paraId="553DDD74" w14:textId="77777777" w:rsidR="002F183F" w:rsidRPr="002F183F" w:rsidRDefault="002F183F" w:rsidP="002F183F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...180 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="797AE109" w14:textId="77777777" w:rsidR="00D11661" w:rsidRDefault="00EC0389">
+  <w:p w14:paraId="6FD37588" w14:textId="77777777" w:rsidR="009C284B" w:rsidRPr="002F183F" w:rsidRDefault="009C284B" w:rsidP="002F183F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...180 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="10FBFA18" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00EC0389">
+  <w:p w14:paraId="34BF50BD" w14:textId="77777777" w:rsidR="009C284B" w:rsidRPr="002F183F" w:rsidRDefault="009C284B" w:rsidP="002F183F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...186 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29AD76F7" w14:textId="77777777" w:rsidR="00B72D39" w:rsidRDefault="00B72D39">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="129D043F" w14:textId="77777777" w:rsidR="009C284B" w:rsidRDefault="009C284B" w:rsidP="002F183F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="342A3B0F" w14:textId="77777777" w:rsidR="00B72D39" w:rsidRDefault="00B72D39">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="435A9B32" w14:textId="77777777" w:rsidR="009C284B" w:rsidRDefault="009C284B" w:rsidP="002F183F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="09E8FC80" w14:textId="77777777" w:rsidR="0019294E" w:rsidRDefault="00EC0389" w:rsidP="0019294E">
+    <w:p w14:paraId="24BAA375" w14:textId="77777777" w:rsidR="002F183F" w:rsidRDefault="002F183F" w:rsidP="002F183F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005729BA" w:rsidRPr="0098042B">
+      <w:r w:rsidRPr="0098042B">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>In Nederland is er in 2024 ten opzichte van 2015 een toename van 153% van het aantal gonorroe diagnoses, in Europa is die stijging gemiddeld 303%. Bij syfilis ging het in Nederland om een toename van 90% ten opzichte van een toename van 100% in Europa</w:t>
       </w:r>
-      <w:r w:rsidR="005729BA">
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="005729BA">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Het</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6F42">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> RIVM geeft aan dat het vanwege de verschillende registratiesystemen van de verschillende lidstaten niet mogelijk is om een</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
@@ -3723,3044 +2061,1173 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">kloppende </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6F42">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>vergelijking tussen landen te maken.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="4A2B6E6D" w14:textId="77777777" w:rsidR="003E02D7" w:rsidRPr="003E02D7" w:rsidRDefault="00EC0389">
+    <w:p w14:paraId="271D905A" w14:textId="77777777" w:rsidR="002F183F" w:rsidRPr="003E02D7" w:rsidRDefault="002F183F" w:rsidP="002F183F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E02D7">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="003E02D7">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001C610B">
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
       <w:r w:rsidRPr="003E02D7">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024/25</w:t>
       </w:r>
-      <w:r w:rsidR="001C610B">
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="003E02D7">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> 32 239, nr. 19</w:t>
       </w:r>
-      <w:r w:rsidR="001C610B">
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="7F3820B6" w14:textId="77777777" w:rsidR="009A7BC9" w:rsidRPr="003E02D7" w:rsidRDefault="00EC0389">
+    <w:p w14:paraId="3437A629" w14:textId="77777777" w:rsidR="002F183F" w:rsidRPr="003E02D7" w:rsidRDefault="002F183F" w:rsidP="002F183F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E02D7">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="003E02D7">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001C610B">
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidR="001C610B" w:rsidRPr="003E02D7">
+      <w:r w:rsidRPr="003E02D7">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025/26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E02D7">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 32</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003E02D7" w:rsidRPr="003E02D7">
-[...19 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="003E02D7">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>32</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>239, nr. 20</w:t>
       </w:r>
-      <w:r w:rsidR="001C610B">
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="274BF382" w14:textId="77777777" w:rsidR="0019294E" w:rsidRPr="00E160CA" w:rsidRDefault="00EC0389" w:rsidP="0019294E">
+    <w:p w14:paraId="55EE4816" w14:textId="77777777" w:rsidR="002F183F" w:rsidRPr="00E160CA" w:rsidRDefault="002F183F" w:rsidP="002F183F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E02D7">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="003E02D7">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001C610B">
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidR="001C610B" w:rsidRPr="003E02D7">
+      <w:r w:rsidRPr="003E02D7">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024-25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E02D7">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 32</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003E02D7">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>2024-25</w:t>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t>239, nr. 19</w:t>
       </w:r>
-      <w:r w:rsidR="001C610B">
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="27C992C7" w14:textId="77777777" w:rsidR="003E02D7" w:rsidRDefault="00EC0389" w:rsidP="003E02D7">
+    <w:p w14:paraId="315061FD" w14:textId="77777777" w:rsidR="002F183F" w:rsidRDefault="002F183F" w:rsidP="002F183F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001C610B">
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidR="001C610B" w:rsidRPr="003E02D7">
+      <w:r w:rsidRPr="003E02D7">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024/25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E02D7">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 32 239, nr. 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en Kamerstukken II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E02D7">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025/26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E02D7">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003E02D7">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>2024/25</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 32 239, nr. 19</w:t>
+        <w:t>239, nr. 20</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...54 lines deleted...]
-      <w:r w:rsidR="001C610B">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="7B1099E1" w14:textId="77777777" w:rsidR="0019294E" w:rsidRPr="0019294E" w:rsidRDefault="00EC0389" w:rsidP="0019294E">
+    <w:p w14:paraId="73CBF342" w14:textId="77777777" w:rsidR="002F183F" w:rsidRPr="0019294E" w:rsidRDefault="002F183F" w:rsidP="002F183F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0019294E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0019294E">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> In 2027 komt er €5 miljoen extra en per 2028 s</w:t>
       </w:r>
-      <w:r w:rsidR="0092395F">
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>tructureel</w:t>
       </w:r>
       <w:r w:rsidRPr="0019294E">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> €7 miljoen extra per jaar voor aanvullende seksuele gezondheidszorg van de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0019294E">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>GGD’en</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0019294E">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ASG-regeling). Daarnaast is er in 2027 en 2028 extra geld beschikbaar voor </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0019294E">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>outreach</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0019294E">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> naar moeilijk bereikbare doelgroepen (€5 miljoen per jaar) en voor </w:t>
       </w:r>
-      <w:r w:rsidR="0092395F">
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>een</w:t>
       </w:r>
       <w:r w:rsidRPr="0019294E">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> inhaalslag op de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0019294E">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>PrEP</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0092395F">
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="0019294E">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">zorg (€1,5 miljoen per jaar) door de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0019294E">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>GGD’en</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0019294E">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">. Tot slot is er de komende twee jaar €1,5 miljoen per jaar beschikbaar voor het inrichten van een Centrum van seksuele gezondheid van de toekomst (een initiatief van Soa Aids Nederland en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0019294E">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>GGD’en</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0019294E">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">).  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="46EC58C7" w14:textId="77777777" w:rsidR="0019294E" w:rsidRPr="0019294E" w:rsidRDefault="00EC0389" w:rsidP="0019294E">
+    <w:p w14:paraId="72402EB3" w14:textId="77777777" w:rsidR="002F183F" w:rsidRPr="0019294E" w:rsidRDefault="002F183F" w:rsidP="002F183F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0019294E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0019294E">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2024/2025, 32</w:t>
       </w:r>
-      <w:r w:rsidR="0078364D">
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0019294E">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>793, nr. 872</w:t>
       </w:r>
-      <w:r w:rsidR="001C610B">
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="7416B6DC" w14:textId="77777777" w:rsidR="0019294E" w:rsidRPr="00030CE8" w:rsidRDefault="00EC0389" w:rsidP="0019294E">
+    <w:p w14:paraId="234C6F75" w14:textId="77777777" w:rsidR="002F183F" w:rsidRPr="00030CE8" w:rsidRDefault="002F183F" w:rsidP="002F183F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0019294E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0019294E">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="0019294E" w:rsidRPr="0019294E">
+        <w:r w:rsidRPr="0019294E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>https://rutgers.nl/nieuws/misinformatie-over-anticonceptie-en-abortus-online-wijdverspreid-impact-minder-eenduidig/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00030CE8">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="26721DB2" w14:textId="77777777" w:rsidR="0019294E" w:rsidRPr="0019294E" w:rsidRDefault="00EC0389" w:rsidP="0019294E">
+    <w:p w14:paraId="465C9AAB" w14:textId="77777777" w:rsidR="002F183F" w:rsidRPr="0019294E" w:rsidRDefault="002F183F" w:rsidP="002F183F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0019294E">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Zoals seksuelevorming.nl, seksindepraktijk.nl, zanzu.nl, het sense platform, soatestwijzer.nl of mantotman.nl</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="02E9EE3D" w14:textId="77777777" w:rsidR="0019294E" w:rsidRDefault="00EC0389" w:rsidP="0019294E">
+    <w:p w14:paraId="69A670AE" w14:textId="77777777" w:rsidR="002F183F" w:rsidRDefault="002F183F" w:rsidP="002F183F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r w:rsidRPr="0019294E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0019294E">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Te raadplegen via: </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidR="0019294E" w:rsidRPr="0019294E">
+        <w:r w:rsidRPr="0019294E">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>NIEUW Publieksversie Samenvatting echokamers en filterbubbels</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="636552F4" w14:textId="77777777" w:rsidR="0019294E" w:rsidRPr="00030CE8" w:rsidRDefault="00EC0389" w:rsidP="0019294E">
+    <w:p w14:paraId="313DA5E5" w14:textId="77777777" w:rsidR="002F183F" w:rsidRPr="00030CE8" w:rsidRDefault="002F183F" w:rsidP="002F183F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030CE8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00030CE8">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bijlage bij Kamerstukken II 2024/2025, 32 793, nr. 851.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="412C4EB5" w14:textId="77777777" w:rsidR="0098042B" w:rsidRDefault="00EC0389">
+    <w:p w14:paraId="2511FE23" w14:textId="77777777" w:rsidR="002F183F" w:rsidRDefault="002F183F" w:rsidP="002F183F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0019294E">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Te raadplegen via: </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidR="0098042B" w:rsidRPr="0019294E">
+        <w:r w:rsidRPr="0019294E">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>NIEUW Publieksversie Samenvatting echokamers en filterbubbels</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="5BD44E18" w14:textId="77777777" w:rsidR="0019294E" w:rsidRPr="00030CE8" w:rsidRDefault="00EC0389" w:rsidP="0019294E">
+    <w:p w14:paraId="3E4F442E" w14:textId="77777777" w:rsidR="002F183F" w:rsidRPr="00030CE8" w:rsidRDefault="002F183F" w:rsidP="002F183F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030CE8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00030CE8">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ministerie van Onderwijs, Cultuur en Wetenschap (2026) </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidR="0019294E" w:rsidRPr="00030CE8">
+        <w:r w:rsidRPr="00030CE8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Non-paper over de herziening van de richtlijn audiovisuele mediadiensten NL | Rapport | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="7AC4CE79" w14:textId="77777777" w:rsidR="0019294E" w:rsidRPr="00030CE8" w:rsidRDefault="00EC0389" w:rsidP="0019294E">
+    <w:p w14:paraId="01F76CC9" w14:textId="77777777" w:rsidR="002F183F" w:rsidRPr="00030CE8" w:rsidRDefault="002F183F" w:rsidP="002F183F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030CE8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00030CE8">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ministerie van Economische Zaken en Klimaat (2025) </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidR="0019294E" w:rsidRPr="00030CE8">
+        <w:r w:rsidRPr="00030CE8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve">Non-paper </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="0019294E" w:rsidRPr="00030CE8">
+        <w:r w:rsidRPr="00030CE8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>by</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidR="0019294E" w:rsidRPr="00030CE8">
+        <w:r w:rsidRPr="00030CE8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="0019294E" w:rsidRPr="00030CE8">
+        <w:r w:rsidRPr="00030CE8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>the</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidR="0019294E" w:rsidRPr="00030CE8">
+        <w:r w:rsidRPr="00030CE8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> Netherlands on </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="0019294E" w:rsidRPr="00030CE8">
+        <w:r w:rsidRPr="00030CE8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>the</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidR="0019294E" w:rsidRPr="00030CE8">
+        <w:r w:rsidRPr="00030CE8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> Digital </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="0019294E" w:rsidRPr="00030CE8">
+        <w:r w:rsidRPr="00030CE8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Fairness</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidR="0019294E" w:rsidRPr="00030CE8">
+        <w:r w:rsidRPr="00030CE8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> Act | Rapport | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00030CE8">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="6B31FD67" w14:textId="77777777" w:rsidR="0019294E" w:rsidRPr="00030CE8" w:rsidRDefault="00EC0389" w:rsidP="0019294E">
+    <w:p w14:paraId="0C1506DB" w14:textId="77777777" w:rsidR="002F183F" w:rsidRPr="00030CE8" w:rsidRDefault="002F183F" w:rsidP="002F183F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030CE8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00030CE8">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ibidem, p. 6.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="364820BB" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00EC0389" w:rsidP="009071A4">
-[...713 lines deleted...]
-  <w:p w14:paraId="11580B6C" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00F860AE">
+  <w:p w14:paraId="04B4419D" w14:textId="77777777" w:rsidR="002F183F" w:rsidRPr="002F183F" w:rsidRDefault="002F183F" w:rsidP="002F183F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...945 lines deleted...]
-</w:numbering>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1E6C171D" w14:textId="77777777" w:rsidR="002F183F" w:rsidRPr="002F183F" w:rsidRDefault="002F183F" w:rsidP="002F183F">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FA23164" w14:textId="77777777" w:rsidR="009C284B" w:rsidRPr="002F183F" w:rsidRDefault="009C284B" w:rsidP="002F183F">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="0004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="90"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="004868E0"/>
-[...269 lines deleted...]
-    <w:rsid w:val="00FC4A2B"/>
+    <w:rsidRoot w:val="002F183F"/>
+    <w:rsid w:val="002C3023"/>
+    <w:rsid w:val="002F183F"/>
+    <w:rsid w:val="006D30DF"/>
+    <w:rsid w:val="009C284B"/>
+    <w:rsid w:val="00DF7A30"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="60A5BB87"/>
+  <w14:docId w14:val="729787BD"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{01EF75DF-2FFB-4AEF-B6B1-C3FCA84EE6EE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...19 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -6909,1288 +3376,895 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00261464"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="002F183F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore/>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-[...2 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="002F183F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Kop2"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="002F183F"/>
     <w:pPr>
-      <w:numPr>
-[...7 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="002F183F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="260"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="002F183F"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="002F183F"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="002F183F"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="002F183F"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="002F183F"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bijschrift">
-    <w:name w:val="caption"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002F183F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002F183F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002F183F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002F183F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002F183F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002F183F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002F183F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002F183F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002F183F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="002F183F"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bronvermelding">
-    <w:name w:val="table of authorities"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="002F183F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...451 lines deleted...]
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="002F183F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="46"/>
       </w:numPr>
-      <w:tabs>
-[...4 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="002F183F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="002F183F"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="002F183F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="002F183F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lijstnummering3">
-    <w:name w:val="List Number 3"/>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="002F183F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="002F183F"/>
     <w:pPr>
-      <w:numPr>
-[...105 lines deleted...]
-      <w:spacing w:line="260" w:lineRule="exact"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Notitiekop">
-[...6 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="002F183F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a">
-[...10 lines deleted...]
-    <w:name w:val="page number"/>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00EB49A6"/>
-[...9 lines deleted...]
-    </w:pPr>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="002F183F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:aliases w:val="Footnote text RU"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="002F183F"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="13"/>
-[...157 lines deleted...]
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:aliases w:val="Footnote text RU Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0019294E"/>
+    <w:rsid w:val="002F183F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
+    <w:name w:val="Afzendgegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="002F183F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="002F183F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="002F183F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="002F183F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="002F183F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="FR,FR1,FR11,FR2,FR21,FR3,FR4,FR5,FZ,Footnotemark,Footnotemark1,Footnotemark11,Footnotemark2,Footnotemark21,Footnotemark3,Footnotemark4,Footnotemark5,Footnotemark6,Footnotemark7,Footnotemark8,Ref,bkVoetnootmarkering,de nota al pie,註腳內容"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0019294E"/>
+    <w:rsid w:val="002F183F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0019294E"/>
+    <w:rsid w:val="002F183F"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...68 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="002F183F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecdc.europa.eu/en" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecdc.europa.eu/en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rutgers.nl/wp-content/uploads/2026/05/Publieksversie-Samenvatting-echokamers-en-filterbubbels.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rutgers.nl/wp-content/uploads/2026/05/Publieksversie-Samenvatting-echokamers-en-filterbubbels.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rutgers.nl/nieuws/misinformatie-over-anticonceptie-en-abortus-online-wijdverspreid-impact-minder-eenduidig/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2025/11/12/non-paper-digital-fairness-act" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2026/04/17/nonpaperoverdeherzieningvanderichtlijnaudiovisuelemediadienstennl" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -8296,53 +4370,53 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>6</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>11516</ap:Characters>
+  <ap:Pages>7</ap:Pages>
+  <ap:Words>1964</ap:Words>
+  <ap:Characters>10807</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>95</ap:Lines>
-  <ap:Paragraphs>26</ap:Paragraphs>
+  <ap:Lines>90</ap:Lines>
+  <ap:Paragraphs>25</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>13386</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>12746</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>