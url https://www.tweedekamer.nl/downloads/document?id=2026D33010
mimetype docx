--- v0 (2026-06-26)
+++ v1 (2026-08-15)
@@ -1,4749 +1,1277 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00DE0A09" w:rsidR="00897378" w:rsidP="00392658" w:rsidRDefault="00897378" w14:paraId="34FD34F7" w14:textId="77777777">
-[...414 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00E27284" w:rsidP="00E27284" w:rsidRDefault="00E27284" w14:paraId="5A77DE22" w14:textId="2CB45EA3">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>AH 2382</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E27284" w:rsidP="00E27284" w:rsidRDefault="00E27284" w14:paraId="63EE31DA" w14:textId="709823B2">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
         <w:t>2026Z11801</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE0A09">
-[...346 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    </w:p>
+    <w:p w:rsidR="00E27284" w:rsidP="00E27284" w:rsidRDefault="00E27284" w14:paraId="1CB86AF0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE0A09" w:rsidR="00E27284" w:rsidP="00E27284" w:rsidRDefault="00E27284" w14:paraId="31111CEA" w14:textId="54C77C68">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E27284">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord van minister Hermans (Volksgezondheid, Welzijn en Sport) (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 26 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE0A09" w:rsidR="00E27284" w:rsidP="00E27284" w:rsidRDefault="00E27284" w14:paraId="4391A664" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE0A09" w:rsidR="00E27284" w:rsidP="00E27284" w:rsidRDefault="00E27284" w14:paraId="45A91901" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE0A09">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE0A09">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>Heeft u kennisgenomen van het artikel 'SEH-artsen: VWS zet ons buitenspel bij hervorming acute zorg'? 1)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DE0A09" w:rsidR="0078117B" w:rsidP="00392658" w:rsidRDefault="00005AA2" w14:paraId="1F3EB198" w14:textId="77777777">
+    <w:p w:rsidRPr="00DE0A09" w:rsidR="00E27284" w:rsidP="00E27284" w:rsidRDefault="00E27284" w14:paraId="03310A91" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE0A09">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord vraag 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DE0A09" w:rsidR="0078117B" w:rsidP="00392658" w:rsidRDefault="00005AA2" w14:paraId="432FD5C8" w14:textId="77777777">
+    <w:p w:rsidRPr="00DE0A09" w:rsidR="00E27284" w:rsidP="00E27284" w:rsidRDefault="00E27284" w14:paraId="0B6F0FEE" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE0A09">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Ja.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DE0A09" w:rsidR="0078117B" w:rsidP="00392658" w:rsidRDefault="0078117B" w14:paraId="1D293106" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00DE0A09" w:rsidR="0078117B" w:rsidP="00392658" w:rsidRDefault="00005AA2" w14:paraId="504A8513" w14:textId="77777777">
+    <w:p w:rsidRPr="00DE0A09" w:rsidR="00E27284" w:rsidP="00E27284" w:rsidRDefault="00E27284" w14:paraId="3EC2DA3B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE0A09" w:rsidR="00E27284" w:rsidP="00E27284" w:rsidRDefault="00E27284" w14:paraId="543ADFD1" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE0A09">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag 2 </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE0A09">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>Klopt het dat de Nederlandse Vereniging van Spoedeisende Hulp Artsen (NVSHA) niet langer wordt betrokken bij overleggen met het ministerie van VWS over de verdere uitwerking van de budgetbekostiging van de spoedeisende hulp, terwijl de NVSHA eerder wel actief deelnam aan deze gesprekken? Zo ja, waarom is hiervoor gekozen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DE0A09" w:rsidR="0078117B" w:rsidP="00392658" w:rsidRDefault="0078117B" w14:paraId="55E01832" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00DE0A09" w:rsidR="0078117B" w:rsidP="00392658" w:rsidRDefault="00005AA2" w14:paraId="110D1E64" w14:textId="77777777">
+    <w:p w:rsidRPr="00DE0A09" w:rsidR="00E27284" w:rsidP="00E27284" w:rsidRDefault="00E27284" w14:paraId="71A93009" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE0A09" w:rsidR="00E27284" w:rsidP="00E27284" w:rsidRDefault="00E27284" w14:paraId="02A4C4AE" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE0A09">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord vraag 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DE0A09" w:rsidR="0078117B" w:rsidP="00392658" w:rsidRDefault="00005AA2" w14:paraId="3F53AF34" w14:textId="77777777">
+    <w:p w:rsidRPr="00DE0A09" w:rsidR="00E27284" w:rsidP="00E27284" w:rsidRDefault="00E27284" w14:paraId="061A00FC" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE0A09">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Nee, dat klopt niet.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE0A09">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE0A09" w:rsidP="00392658" w:rsidRDefault="00005AA2" w14:paraId="087545AC" w14:textId="77777777">
+    <w:p w:rsidR="00E27284" w:rsidP="00E27284" w:rsidRDefault="00E27284" w14:paraId="2EA478C0" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE0A09">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 3</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE0A09">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>Begrijpt u dat het voor betrokken partijen onbetrouwbaar en onzorgvuldig kan overkomen wanneer een partij die vanaf het begin intensief betrokken was bij het traject en op basis van gemaakte afspraken heeft meegewerkt aan de eerste stap van budgetbekostiging, vervolgens niet langer mag meepraten over het vervolgtraject? Hoe verhoudt dit zich tot zorgvuldig bestuur en het belang van draagvlak in de sector?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE0A09" w:rsidP="00392658" w:rsidRDefault="00DE0A09" w14:paraId="15FE7A8E" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidR="00CD785B" w:rsidP="00392658" w:rsidRDefault="00005AA2" w14:paraId="5EB04D5C" w14:textId="68CDFD41">
+    <w:p w:rsidR="00E27284" w:rsidP="00E27284" w:rsidRDefault="00E27284" w14:paraId="76B926DE" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E27284" w:rsidP="00E27284" w:rsidRDefault="00E27284" w14:paraId="38150E65" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE0A09">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord vraag 3</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE0A09">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Sinds 1 januari 2026 maken de </w:t>
-[...49 lines deleted...]
-      <w:r w:rsidR="00CD6206">
+        <w:t xml:space="preserve">Sinds 1 januari 2026 maken de spoedeisende hulpartsen (SEH-artsen), verenigd in de Nederlandse Vereniging van Spoedeisende Hulp Artsen (NVSHA), onderdeel uit van de Federatie Medisch Specialisten (FMS). </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">De FMS is de gesprekspartner van het kabinet en zij vertegenwoordigen hierin de medisch specialisten zoals </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE0A09" w:rsidR="00CD6206">
+      <w:r w:rsidRPr="00DE0A09">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>de SEH-artsen</w:t>
       </w:r>
-      <w:r w:rsidR="00CD6206">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE0A09" w:rsidR="00CD6206">
-[...11 lines deleted...]
-      <w:r w:rsidR="00CD6206">
+      <w:r w:rsidRPr="00DE0A09">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De FMS is volledig betrokken bij de uitwerking van de ontwikkelroute passende acute zorg in de regio. Het kabinet vindt het </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">desalniettemin </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE0A09">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">belangrijk dat de stem van de SEH-artsen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">bij de ontwikkelroute </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE0A09">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">goed kan worden gehoord. </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk232687519" w:id="8"/>
-      <w:r w:rsidR="00C01B31">
+      <w:bookmarkStart w:name="_Hlk232687519" w:id="0"/>
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">In reactie op de motie van mevrouw </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00C01B31">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Maeijer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="00C01B31">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> zal de</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE0A09">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> minister van VWS daarom </w:t>
       </w:r>
-      <w:r w:rsidR="00CD6206">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">binnenkort </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE0A09">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>een gesprek voeren met de NVSHA en de FMS</w:t>
       </w:r>
-      <w:r w:rsidR="00C01B31">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. Ze</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE0A09">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> zal partijen verzoeken samen afspraken te maken zodat alle inbreng van partijen gehoord kan worden in de gesprekken over de ontwikkelroute. </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
-[...36 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Het kabinet zal de Kamer informeren over de uitkomsten van dit gesprek en het vervolg ervan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE0A09" w:rsidR="00E27284" w:rsidP="00E27284" w:rsidRDefault="00E27284" w14:paraId="1AD5FE9A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E27284" w:rsidP="00E27284" w:rsidRDefault="00E27284" w14:paraId="1E951F7B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE0A09">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 4</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE0A09">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Deelt u de zorgen van de NVSHA dat keuzes rondom differentiatie, concentratie of afschaling van spoedzorg grote gevolgen kunnen hebben voor de </w:t>
-[...15 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Deelt u de zorgen van de NVSHA dat keuzes rondom differentiatie, concentratie of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE0A09">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>afschaling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE0A09">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van spoedzorg grote gevolgen kunnen hebben voor de bereikbaarheid, kwaliteit en continuïteit van acute zorg in de regio, met name voor regionale ziekenhuizen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE0A09" w:rsidR="00E27284" w:rsidP="00E27284" w:rsidRDefault="00E27284" w14:paraId="59E57ABD" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE0A09">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord vraag 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE0A09">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Het kabinet begrijpt dat er zorgen kunnen zijn als het aanbod van acute zorg in de regio verandert. Acute zorg moet voor iedereen in Nederland tijdig, toegankelijk en van goede kwaliteit beschikbaar zijn, nu en in de toekomst. En om dat te waarborgen moeten in de regio keuzes gemaakt worden over de inrichting van de acute zorg. Regionaal moet scherper bekeken worden welke acute zorg waar nodig is, welke functies dichtbij moeten blijven en waar concentratie of differentiatie medisch en organisatorisch verstandig kan zijn. De ontwikkelroute passende acute zorg in de regio is daarom gericht op het ondersteunen van noodzakelijke veranderingen in de regionale inrichting van de acute zorg en het bieden van kaders hiervoor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE0A09" w:rsidR="00E27284" w:rsidP="00E27284" w:rsidRDefault="00E27284" w14:paraId="53A28252" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE0A09">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E27284" w:rsidP="00E27284" w:rsidRDefault="00E27284" w14:paraId="1C6E5F94" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE0A09">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Kunt u uitsluiten dat het huidige traject uiteindelijk zal leiden tot verdere verschraling of afbouw van SEH-zorg in de regio?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE0A09" w:rsidR="00E27284" w:rsidP="00E27284" w:rsidRDefault="00E27284" w14:paraId="515577CC" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE0A09">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord vraag 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE0A09">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Het kabinet staat voor een passend zorglandschap. Het kabinet wil dat zorgaanbieders zich zo in een regio organiseren dat inwoners toegang hebben tot passende spoedzorg</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in de regio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE0A09">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. Het doel van de ontwikkelroute is dat de acute zorg ook op langere termijn, toegankelijk, kwalitatief goed en doelmatig georganiseerd is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E27284" w:rsidP="00E27284" w:rsidRDefault="00E27284" w14:paraId="56E1AE71" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE0A09">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE0A09">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Op welke wijze bent u voornemens uitvoering te geven aan de aangenomen motie-Vermeer 2) waarin de regering wordt verzocht om bij alle vervolgstappen richting budgetbekostiging te werken aan een passende financiële positie van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE0A09">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>SEH’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE0A09">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in regionale ziekenhuizen?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE0A09" w:rsidR="00E27284" w:rsidP="00E27284" w:rsidRDefault="00E27284" w14:paraId="2AEDFD05" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE0A09">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord vraag 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE0A09">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">In lijn met de motie van het lid Vermeer, vindt het kabinet dat binnen de budgetbekostiging ruimte moet zijn voor goede acute zorg die past, een passend </w:t>
+      </w:r>
       <w:r w:rsidRPr="00DE0A09">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Antwoord vraag 4</w:t>
-[...269 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:t xml:space="preserve">regionaal aanbod van acute zorg en zekerheid dat SEH-zorg beschikbaar is. Een SEH staat nooit op zichzelf en is enerzijds onderdeel van een acute zorgketen (zoals de huisartsenspoedpost en de ambulancezorg) en anderzijds onderdeel van een ziekenhuis en daarmee van het passend aanbod van ziekenhuiszorg in de regio. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk230178602" w:id="1"/>
+      <w:r w:rsidRPr="00DE0A09">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Regionale ziekenhuizen vervullen daarin een belangrijke rol: zij bieden inwoners herkenbare, toegankelijke en vertrouwde ziekenhuiszorg dichtbij huis, en dragen daarmee bij aan continuïteit, nabijheid en samenhang in de zorg voor de regio.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00DE0A09">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Met de invoering van budgetbekostiging voor de SEH in de eerste stap per 2027, wordt een deel van de SEH-opbrengsten minder afhankelijk van productie. Dat draagt bij aan meer financiële zekerheid voor ziekenhuizen. Tegelijk is dit niet het eindstation van budgetbekostiging. In de ontwikkelroute wordt voor de bekostiging bezien hoe deze het beste aan kan sluiten bij de beschikbaarheid en de verschillende functies die een SEH vervult in het regionale aanbod van acute zorg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE0A09" w:rsidR="00E27284" w:rsidP="00E27284" w:rsidRDefault="00E27284" w14:paraId="071065BD" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE0A09">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 7</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE0A09">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>In hoeverre acht u het wenselijk dat de stem van SEH-artsen zelfstandig wordt gehoord, juist omdat bredere koepel- en belangenorganisaties ook andere en bredere belangen vertegenwoordigen dan uitsluitend de acute zorg?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00392658" w:rsidP="00392658" w:rsidRDefault="00392658" w14:paraId="4DC8271D" w14:textId="77777777">
-[...26 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidR="00E27284" w:rsidP="00E27284" w:rsidRDefault="00E27284" w14:paraId="1B1BAAA0" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E27284" w:rsidP="00E27284" w:rsidRDefault="00E27284" w14:paraId="0F6D80FD" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE0A09" w:rsidR="00E27284" w:rsidP="00E27284" w:rsidRDefault="00E27284" w14:paraId="76FA1A9C" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE0A09">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>Vraag 8</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE0A09">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>Bent</w:t>
       </w:r>
-      <w:r w:rsidR="00392658">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE0A09">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>u bereid om de NVSHA alsnog volwaardig te betrekken bij het vervolgtraject rond de budgetbekostiging en de toekomst van de acute zorg, juist vanwege hun praktijkervaring en inhoudelijke expertise op het gebied van spoedzorg en de acute zorgketen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE0A09" w:rsidP="00392658" w:rsidRDefault="00DE0A09" w14:paraId="00B42732" w14:textId="77777777">
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> en vraag 8</w:t>
+    <w:p w:rsidR="00E27284" w:rsidP="00E27284" w:rsidRDefault="00E27284" w14:paraId="73DBD56B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE0A09" w:rsidR="00E27284" w:rsidP="00E27284" w:rsidRDefault="00E27284" w14:paraId="539768B9" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE0A09">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord vraag 7 en vraag 8</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE0A09">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...40 lines deleted...]
-        <w:t xml:space="preserve">De minister van VWS zal daarom </w:t>
+        <w:t xml:space="preserve">Het kabinet vindt de betrokkenheid van partijen, zoals de zorgprofessionals, belangrijk bij de verdere uitwerking van de ontwikkelroute. Daarom zijn en worden hierover gesprekken met partijen gevoerd. SEH-artsen werken dagelijks binnen de SEH van een ziekenhuis en kunnen goed aangeven wat keuzes betekenen voor kwaliteit, toegankelijkheid, werkbaarheid en patiëntveiligheid. Het perspectief van de SEH-artsen vindt het kabinet daarom van belang. De minister van VWS zal daarom </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">binnenkort </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE0A09" w:rsidR="00CD785B">
+      <w:r w:rsidRPr="00DE0A09">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">een gesprek voeren met de NVSHA en de FMS en </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> de Kamer informeren over de uitkomsten hiervan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE0A09" w:rsidR="00CD785B">
+      <w:r w:rsidRPr="00DE0A09">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0078117B" w:rsidP="00392658" w:rsidRDefault="0078117B" w14:paraId="176957FB" w14:textId="77777777">
-[...71 lines deleted...]
-    <w:p w:rsidRPr="00DE0A09" w:rsidR="0078117B" w:rsidP="00392658" w:rsidRDefault="00005AA2" w14:paraId="4D9D18C4" w14:textId="077A2F49">
+    <w:p w:rsidR="00E27284" w:rsidP="00E27284" w:rsidRDefault="00E27284" w14:paraId="72996EF9" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E27284" w:rsidP="00E27284" w:rsidRDefault="00E27284" w14:paraId="03434AA2" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E27284" w:rsidP="00E27284" w:rsidRDefault="00E27284" w14:paraId="4792EC36" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E27284" w:rsidP="00E27284" w:rsidRDefault="00E27284" w14:paraId="6A7CB8C5" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E27284" w:rsidP="00E27284" w:rsidRDefault="00E27284" w14:paraId="4DC956A6" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E27284" w:rsidP="00E27284" w:rsidRDefault="00E27284" w14:paraId="400E0C86" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E27284" w:rsidP="00E27284" w:rsidRDefault="00E27284" w14:paraId="760351EF" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E27284" w:rsidP="00E27284" w:rsidRDefault="00E27284" w14:paraId="786B352F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE0A09" w:rsidR="00E27284" w:rsidP="00E27284" w:rsidRDefault="00E27284" w14:paraId="43E4338D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE0A09" w:rsidR="00E27284" w:rsidP="00E27284" w:rsidRDefault="00E27284" w14:paraId="249A7C38" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE0A09">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>1) Zorgvisie.nl, 29 mei 2026, 'SEH-artsen: VWS zet ons buitenspel bij hervorming acute zorg'.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE0A09">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>2) Kamerstuk 36 915, nr. 30.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE0A09">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00DE0A09" w:rsidR="0078117B" w:rsidSect="00D11661">
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:p w:rsidR="002C3023" w:rsidRDefault="002C3023" w14:paraId="559C3B92" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="002C3023" w:rsidSect="00E27284">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2268" w:right="2784" w:bottom="1134" w:left="1588" w:header="0" w:footer="142" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="245"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24B7703D" w14:textId="77777777" w:rsidR="000E735B" w:rsidRDefault="000E735B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="757EDB72" w14:textId="77777777" w:rsidR="00945686" w:rsidRDefault="00945686" w:rsidP="00E27284">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0398342A" w14:textId="77777777" w:rsidR="000E735B" w:rsidRDefault="000E735B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="391A377D" w14:textId="77777777" w:rsidR="00945686" w:rsidRDefault="00945686" w:rsidP="00E27284">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers">
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers 45 Light">
-[...63 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="585FC931" w14:textId="77777777" w:rsidR="00D11661" w:rsidRDefault="00005AA2">
+  <w:p w14:paraId="2D615502" w14:textId="77777777" w:rsidR="00E27284" w:rsidRPr="00E27284" w:rsidRDefault="00E27284" w:rsidP="00E27284">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...180 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="062C62BF" w14:textId="77777777" w:rsidR="00D11661" w:rsidRDefault="00005AA2">
+  <w:p w14:paraId="4A89398C" w14:textId="77777777" w:rsidR="00945686" w:rsidRPr="00E27284" w:rsidRDefault="00945686" w:rsidP="00E27284">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...180 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="22127A9D" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00005AA2">
+  <w:p w14:paraId="763000D5" w14:textId="77777777" w:rsidR="00945686" w:rsidRPr="00E27284" w:rsidRDefault="00945686" w:rsidP="00E27284">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...186 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F638DB3" w14:textId="77777777" w:rsidR="000E735B" w:rsidRDefault="000E735B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="163AACDB" w14:textId="77777777" w:rsidR="00945686" w:rsidRDefault="00945686" w:rsidP="00E27284">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53C9C2AA" w14:textId="77777777" w:rsidR="000E735B" w:rsidRDefault="000E735B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="574E11D3" w14:textId="77777777" w:rsidR="00945686" w:rsidRDefault="00945686" w:rsidP="00E27284">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="5BD8FB7C" w14:textId="77777777" w:rsidR="00C01B31" w:rsidRPr="00392658" w:rsidRDefault="00005AA2">
+    <w:p w14:paraId="3D169C0E" w14:textId="77777777" w:rsidR="00E27284" w:rsidRPr="00392658" w:rsidRDefault="00E27284" w:rsidP="00E27284">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392658">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00392658">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 36915 XVI, nr. 23</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4F10A78A" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00005AA2" w:rsidP="009071A4">
-[...683 lines deleted...]
-  <w:p w14:paraId="3D13491C" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00F860AE">
+  <w:p w14:paraId="7B43AB7A" w14:textId="77777777" w:rsidR="00E27284" w:rsidRPr="00E27284" w:rsidRDefault="00E27284" w:rsidP="00E27284">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1034 lines deleted...]
-</w:numbering>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6DFE40DF" w14:textId="77777777" w:rsidR="00E27284" w:rsidRPr="00E27284" w:rsidRDefault="00E27284" w:rsidP="00E27284">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="56AB55FC" w14:textId="77777777" w:rsidR="00945686" w:rsidRPr="00E27284" w:rsidRDefault="00945686" w:rsidP="00E27284">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="0004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="90"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="004868E0"/>
-[...311 lines deleted...]
-    <w:rsid w:val="00FC4A2B"/>
+    <w:rsidRoot w:val="00E27284"/>
+    <w:rsid w:val="000C58A8"/>
+    <w:rsid w:val="002C3023"/>
+    <w:rsid w:val="00945686"/>
+    <w:rsid w:val="00DF7A30"/>
+    <w:rsid w:val="00E27284"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2A615FA9"/>
+  <w14:docId w14:val="76F43D5C"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0297A23F-8609-4F2F-8560-D97281D9B502}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...14 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4892,1242 +1420,874 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00261464"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00E27284"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore/>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-[...2 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00E27284"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Kop2"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00E27284"/>
     <w:pPr>
-      <w:numPr>
-[...7 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00E27284"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="260"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00E27284"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00E27284"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00E27284"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00E27284"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00E27284"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bijschrift">
-    <w:name w:val="caption"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E27284"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E27284"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E27284"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E27284"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E27284"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E27284"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E27284"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E27284"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E27284"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00E27284"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...3 lines deleted...]
-    <w:name w:val="table of authorities"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E27284"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...451 lines deleted...]
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E27284"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="46"/>
       </w:numPr>
-      <w:tabs>
-[...4 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
-  </w:style>
-[...118 lines deleted...]
-    <w:name w:val="Note Heading"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E27284"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E27284"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="a"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E27284"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E27284"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E27284"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E27284"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="709"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="page number"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00EB49A6"/>
-[...9 lines deleted...]
-    </w:pPr>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E27284"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E27284"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00E27284"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...29 lines deleted...]
-      <w:i/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E27284"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00494227"/>
+    <w:rsid w:val="00E27284"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...7 lines deleted...]
-      <w:b/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00132B19"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00E27284"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00E27284"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00132B19"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="00E27284"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
-  </w:style>
-[...97 lines deleted...]
-    <w:name w:val="annotation reference"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00A37A79"/>
-[...26 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00E27284"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-    </w:rPr>
-[...22 lines deleted...]
-      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="008559F6"/>
+    <w:rsid w:val="00E27284"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E27284"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -6234,52 +2394,52 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1051</ap:Words>
-  <ap:Characters>5821</ap:Characters>
+  <ap:Words>947</ap:Words>
+  <ap:Characters>5209</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>48</ap:Lines>
-  <ap:Paragraphs>13</ap:Paragraphs>
+  <ap:Lines>43</ap:Lines>
+  <ap:Paragraphs>12</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6859</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6144</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>