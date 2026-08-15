--- v0 (2026-06-26)
+++ v1 (2026-08-15)
@@ -1,3767 +1,1446 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00444D8B" w:rsidP="00AB0C80" w:rsidRDefault="00444D8B" w14:paraId="5C7515BF" w14:textId="77777777">
-[...13 lines deleted...]
-    <w:p w:rsidR="00AB0C80" w:rsidP="00AB0C80" w:rsidRDefault="00AB0C80" w14:paraId="6DB43874" w14:textId="77777777">
+    <w:p w:rsidRPr="00D1208B" w:rsidR="00D1208B" w:rsidP="00D1208B" w:rsidRDefault="00B62915" w14:paraId="59E65593" w14:textId="5EB34FF2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1208B" w:rsidR="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>477</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1208B" w:rsidR="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D1208B" w:rsidR="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Geneesmiddelenbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1208B" w:rsidR="00D1208B" w:rsidP="00D1208B" w:rsidRDefault="00D1208B" w14:paraId="72A03C34" w14:textId="2746C8D6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1208B" w:rsidR="00B62915">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>981</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brief van de minister van Volksgezondheid, Welzijn en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1208B" w:rsidR="00D1208B" w:rsidP="00D1208B" w:rsidRDefault="00D1208B" w14:paraId="71E5B9D6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Huisstijl-Aanhef"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00AB0C80" w:rsidP="00AB0C80" w:rsidRDefault="00000000" w14:paraId="06E09365" w14:textId="13097AAF">
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1208B" w:rsidR="00B62915" w:rsidP="00D1208B" w:rsidRDefault="00D1208B" w14:paraId="3A97C18C" w14:textId="49F0AD6A">
       <w:pPr>
         <w:pStyle w:val="Huisstijl-Aanhef"/>
-      </w:pPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="003065BF">
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 26 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1208B" w:rsidR="00B62915">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D1208B" w:rsidR="00B62915">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Binnen Europa werken we al langere tijd aan de Verordening Kritieke Geneesmiddelen (</w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk232083894" w:id="2"/>
-      <w:r w:rsidRPr="003065BF">
+      <w:bookmarkStart w:name="_Hlk232083894" w:id="0"/>
+      <w:r w:rsidRPr="00D1208B" w:rsidR="00B62915">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">in het Engels: </w:t>
       </w:r>
-      <w:r w:rsidRPr="003065BF">
-        <w:rPr>
+      <w:r w:rsidRPr="00D1208B" w:rsidR="00B62915">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...18 lines deleted...]
-      <w:r w:rsidRPr="003065BF">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Critical Medicines Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1208B" w:rsidR="00B62915">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>, afgekort: CMA</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-[...15 lines deleted...]
-        <w:rPr>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00D1208B" w:rsidR="00B62915">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>). Inmiddels is er een belangrijke stap gezet in de voortgang van de onderhandelingen. Er is namelijk op 12 mei 2026 een voorlopig politiek akkoord bereikt. Het Cypriotische voorzitterschap heeft, na afronding van de laatste technische werkgroepen, op 22 juni de teksten van het voorlopig politiek akkoord gedeeld met de lidstaten, welke voorliggen in het COREPER van 30 juni.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1208B" w:rsidR="00B62915" w:rsidP="00D1208B" w:rsidRDefault="00B62915" w14:paraId="6AE8FA3D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Toelichting op de vertrouwelijkheid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003065BF" w:rsidR="003065BF" w:rsidP="00AB0C80" w:rsidRDefault="00000000" w14:paraId="7A1663D6" w14:textId="77777777">
-[...37 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D1208B" w:rsidR="00B62915" w:rsidP="00D1208B" w:rsidRDefault="00B62915" w14:paraId="06D4E2F6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de Kamer zijn informatieafspraken gemaakt om bij belangrijke stappen in de voortgang van de onderhandelingen de Kamer te informeren. Het voorlopig politiek akkoord over de verordening, overeengekomen tussen de Raad van de Europese Unie (hierna: de Raad), het Europees Parlement en de Europese Commissie (hierna: de Commissie), wordt naar verwachting behandeld tijdens de vergadering van het Comité van Permanente Vertegenwoordigers (COREPER) op 30 juni 2026 met als doel het akkoord te bevestigen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1208B" w:rsidR="00B62915" w:rsidP="00D1208B" w:rsidRDefault="00B62915" w14:paraId="3013A0F4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D1208B" w:rsidR="00B62915" w:rsidP="00D1208B" w:rsidRDefault="00B62915" w14:paraId="7C128335" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De inhoud van het voorlopig politiek akkoord is op dit moment vertrouwelijk. Het kabinet informeert de Kamer daarom, conform de bestaande informatieafspraken, vertrouwelijk over het voorlopig politiek akkoord en geeft een appreciatie van de teksten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1208B" w:rsidR="00B62915" w:rsidP="00D1208B" w:rsidRDefault="00B62915" w14:paraId="6D408EE6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D1208B" w:rsidR="00B62915" w:rsidP="00D1208B" w:rsidRDefault="00B62915" w14:paraId="60B6F721" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Met deze openbare brief zal beknopt de inhoud van de Verordening Kritieke Geneesmiddelen worden toegelicht, hoe deze verordening past binnen het bredere beleid ter bevordering van de beschikbaarheid van geneesmiddelen, en het voornemen om in te stemmen met het voorlopige politiek akkoord. In de vertrouwelijke brief staat een uitgebreid overzicht van de onderhandelingen tot en met het voorlopige politiek akkoord en de behaalde resultaten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1208B" w:rsidR="00B62915" w:rsidP="00D1208B" w:rsidRDefault="00B62915" w14:paraId="371DD6D9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D1208B" w:rsidR="00B62915" w:rsidP="00D1208B" w:rsidRDefault="00B62915" w14:paraId="0EC8133C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Verordening Kritieke Geneesmiddelen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1208B" w:rsidR="00B62915" w:rsidP="00D1208B" w:rsidRDefault="00B62915" w14:paraId="2C969474" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het doel van de Verordening Kritieke Geneesmiddelen is tweeledig: a) het versterken van de leveringszekerheid en beschikbaarheid van kritieke geneesmiddelen binnen de EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en b) het verbeteren van de beschikbaarheid en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">De Verordening Kritieke Geneesmiddelen </w:t>
-[...7 lines deleted...]
-        <w:rPr>
+        <w:t>toegankelijkheid van ‘andere geneesmiddelen van gemeenschappelijk belang’ binnen de EU.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="1"/>
-[...7 lines deleted...]
-        </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="003065BF">
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Om deze doelen te bereiken zijn in de verordening vier handelingskaders voorgesteld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1208B" w:rsidR="00B62915" w:rsidP="00D1208B" w:rsidRDefault="00B62915" w14:paraId="27C9EDB3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D1208B" w:rsidR="00B62915" w:rsidP="00D1208B" w:rsidRDefault="00B62915" w14:paraId="08B0B16A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Allereerst de mogelijkheid voor het opzetten van strategische projecten waarmee de productie van kritieke geneesmiddelen wordt gestimuleerd. Dit zijn industriële projecten die de productiecapaciteit van kritieke geneesmiddelen vergroten, en in ruil daarvoor toegang tot financiële, administratieve en regulatoire ondersteuning krijgen, binnen de bestaande kaders, vanuit de lidstaten en de EU. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1208B" w:rsidR="00B62915" w:rsidP="00D1208B" w:rsidRDefault="00B62915" w14:paraId="7D92EA9F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D1208B" w:rsidR="00B62915" w:rsidP="00D1208B" w:rsidRDefault="00B62915" w14:paraId="083FE208" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten tweede, het opnemen van leveringszekerheidscriteria en een Europees voorkeursprincipe bij de publieke aanbesteding van kritieke geneesmiddelen, waardoor aanbestedende diensten de leveranciers kunnen belonen die extra investeren in de leveringszekerheid van hun product, of de productie in Europa laten plaatsvinden. De kanttekening die hierbij wordt geplaatst is dat het grootste deel van de kritieke geneesmiddelen in Nederland ingekocht wordt door private partijen zoals zorgverzekeraars, en buiten de reikwijdte van de scope liggen. Daarom gaat het kabinet, zoals toegezegd aan de Kamer, in gesprek met deze inkopers over de mogelijkheden om bij de inkoop van geneesmiddelen sterker in te zetten op criteria die leveringszekerheid bevorderen. Het derde handelingskader betreft gezamenlijke inkoop. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1208B" w:rsidR="00B62915" w:rsidP="00D1208B" w:rsidRDefault="00B62915" w14:paraId="15CF0195" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D1208B" w:rsidR="00B62915" w:rsidP="00D1208B" w:rsidRDefault="00B62915" w14:paraId="417C7F34" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten derde, het faciliteren van gezamenlijke inkoop van de lidstaten met hulp van de Europese Commissie, waardoor de gezamenlijke vraag voor een geneesmiddel gebundeld wordt. Dit maakt het aantrekkelijker voor leveranciers om het geneesmiddel op de markt te brengen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1208B" w:rsidR="00B62915" w:rsidP="00D1208B" w:rsidRDefault="00B62915" w14:paraId="6028D211" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D1208B" w:rsidR="00B62915" w:rsidP="00D1208B" w:rsidRDefault="00B62915" w14:paraId="190FD0C3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...29 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tot slot krijgt de Commissie het mandaat voor het verkennen van strategische partnerschappen met derde landen. Door het afsluiten van partnerschappen met producerende landen kan de leveringszekerheid vanuit deze landen vergroot worden. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003065BF" w:rsidR="003065BF" w:rsidP="00AB0C80" w:rsidRDefault="003065BF" w14:paraId="1E8B5AAC" w14:textId="77777777">
-      <w:pPr>
+    <w:p w:rsidRPr="00D1208B" w:rsidR="00B62915" w:rsidP="00D1208B" w:rsidRDefault="00B62915" w14:paraId="0EC8829D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk232085483" w:id="1"/>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidRPr="00D1208B" w:rsidR="00B62915" w:rsidP="00D1208B" w:rsidRDefault="00B62915" w14:paraId="3D47763C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De Verordening Kritieke Geneesmiddelen draagt bij aan de beschikbaarheid van kritieke geneesmiddelen </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E92480" w:rsidP="00AB0C80" w:rsidRDefault="00000000" w14:paraId="358699CB" w14:textId="77777777">
-      <w:r w:rsidRPr="003065BF">
+    <w:p w:rsidRPr="00D1208B" w:rsidR="00B62915" w:rsidP="00D1208B" w:rsidRDefault="00B62915" w14:paraId="798FB449" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">De Verordening Kritieke Geneesmiddelen vormt een belangrijk onderdeel van de internationale inzet van het kabinet om de beschikbaarheid en leveringszekerheid van geneesmiddelen te verbeteren. De verordening biedt een stimulans voor productie dichtbij huis en voor de diversificatie van toeleveringsketens, en draagt daarmee direct bij aan het verminderen van de risicovolle strategische afhankelijkheden voor de toelevering van kritieke, vaak generieke, geneesmiddelen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB0C80" w:rsidP="00AB0C80" w:rsidRDefault="00AB0C80" w14:paraId="217EEE59" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003065BF">
+    <w:p w:rsidRPr="00D1208B" w:rsidR="00B62915" w:rsidP="00D1208B" w:rsidRDefault="00B62915" w14:paraId="19044238" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D1208B" w:rsidR="00B62915" w:rsidP="00D1208B" w:rsidRDefault="00B62915" w14:paraId="536D0ED2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Daarmee sluit de verordening aan op de kabinetsbrede inzet om de open strategische autonomie van Europa te versterken. Daarnaast ondersteunt de verordening gezamenlijke inkoop van geneesmiddelen door lidstaten, en biedt het betere borging van de leveringszekerheid bij de aanbesteding van kritieke geneesmiddelen. Dit draagt bij aan een sterkere en weerbaardere Europese geneesmiddelenvoorziening. Het kabinet verwacht dat de verordening ook bijdraagt aan sterkere toeleveringsketens en betere bescherming tegen tekorten, en daarmee aan een weerbare zorg die ook in tijden van crisis standhoudt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003065BF" w:rsidR="003065BF" w:rsidP="00AB0C80" w:rsidRDefault="003065BF" w14:paraId="7060D952" w14:textId="77777777">
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="00D1208B" w:rsidR="00B62915" w:rsidP="00D1208B" w:rsidRDefault="00B62915" w14:paraId="19DE7C23" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:noProof/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D1208B" w:rsidR="00B62915" w:rsidP="00D1208B" w:rsidRDefault="00B62915" w14:paraId="074D0922" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Resultaten Europese onderhandelingen </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003065BF" w:rsidR="003065BF" w:rsidP="00AB0C80" w:rsidRDefault="00000000" w14:paraId="54DCE606" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D1208B" w:rsidR="00B62915" w:rsidP="00D1208B" w:rsidRDefault="00B62915" w14:paraId="31641C98" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003065BF">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Voorafgaand aan de onderhandelingen van de verordening is de Nederlandse positie ten opzichte van het oorspronkelijke Commissievoorstel bepaald via het fiche Beoordeling Nieuwe Commissievoorstellen (BNC-fiche).</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="003065BF">
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Het BNC fiche dient als uitgangspunt voor de inzet van de onderhandelingen van deze verordening. In december 2025 heeft het kabinet de Kamer geïnformeerd over het Raadsmandaat en de toen de behaalde resultaten voor Nederland.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="003065BF">
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003065BF" w:rsidR="003065BF" w:rsidP="00AB0C80" w:rsidRDefault="003065BF" w14:paraId="3971518B" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D1208B" w:rsidR="00B62915" w:rsidP="00D1208B" w:rsidRDefault="00B62915" w14:paraId="68A9B262" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D1208B" w:rsidR="00B62915" w:rsidP="00D1208B" w:rsidRDefault="00B62915" w14:paraId="512D3829" w14:textId="48D51E5B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003065BF">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de vertrouwelijke brief informeert het kabinet de Kamer over het voorlopig politiek akkoord en de resultaten van de onderhandelingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1208B" w:rsidR="001951D9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk233135709" w:id="2"/>
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ook nu geldt dat veel van de belangrijkste punten voor Nederland in het voorlopig politiek akkoord zijn geborgd. Daarnaast ziet het kabinet geen punten die aanleiding geven om de bevestiging van de teksten in de weg te staan. </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidRPr="003065BF">
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>In de vertrouwelijke</w:t>
       </w:r>
-      <w:r w:rsidRPr="003065BF">
-        <w:rPr>
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> brief</w:t>
       </w:r>
-      <w:r w:rsidRPr="003065BF">
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> staat een uitgebreide terugkoppeling hierover. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003065BF" w:rsidR="003065BF" w:rsidP="00AB0C80" w:rsidRDefault="003065BF" w14:paraId="240CF0AA" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D1208B" w:rsidR="00B62915" w:rsidP="00D1208B" w:rsidRDefault="00B62915" w14:paraId="4ED05F93" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D1208B" w:rsidR="00B62915" w:rsidP="00D1208B" w:rsidRDefault="00B62915" w14:paraId="2AEF6CB6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vervolg</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003065BF" w:rsidR="003065BF" w:rsidP="00AB0C80" w:rsidRDefault="00000000" w14:paraId="0EE08E20" w14:textId="77777777">
-[...13 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D1208B" w:rsidR="00B62915" w:rsidP="00D1208B" w:rsidRDefault="00B62915" w14:paraId="3E2A4195" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk232088671" w:id="3"/>
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aangezien de verordening aansluit bij het beleid van het kabinet en de belangrijkste punten voor Nederland binnen zijn gehaald tijdens de onderhandelingen, is het kabinet voornemens om de teksten tijdens het COREPER van 30 juni te bevestigen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1208B" w:rsidR="00B62915" w:rsidP="00D1208B" w:rsidRDefault="00B62915" w14:paraId="7622C532" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D1208B" w:rsidR="00B62915" w:rsidP="00D1208B" w:rsidRDefault="00B62915" w14:paraId="2EF407BA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Na het COREPER wordt het voorlopige politiek akkoord vertaald in alle officiële talen en ter stemming ingebracht in de plenaire vergadering van het Europees Parlement. Na vaststelling door het Europees Parlement zal de Verordening Kritieke Geneesmiddelen naar verwachting als hamerstuk worden aangenomen in de Raad. Het kabinet zal de Kamer informeren zodra de stukken openbaar beschikbaar zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1208B" w:rsidR="00B62915" w:rsidP="00D1208B" w:rsidRDefault="00B62915" w14:paraId="62D92816" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D1208B" w:rsidR="00B62915" w:rsidP="00D1208B" w:rsidRDefault="00B62915" w14:paraId="3FE3B2B4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Het kabinet heeft er vertrouwen in dat deze verordening zal bijdragen betere beschikbaarheid van geneesmiddelen voor patiënten in Nederland en Europa, aan sterkere en weerbaardere leveringsketens in Europa, en een versterkte strategische autonomie.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...11 lines deleted...]
-        <w:rPr>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w:rsidRPr="00D1208B" w:rsidR="00B62915" w:rsidP="00D1208B" w:rsidRDefault="00B62915" w14:paraId="71BA2D01" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-        </w:rPr>
-[...67 lines deleted...]
-    <w:sectPr w:rsidRPr="006750AA" w:rsidR="00235AED" w:rsidSect="008D59C5">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D1208B" w:rsidR="00B62915" w:rsidP="00D1208B" w:rsidRDefault="00D1208B" w14:paraId="301C9BA7" w14:textId="74F39628">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1208B" w:rsidR="00B62915">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e minister van Volksgezondheid,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1208B" w:rsidR="00B62915">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Welzijn en Sport,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1208B" w:rsidR="00B62915" w:rsidP="00D1208B" w:rsidRDefault="00B62915" w14:paraId="272AFF9C" w14:textId="0562F6E8">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1208B" w:rsidR="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.T.M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hermans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1208B" w:rsidR="004E5D09" w:rsidP="00D1208B" w:rsidRDefault="004E5D09" w14:paraId="379CDB90" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00D1208B" w:rsidR="004E5D09" w:rsidSect="008C04E8">
+      <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
-      <w:headerReference w:type="first" r:id="rId12"/>
-      <w:type w:val="continuous"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2778" w:bottom="1049" w:left="1588" w:header="2750" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51EEE3A7" w14:textId="77777777" w:rsidR="005247F9" w:rsidRDefault="005247F9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="36B53211" w14:textId="77777777" w:rsidR="009856EF" w:rsidRDefault="009856EF" w:rsidP="00B62915">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24F0F76B" w14:textId="77777777" w:rsidR="005247F9" w:rsidRDefault="005247F9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3D76E37A" w14:textId="77777777" w:rsidR="009856EF" w:rsidRDefault="009856EF" w:rsidP="00B62915">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Wingdings">
-[...7 lines deleted...]
-    <w:altName w:val="Times New Roman"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="DejaVu Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="OpenSymbol">
-    <w:altName w:val="Arial Unicode MS"/>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3BB838C9" w14:textId="77777777" w:rsidR="00444D8B" w:rsidRDefault="00000000">
+  <w:p w14:paraId="5DACA68B" w14:textId="77777777" w:rsidR="00B62915" w:rsidRPr="00B62915" w:rsidRDefault="00B62915" w:rsidP="00B62915">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...162 lines deleted...]
-    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="577614AA" w14:textId="77777777" w:rsidR="00B62915" w:rsidRPr="00B62915" w:rsidRDefault="00B62915" w:rsidP="00B62915">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68381B98" w14:textId="77777777" w:rsidR="00B62915" w:rsidRPr="00B62915" w:rsidRDefault="00B62915" w:rsidP="00B62915">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E339F31" w14:textId="77777777" w:rsidR="005247F9" w:rsidRDefault="005247F9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4BD4ED09" w14:textId="77777777" w:rsidR="009856EF" w:rsidRDefault="009856EF" w:rsidP="00B62915">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="167DB44D" w14:textId="77777777" w:rsidR="005247F9" w:rsidRDefault="005247F9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1A9C63BA" w14:textId="77777777" w:rsidR="009856EF" w:rsidRDefault="009856EF" w:rsidP="00B62915">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="7F5D2B0D" w14:textId="77777777" w:rsidR="003065BF" w:rsidRPr="00AB0C80" w:rsidRDefault="00000000" w:rsidP="003065BF">
+    <w:p w14:paraId="413E5B88" w14:textId="77777777" w:rsidR="00B62915" w:rsidRPr="00D1208B" w:rsidRDefault="00B62915" w:rsidP="00B62915">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AB0C80">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1208B">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AB0C80">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dit zijn geneesmiddelen die op de Europese lijst kritieke geneesmiddelen (</w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="003065BF" w:rsidRPr="00AB0C80">
+        <w:r w:rsidRPr="00D1208B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">Union List of Critical </w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="003065BF" w:rsidRPr="00AB0C80">
+        <w:r w:rsidRPr="00D1208B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Medicines</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r w:rsidRPr="00AB0C80">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>) staan. Deze wordt opgesteld door het Europees Geneesmiddelenbureau (EMA). Deze Europese lijst wordt formeel behandeld in de herziening van de Europese geneesmiddelenwetgeving.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="3449875C" w14:textId="77777777" w:rsidR="003065BF" w:rsidRPr="00AB0C80" w:rsidRDefault="00000000" w:rsidP="003065BF">
+    <w:p w14:paraId="104A3844" w14:textId="77777777" w:rsidR="00B62915" w:rsidRPr="00D1208B" w:rsidRDefault="00B62915" w:rsidP="00B62915">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AB0C80">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1208B">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AB0C80">
-[...20 lines deleted...]
-        <w:t>) dat het middel beschikbaar en toegankelijk is voor patiënten.</w:t>
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Andere middelen van gemeenschappelijk belang zijn geneesmiddelen, niet zijnde kritieke geneesmiddelen, waarvoor in drie of meer lidstaten de werking van de markt onvoldoende waarborgt (marktfalen) dat het middel beschikbaar en toegankelijk is voor patiënten.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="03DAB529" w14:textId="77777777" w:rsidR="003065BF" w:rsidRPr="00AB0C80" w:rsidRDefault="00000000" w:rsidP="003065BF">
+    <w:p w14:paraId="0A5D439A" w14:textId="77777777" w:rsidR="00B62915" w:rsidRPr="00D1208B" w:rsidRDefault="00B62915" w:rsidP="00B62915">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AB0C80">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1208B">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AB0C80">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2024/2025. 22112, nr. 4078.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="7864861C" w14:textId="77777777" w:rsidR="003065BF" w:rsidRPr="00AB0C80" w:rsidRDefault="00000000" w:rsidP="003065BF">
+    <w:p w14:paraId="36F71595" w14:textId="77777777" w:rsidR="00B62915" w:rsidRPr="00D1208B" w:rsidRDefault="00B62915" w:rsidP="00B62915">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AB0C80">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1208B">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AB0C80">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/2026. 36 365, nr. 8</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="32FA6958" w14:textId="087E92ED" w:rsidR="001951D9" w:rsidRPr="00D1208B" w:rsidRDefault="001951D9">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00D1208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ter vertrouwelijke inzage gelegd, alleen voor de leden, bij het Centraal Informatiepunt Tweede Kamer</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="24A50EED" w14:textId="4D8A8CAB" w:rsidR="00444D8B" w:rsidRDefault="00AB0C80">
+  <w:p w14:paraId="42742DB9" w14:textId="77777777" w:rsidR="00B62915" w:rsidRPr="00B62915" w:rsidRDefault="00B62915" w:rsidP="00B62915">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...875 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0426412C" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="00000000">
+  <w:p w14:paraId="031CE4E6" w14:textId="77777777" w:rsidR="000256E2" w:rsidRPr="00B62915" w:rsidRDefault="000256E2" w:rsidP="00B62915">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...349 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4C79D1DA" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="00000000">
+  <w:p w14:paraId="6C15432D" w14:textId="77777777" w:rsidR="000256E2" w:rsidRPr="00B62915" w:rsidRDefault="000256E2" w:rsidP="00B62915">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1043 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...118 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...4 lines deleted...]
-  <w:autoHyphenation/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009B2459"/>
-[...156 lines deleted...]
-    <w:rsid w:val="00FE76E7"/>
+    <w:rsidRoot w:val="00B62915"/>
+    <w:rsid w:val="000256E2"/>
+    <w:rsid w:val="00187597"/>
+    <w:rsid w:val="001951D9"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="00514ED3"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00704AA1"/>
+    <w:rsid w:val="008C04E8"/>
+    <w:rsid w:val="009856EF"/>
+    <w:rsid w:val="00B62915"/>
+    <w:rsid w:val="00D1208B"/>
+    <w:rsid w:val="00D71A8F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="02E61B27"/>
+  <w14:docId w14:val="1E6859CA"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{C96B46B7-1ADD-4B43-A416-9A820CD04DE0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:kern w:val="3"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3876,51 +1555,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -4102,1043 +1781,1274 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD5856"/>
-[...5 lines deleted...]
-      <w:sz w:val="18"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B62915"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B62915"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B62915"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B62915"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B62915"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B62915"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B62915"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B62915"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B62915"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B62915"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B62915"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B62915"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
-[...20 lines deleted...]
-    <w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B62915"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-[...3 lines deleted...]
-    <w:name w:val="Index"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B62915"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B62915"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B62915"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B62915"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B62915"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-[...13 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B62915"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00B62915"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B62915"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00B62915"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B62915"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B62915"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B62915"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B62915"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B62915"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00B62915"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B62915"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="40"/>
-[...115 lines deleted...]
-    </w:pPr>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl - Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Huisstijl-Rubricering"/>
-[...1 lines deleted...]
-    <w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B62915"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="283" w:line="180" w:lineRule="exact"/>
-    </w:pPr>
-    <w:rPr>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Toezendgegevens">
     <w:name w:val="Huisstijl - Toezendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00B62915"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Datumenbetreft">
     <w:name w:val="Huisstijl - Datum en betreft"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-    <w:pPr>
+    <w:rsid w:val="00B62915"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="737"/>
       </w:tabs>
-    </w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Aanhef">
     <w:name w:val="Huisstijl - Aanhef"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00B62915"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="100" w:after="240" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Slotzin">
     <w:name w:val="Huisstijl - Slotzin"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Huisstijl-Ondertekening"/>
-[...31 lines deleted...]
-      <w:sz w:val="13"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B62915"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Afzendgegevens">
     <w:name w:val="Huisstijl - Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-    <w:pPr>
+    <w:rsid w:val="00B62915"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-    <w:rPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...9 lines deleted...]
-      <w:b/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-ReferentiegegevenskopW1">
     <w:name w:val="Huisstijl - Referentiegegevens kop W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Huisstijl-Referentiegegevens"/>
-    <w:rsid w:val="00CD5856"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00B62915"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="90" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Referentiegegevens">
     <w:name w:val="Huisstijl - Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00B62915"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-ReferentiegegevenskopW2">
     <w:name w:val="Huisstijl - Referentiegegevens kop W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Huisstijl-Referentiegegevens"/>
-    <w:rsid w:val="00CD5856"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00B62915"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="270" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...37 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummer">
     <w:name w:val="Huisstijl - Paginanummer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00B62915"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...31 lines deleted...]
-      <w:sz w:val="26"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CD5856"/>
-    <w:pPr>
+    <w:rsid w:val="00B62915"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-    </w:pPr>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Mangal"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CD5856"/>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Mangal"/>
+    <w:rsid w:val="00B62915"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
-    </w:rPr>
-[...54 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-AfzendgegevenskopW1">
     <w:name w:val="Huisstijl - Afzendgegevens kop W1"/>
-    <w:basedOn w:val="Huisstijl-Afzendgegevenskop"/>
-[...54 lines deleted...]
-    <w:name w:val="Huisstijl - Minuutgegevens kop"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD5856"/>
-    <w:rPr>
+    <w:rsid w:val="00B62915"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="90" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
-      <w:noProof/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
-[...26 lines deleted...]
-      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003065BF"/>
-[...4 lines deleted...]
-      <w:rFonts w:cs="Mangal"/>
+    <w:rsid w:val="00B62915"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="003065BF"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Mangal"/>
+    <w:rsid w:val="00B62915"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003065BF"/>
-[...1 lines deleted...]
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+    <w:rsid w:val="00B62915"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="BVI fnr,Footnote Reference Superscript,Footnote Reference_LVL6,Footnote Reference_LVL61,Footnote Reference_LVL62,Footnote Reference_LVL63,Footnote Reference_LVL64,Footnote Reference_LVL65,Footnote symbol,Odwołanie przypisu,fr,ftref,o"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="003065BF"/>
+    <w:rsid w:val="00B62915"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B62915"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B62915"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D1208B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/human-regulatory-overview/post-authorisation/medicine-shortages-availability-issues/availability-medicines-during-crises/union-list-critical-medicines" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>5912</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1096</ap:Words>
+  <ap:Characters>6031</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>49</ap:Lines>
-  <ap:Paragraphs>13</ap:Paragraphs>
+  <ap:Lines>50</ap:Lines>
+  <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6973</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7113</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>