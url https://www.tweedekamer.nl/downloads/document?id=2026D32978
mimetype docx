--- v0 (2026-06-26)
+++ v1 (2026-08-15)
@@ -1,2066 +1,622 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="009367B5" w:rsidRDefault="009367B5" w14:paraId="7E980A85" w14:textId="77777777"/>
-[...3 lines deleted...]
-        <w:t>Geachte voorzitter,</w:t>
+    <w:p w:rsidRPr="00AE7FA4" w:rsidR="00AE7FA4" w:rsidP="00AE7FA4" w:rsidRDefault="00CF406B" w14:paraId="263E9798" w14:textId="70866B65">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE7FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE7FA4" w:rsidR="00AE7FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE7FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>800</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE7FA4" w:rsidR="00AE7FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE7FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>XVI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE7FA4" w:rsidR="00AE7FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vaststelling van de begrotingsstaten van het Ministerie van Volksgezondheid, Welzijn en Sport (XVI) voor het jaar 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B16A0A" w:rsidRDefault="00B16A0A" w14:paraId="65B2276D" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00AE7FA4" w:rsidR="00AE7FA4" w:rsidP="00AE7FA4" w:rsidRDefault="00AE7FA4" w14:paraId="0FB0D7AD" w14:textId="6F15988E">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE7FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE7FA4" w:rsidR="00CF406B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>204</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE7FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Volksgezondheid, Welzijn en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE7FA4" w:rsidR="00AE7FA4" w:rsidP="00AE7FA4" w:rsidRDefault="00AE7FA4" w14:paraId="6F3E0C23" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE7FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE7FA4" w:rsidR="00CF406B" w:rsidP="00AE7FA4" w:rsidRDefault="00AE7FA4" w14:paraId="78286426" w14:textId="4743693A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE7FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 26 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE7FA4" w:rsidR="00CF406B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00AE7FA4" w:rsidR="00CF406B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Met deze brief wordt vertrouwelijke informatie aan uw Kamer verstrekt over een aangelegenheid die de aandacht heeft van het kabinet.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F759D0" w:rsidP="00F759D0" w:rsidRDefault="00F759D0" w14:paraId="692D9C7F" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00AE7FA4" w:rsidR="00CF406B" w:rsidP="00AE7FA4" w:rsidRDefault="00CF406B" w14:paraId="4096F047" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AE7FA4" w:rsidR="00CF406B" w:rsidP="00AE7FA4" w:rsidRDefault="00CF406B" w14:paraId="798CB1FA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE7FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De informatie heeft betrekking op contacten tussen het kabinet en een private partij en bevat gegevens waarvan openbaarmaking de belangen van de betrokken partij en de belangen van de Staat kan schaden. Het betreft onder meer commercieel en financieel gevoelige informatie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F759D0" w:rsidP="00F759D0" w:rsidRDefault="00F759D0" w14:paraId="5AF10A66" w14:textId="77777777"/>
-[...9 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00AE7FA4" w:rsidR="00CF406B" w:rsidP="00AE7FA4" w:rsidRDefault="00CF406B" w14:paraId="2594AA06" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="008D7185" w:rsidR="00F759D0" w:rsidP="00F759D0" w:rsidRDefault="00F759D0" w14:paraId="7463C7DC" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:t>De vertrouwelijke informatie is opgenomen in de bijgevoegde brief, die overeenkomstig de binnen uw Kamer geldende procedures vertrouwelijk ter inzage wordt gelegd.</w:t>
+    <w:p w:rsidRPr="00AE7FA4" w:rsidR="00CF406B" w:rsidP="00AE7FA4" w:rsidRDefault="00CF406B" w14:paraId="534B78BA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE7FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Openbaarmaking van deze informatie zou de positie van de betrokken partij kunnen beïnvloeden en kan gevolgen hebben voor lopende gesprekken en afwegingen. Om die reden wordt de informatie uitsluitend vertrouwelijk aan uw Kamer verstrekt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008D7185" w:rsidR="00F759D0" w:rsidP="00F759D0" w:rsidRDefault="00F759D0" w14:paraId="50251369" w14:textId="77777777"/>
-[...12 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00AE7FA4" w:rsidR="00CF406B" w:rsidP="00AE7FA4" w:rsidRDefault="00CF406B" w14:paraId="11635B87" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F759D0" w:rsidP="00F759D0" w:rsidRDefault="00F759D0" w14:paraId="4895037E" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:t>Hoogachtend,</w:t>
+    <w:p w:rsidRPr="00AE7FA4" w:rsidR="00CF406B" w:rsidP="00AE7FA4" w:rsidRDefault="00CF406B" w14:paraId="2BBB095C" w14:textId="2050B419">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE7FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De vertrouwelijke informatie is opgenomen in de bijgevoegde brief, die overeenkomstig de binnen uw Kamer geldende procedures vertrouwelijk ter inzage wordt gelegd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE7FA4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00AE7FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B16A0A" w:rsidRDefault="00B16A0A" w14:paraId="45C4452C" w14:textId="77777777"/>
-[...12 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00AE7FA4" w:rsidR="00CF406B" w:rsidP="00AE7FA4" w:rsidRDefault="00CF406B" w14:paraId="4162D48E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B16A0A" w:rsidRDefault="00C878E8" w14:paraId="20258118" w14:textId="77C4F69C">
-      <w:r>
+    <w:p w:rsidRPr="00AE7FA4" w:rsidR="00CF406B" w:rsidP="00AE7FA4" w:rsidRDefault="00CF406B" w14:paraId="07812607" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE7FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het kabinet verzoekt uw Kamer de vertrouwelijkheid van deze informatie te respecteren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE7FA4" w:rsidR="00CF406B" w:rsidP="00AE7FA4" w:rsidRDefault="00CF406B" w14:paraId="009C973D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AE7FA4" w:rsidR="00CF406B" w:rsidP="00AE7FA4" w:rsidRDefault="00AE7FA4" w14:paraId="0968FA6E" w14:textId="4E2D5801">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE7FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE7FA4" w:rsidR="00CF406B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e minister van Volksgezondheid,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE7FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE7FA4" w:rsidR="00CF406B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Welzijn en Sport</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AE7FA4" w:rsidR="00CF406B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B16A0A" w:rsidRDefault="00B16A0A" w14:paraId="59D63209" w14:textId="77777777"/>
-[...6 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00AE7FA4" w:rsidR="00CF406B" w:rsidP="00AE7FA4" w:rsidRDefault="00CF406B" w14:paraId="13FF8874" w14:textId="3C9627C3">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE7FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="009367B5">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00AE7FA4" w:rsidR="00AE7FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.T.M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE7FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Hermans</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00B16A0A">
-[...2 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId11"/>
+    <w:p w:rsidRPr="00AE7FA4" w:rsidR="004E5D09" w:rsidP="00AE7FA4" w:rsidRDefault="004E5D09" w14:paraId="4D227885" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00AE7FA4" w:rsidR="004E5D09" w:rsidSect="005C5AD1">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C9588F5" w14:textId="77777777" w:rsidR="00F76EF7" w:rsidRDefault="00F76EF7">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4C5A0B45" w14:textId="77777777" w:rsidR="00DA75F3" w:rsidRDefault="00DA75F3" w:rsidP="00CF406B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A189D48" w14:textId="77777777" w:rsidR="00F76EF7" w:rsidRDefault="00F76EF7">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="079311AE" w14:textId="77777777" w:rsidR="00DA75F3" w:rsidRDefault="00DA75F3" w:rsidP="00CF406B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...40 lines deleted...]
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DejaVu Sans">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Cambria"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2EBE8D74" w14:textId="77777777" w:rsidR="00B16A0A" w:rsidRDefault="00B16A0A">
-[...1 lines deleted...]
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+  <w:p w14:paraId="1F742539" w14:textId="77777777" w:rsidR="00CF406B" w:rsidRPr="00CF406B" w:rsidRDefault="00CF406B" w:rsidP="00CF406B">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="27FF930A" w14:textId="77777777" w:rsidR="00397A6E" w:rsidRPr="00CF406B" w:rsidRDefault="00397A6E" w:rsidP="00CF406B">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2EB8ACBF" w14:textId="77777777" w:rsidR="00CF406B" w:rsidRPr="00CF406B" w:rsidRDefault="00CF406B" w:rsidP="00CF406B">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C36E21D" w14:textId="77777777" w:rsidR="00F76EF7" w:rsidRDefault="00F76EF7">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="38B22753" w14:textId="77777777" w:rsidR="00DA75F3" w:rsidRDefault="00DA75F3" w:rsidP="00CF406B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C1E9DDB" w14:textId="77777777" w:rsidR="00F76EF7" w:rsidRDefault="00F76EF7">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5925F776" w14:textId="77777777" w:rsidR="00DA75F3" w:rsidRDefault="00DA75F3" w:rsidP="00CF406B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="5319D908" w14:textId="0B03FBB1" w:rsidR="00CF406B" w:rsidRPr="00AE7FA4" w:rsidRDefault="00CF406B">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE7FA4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00AE7FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ter vertrouwelijke inzage gelegd, alleen voor de leden, bij het Centraal Informatiepunt Tweede Kamer</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4D97646C" w14:textId="77777777" w:rsidR="00B16A0A" w:rsidRDefault="00C878E8">
-[...424 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="400E2C93" w14:textId="77777777" w:rsidR="00CF406B" w:rsidRPr="00CF406B" w:rsidRDefault="00CF406B" w:rsidP="00CF406B">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0283C274" w14:textId="74943FC6" w:rsidR="00B16A0A" w:rsidRDefault="00C878E8">
-[...1025 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="386B74B7" w14:textId="77777777" w:rsidR="00397A6E" w:rsidRPr="00CF406B" w:rsidRDefault="00397A6E" w:rsidP="00CF406B">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4FCBEC88" w14:textId="77777777" w:rsidR="00397A6E" w:rsidRPr="00CF406B" w:rsidRDefault="00397A6E" w:rsidP="00CF406B">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="A690EC95"/>
-[...291 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="608B0A25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6EC8927C"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -2105,321 +661,149 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...100 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="1073626908">
+  <w:num w:numId="1" w16cid:durableId="2025476923">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...2 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="002366F5"/>
-[...75 lines deleted...]
-    <w:rsid w:val="00FD0AFA"/>
+    <w:rsidRoot w:val="00CF406B"/>
+    <w:rsid w:val="00187597"/>
+    <w:rsid w:val="00397A6E"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="005C5AD1"/>
+    <w:rsid w:val="00AE7FA4"/>
+    <w:rsid w:val="00CF406B"/>
+    <w:rsid w:val="00DA75F3"/>
+    <w:rsid w:val="00E64E55"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2D1EDD76"/>
+  <w14:docId w14:val="5B2C7BC2"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{199A231B-DEA6-4527-BE1D-B13717FC5412}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2428,77 +812,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2523,75 +907,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -2626,55 +1010,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -2746,860 +1130,794 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00CF406B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="00CF406B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:ind w:left="-1120"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF406B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF406B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF406B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF406B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF406B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF406B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF406B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Artikel streepje"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00CF406B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CF406B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CF406B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CF406B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CF406B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CF406B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CF406B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CF406B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CF406B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...146 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00CF406B"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00CF406B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...10 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="00CF406B"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00CF406B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF406B"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00CF406B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF406B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF406B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF406B"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00CF406B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF406B"/>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+    <w:rsid w:val="00CF406B"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+    <w:rsid w:val="00CF406B"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...26 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
     <w:name w:val="Rubricering"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00CF406B"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:caps/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...146 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00CF406B"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00CF406B"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Referentiegegevens">
+    <w:name w:val="Huisstijl - Referentiegegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00CF406B"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002366F5"/>
+    <w:rsid w:val="00CF406B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002366F5"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00CF406B"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002366F5"/>
+    <w:rsid w:val="00CF406B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002366F5"/>
-[...52 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00CF406B"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002366F5"/>
-[...8 lines deleted...]
-      <w:kern w:val="2"/>
+    <w:rsid w:val="00CF406B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="002366F5"/>
-[...4 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+    <w:rsid w:val="00CF406B"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002366F5"/>
+    <w:rsid w:val="00CF406B"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Referentiegegevens">
-[...96 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AE7FA4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3876,52 +2194,60 @@
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>1</ap:Pages>
-  <ap:Words>155</ap:Words>
-  <ap:Characters>855</ap:Characters>
+  <ap:Words>192</ap:Words>
+  <ap:Characters>1057</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>7</ap:Lines>
+  <ap:Lines>8</ap:Lines>
   <ap:Paragraphs>2</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>1008</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>1247</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>