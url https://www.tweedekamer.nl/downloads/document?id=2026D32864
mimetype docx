--- v0 (2026-06-25)
+++ v1 (2026-08-10)
@@ -1,3971 +1,1701 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...527 lines deleted...]
-      <w:r w:rsidRPr="001869E5">
+    <w:p w:rsidR="009B1431" w:rsidP="009B1431" w:rsidRDefault="009B1431" w14:paraId="14210BEB" w14:textId="3EBEDB06">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t>AH 2368</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009B1431" w:rsidP="009B1431" w:rsidRDefault="009B1431" w14:paraId="076C0324" w14:textId="1F132610">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
         <w:t>2026Z12607</w:t>
       </w:r>
-      <w:r w:rsidRPr="001869E5" w:rsidR="00E82C38">
-[...82 lines deleted...]
-    <w:p w:rsidRPr="001869E5" w:rsidR="00820DDA" w:rsidP="00820DDA" w:rsidRDefault="00820DDA" w14:paraId="006DB256" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidR="009B1431" w:rsidP="009B1431" w:rsidRDefault="009B1431" w14:paraId="12F03612" w14:textId="3ABC6B77">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidRPr="001869E5" w:rsidR="001869E5" w:rsidP="001869E5" w:rsidRDefault="001869E5" w14:paraId="43EA30D3" w14:textId="77777777">
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van minister Letschert (Onderwijs, Cultuur en Wetenschap) (ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  25 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001869E5" w:rsidR="009B1431" w:rsidP="009B1431" w:rsidRDefault="009B1431" w14:paraId="273364B7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001869E5" w:rsidR="009B1431" w:rsidP="009B1431" w:rsidRDefault="009B1431" w14:paraId="52D2E5CD" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...11 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bent u op de hoogte van het bericht dat salarissen van omroepbestuurders sterker zijn gestegen dan die van het overige personeel terwijl tegelijkertijd sprake is van bezuinigingen en ontslagen? 1)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001869E5" w:rsidR="001869E5" w:rsidP="001869E5" w:rsidRDefault="001869E5" w14:paraId="0A5FD5D6" w14:textId="77777777">
-[...13 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="001869E5" w:rsidR="009B1431" w:rsidP="009B1431" w:rsidRDefault="009B1431" w14:paraId="7FC6C27C" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Ja.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001869E5" w:rsidR="001869E5" w:rsidP="001869E5" w:rsidRDefault="001869E5" w14:paraId="199B3BA6" w14:textId="77777777">
+    <w:p w:rsidRPr="001869E5" w:rsidR="009B1431" w:rsidP="009B1431" w:rsidRDefault="009B1431" w14:paraId="07200729" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...11 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Deelt u de opvatting dat een dergelijke loonontwikkeling waarbij bestuurders relatief sterker vooruitgaan dan medewerkers een onwenselijk signaal afgeeft in een sector die grotendeels met belastinggeld wordt gefinancierd? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001869E5" w:rsidP="001869E5" w:rsidRDefault="00612E5C" w14:paraId="734C1F07" w14:textId="5EE134BB">
-[...29 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidR="009B1431" w:rsidP="009B1431" w:rsidRDefault="009B1431" w14:paraId="72BF69F6" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Voor de bezoldiging van bestuurders gelden heldere regels. De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B0455C">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>bezoldiging</w:t>
       </w:r>
-      <w:r w:rsidRPr="001869E5" w:rsidR="00B0455C">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van bestuurders</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en toezichthouders</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001869E5" w:rsidR="001869E5">
-[...19 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in de publieke sector zijn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>gemaximeerd door de Wet Normering Topinkomens (WNT).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001869E5">
-[...35 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="004C07CB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>De maximale bezoldiging van de WNT wordt ieder jaar geïndexeerd met het percentage van de ontwikkeling van de contractuele loonkosten voor de overheid.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001869E5" w:rsidR="00612E5C" w:rsidP="001869E5" w:rsidRDefault="00612E5C" w14:paraId="0C7D8196" w14:textId="4E70660A">
-[...13 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="001869E5" w:rsidR="009B1431" w:rsidP="009B1431" w:rsidRDefault="009B1431" w14:paraId="3450F9CE" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Dit voorkomt dat de bezoldiging te hoog wordt of te sterk stijgt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001869E5" w:rsidR="001869E5" w:rsidP="001869E5" w:rsidRDefault="001869E5" w14:paraId="4A4F3392" w14:textId="77777777">
+    <w:p w:rsidRPr="001869E5" w:rsidR="009B1431" w:rsidP="009B1431" w:rsidRDefault="009B1431" w14:paraId="218C1BFE" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...11 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Hoe verhoudt deze ontwikkeling zich tot het uitgangspunt dat publieke middelen sober, doelmatig en maatschappelijk verantwoord moeten worden besteed?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001869E5" w:rsidR="001869E5" w:rsidP="001869E5" w:rsidRDefault="001869E5" w14:paraId="5B7A54C2" w14:textId="697E936D">
-[...13 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="001869E5" w:rsidR="009B1431" w:rsidP="009B1431" w:rsidRDefault="009B1431" w14:paraId="171AB60B" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>De loonontwikkeling van de bestuurders</w:t>
       </w:r>
-      <w:r w:rsidR="00E53003">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> en toezichthouders als topfunctionaris</w:t>
       </w:r>
       <w:r w:rsidRPr="001869E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> is gemaximeerd door de WNT. Die maximering is juist gebaseerd op het uitgangspunt van een sobere, doelmatige en maatschappelijk verantwoorde besteding van publieke middelen.</w:t>
       </w:r>
-      <w:r w:rsidR="00E53003">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ik ben </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E53003" w:rsidR="00E53003">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00E53003">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">van mening dat organisaties die een publieke taak hebben en die bekostigd worden met publiek geld, hun bestuurders </w:t>
       </w:r>
-      <w:r w:rsidR="00E53003">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">en toezichthouders </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E53003" w:rsidR="00E53003">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00E53003">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ordentelijk behoren te betalen. Ordentelijk betekent: evenwichtig, maatschappelijk verantwoord en niet exorbitant.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001869E5" w:rsidR="001869E5" w:rsidP="001869E5" w:rsidRDefault="001869E5" w14:paraId="7F1285D1" w14:textId="77777777">
+    <w:p w:rsidRPr="001869E5" w:rsidR="009B1431" w:rsidP="009B1431" w:rsidRDefault="009B1431" w14:paraId="76C68482" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...11 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Klopt het dat bestuurdersbeloningen veelal meestijgen met het maximum van de Wet normering topinkomens (WNT)? Acht u het wenselijk dat dit maximum in de praktijk als richtpunt fungeert in een sector die grotendeels met belastinggeld wordt gefinancierd?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001869E5" w:rsidR="001869E5" w:rsidP="001869E5" w:rsidRDefault="001869E5" w14:paraId="04A49FFC" w14:textId="6F8C9CF5">
-[...13 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="001869E5" w:rsidR="009B1431" w:rsidP="009B1431" w:rsidRDefault="009B1431" w14:paraId="38D65820" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">De WNT kent bewust alleen maxima, daarbinnen is het aan de bestuurder </w:t>
       </w:r>
-      <w:r w:rsidR="00E53003">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">als topfunctionaris </w:t>
       </w:r>
       <w:r w:rsidRPr="001869E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">en de </w:t>
       </w:r>
-      <w:r w:rsidR="00753643">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">instelling als </w:t>
       </w:r>
       <w:r w:rsidRPr="001869E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">werkgever om tot afspraken over de </w:t>
       </w:r>
-      <w:r w:rsidR="00B0455C">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>bezoldiging</w:t>
       </w:r>
-      <w:r w:rsidRPr="001869E5" w:rsidR="00B0455C">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E53003">
-[...27 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en de overige arbeidsvoorwaarden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">te komen. </w:t>
       </w:r>
-      <w:r w:rsidR="00753643">
-[...11 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als partijen een bezoldiging op het maximum afspreken, is dat dus niet verboden door de WNT. Het is dan aan partijen zelf om ervoor te zorgen dat de bezoldiging niet boven dat maximum uitkomt, zo zal bijvoorbeeld bij verhoging van één component van de bezoldiging een of meer andere componenten dienovereenkomstig </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">moeten worden verlaagd. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Overigens geldt voor de bestuurders in de publieke mediasector dat er aparte, verlaagde, maxima zijn afgesproken</w:t>
       </w:r>
-      <w:r w:rsidR="00B0455C">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> die afhankelijk zijn van de bestuurlijke complexiteit van de instelling</w:t>
       </w:r>
       <w:r w:rsidRPr="001869E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001869E5" w:rsidR="001869E5" w:rsidP="001869E5" w:rsidRDefault="001869E5" w14:paraId="3A9A402B" w14:textId="77777777">
+    <w:p w:rsidRPr="001869E5" w:rsidR="009B1431" w:rsidP="009B1431" w:rsidRDefault="009B1431" w14:paraId="11FFA8DB" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...13 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>Kunt u een overzicht geven van de verhouding tussen uitgaven aan bestuur, toezicht en management enerzijds en het programmabudget anderzijds over de afgelopen vijf jaar?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001869E5" w:rsidP="001869E5" w:rsidRDefault="001869E5" w14:paraId="4A9C7F3F" w14:textId="6DF3BEA2">
-[...104 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidR="009B1431" w:rsidP="009B1431" w:rsidRDefault="009B1431" w14:paraId="17FD9C3F" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>De financiële verantwoording van de omroepen is niet ingericht op de termen bestuur, toezicht en management. Wel wordt bij de omroepen een onderscheid gemaakt tussen organisatiekosten en kosten voor media-aanbod. Bij de NPO-organisatie wordt een onderscheid gemaakt tussen bestuur en beheer, ondersteuning aan de ene kant en gemeenschappelijke activiteiten (o.a. kosten voor rechten en distributie) aan de andere kant. Op basis van dit onderscheid is het aandeel organisatiekosten in de totale kosten van het bestel circa 14%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001869E5" w:rsidR="009B1431" w:rsidP="009B1431" w:rsidRDefault="009B1431" w14:paraId="775FE9AF" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>In de Mediabegrotingsbrief 2027 zal ik een meerjarenoverzicht van de afgelopen jaren opnemen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001869E5" w:rsidR="001869E5" w:rsidP="001869E5" w:rsidRDefault="001869E5" w14:paraId="70CA749E" w14:textId="77777777">
+    <w:p w:rsidRPr="001869E5" w:rsidR="009B1431" w:rsidP="009B1431" w:rsidRDefault="009B1431" w14:paraId="3594E5BF" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...11 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>In hoeverre acht u het verdedigbaar dat bij bezuinigingen primair wordt gesneden in programmering en redactionele capaciteit terwijl bestuurlijke lagen relatief worden ontzien?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001869E5" w:rsidR="00875E1C" w:rsidP="00875E1C" w:rsidRDefault="001869E5" w14:paraId="4608EA2A" w14:textId="0E42BAAA">
-[...13 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="001869E5" w:rsidR="009B1431" w:rsidP="009B1431" w:rsidRDefault="009B1431" w14:paraId="2C3E9DF0" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">De landelijke publiek omroep is onafhankelijk. Het is dan ook primair aan de NPO en de omroepen om te bepalen hoe de bezuinigingen worden ingevuld. Het uitgangspunt daarbij is wel om de programmering zoveel als mogelijk te ontzien. Om die reden wordt er </w:t>
       </w:r>
-      <w:r w:rsidR="00875E1C">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">bij de invulling van de bezuinigingen ook </w:t>
       </w:r>
       <w:r w:rsidRPr="001869E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>bespaard op de organisatiekosten van de NPO en de omroepen</w:t>
       </w:r>
-      <w:r w:rsidR="00E6018B">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001869E5" w:rsidR="001869E5" w:rsidP="001869E5" w:rsidRDefault="001869E5" w14:paraId="78DB1400" w14:textId="77777777">
+    <w:p w:rsidRPr="001869E5" w:rsidR="009B1431" w:rsidP="009B1431" w:rsidRDefault="009B1431" w14:paraId="793DD9F3" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...11 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Deelt u de opvatting dat een publieke omroep bij bezuinigingen bij zichzelf dient te beginnen en dat dit impliceert dat ook de top van de organisatie naar rato bijdraagt aan besparingen? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001869E5" w:rsidR="001869E5" w:rsidP="001869E5" w:rsidRDefault="001869E5" w14:paraId="079B42A2" w14:textId="562DEF0A">
-[...13 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="001869E5" w:rsidR="009B1431" w:rsidP="009B1431" w:rsidRDefault="009B1431" w14:paraId="54DF3058" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Zie het antwoord op vraag 6.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001869E5" w:rsidR="001869E5" w:rsidP="001869E5" w:rsidRDefault="001869E5" w14:paraId="6A57F36D" w14:textId="77777777">
+    <w:p w:rsidRPr="001869E5" w:rsidR="009B1431" w:rsidP="009B1431" w:rsidRDefault="009B1431" w14:paraId="114E7D8F" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...11 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>In hoeverre verwacht u dat de hervormingen binnen de publieke omroep leiden tot lagere overhead en een beperking van bestuurlijke kosten?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001869E5" w:rsidR="001869E5" w:rsidP="001869E5" w:rsidRDefault="001869E5" w14:paraId="4B228DBD" w14:textId="1E1B0010">
-[...13 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="001869E5" w:rsidR="009B1431" w:rsidP="009B1431" w:rsidRDefault="009B1431" w14:paraId="0B338569" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>De voorgenomen hervorming gaa</w:t>
       </w:r>
-      <w:r w:rsidR="00875E1C">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="001869E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> leiden tot minder organisaties en minder bestuurlijke </w:t>
       </w:r>
-      <w:r w:rsidR="008B54E9">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>afstemming</w:t>
       </w:r>
       <w:r w:rsidRPr="001869E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. Dat leidt ook tot een lagere totale overhead en minder bestuurlijke kosten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001869E5" w:rsidR="001869E5" w:rsidP="001869E5" w:rsidRDefault="001869E5" w14:paraId="07A47025" w14:textId="77777777">
+    <w:p w:rsidRPr="001869E5" w:rsidR="009B1431" w:rsidP="009B1431" w:rsidRDefault="009B1431" w14:paraId="5291B1EF" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...11 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Waarom is er voor gekozen om pas in het vierde kwartaal van 2026 een voorstel te doen voor een benchmark voor overheadkosten? Waarom is er niet gekozen voor versnelling, gelet op de actuele maatschappelijke en politieke discussie over bezuinigingen en bestedingen binnen de publieke omroep? 2)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00875E1C" w:rsidP="001869E5" w:rsidRDefault="001869E5" w14:paraId="27AC8EE1" w14:textId="25EF5C42">
-[...21 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidR="009B1431" w:rsidP="009B1431" w:rsidRDefault="009B1431" w14:paraId="3A63FEC8" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De keuze voor het vierde kwartaal is gebaseerd op benodigde tijd voor afstemming, in een periode waarin er al veel tijd en aandacht nodig is om de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>voorgenomen hervorming</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> en bezuinigingen</w:t>
       </w:r>
       <w:r w:rsidRPr="001869E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> goed vorm te geven en uit te werken. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001869E5" w:rsidR="001869E5" w:rsidP="001869E5" w:rsidRDefault="00875E1C" w14:paraId="4A6EDECF" w14:textId="11A51B23">
-[...13 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="001869E5" w:rsidR="009B1431" w:rsidP="009B1431" w:rsidRDefault="009B1431" w14:paraId="29321A25" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Ook zonder benchmark bestaan er al afspraken en regelingen voor de hoogte en transparantie van de verschillende kosten. O</w:t>
       </w:r>
-      <w:r w:rsidRPr="001869E5" w:rsidR="001869E5">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>mroepen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> rapporteren</w:t>
       </w:r>
-      <w:r w:rsidRPr="001869E5" w:rsidR="001869E5">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> op basis van het handboek financiële verantwoording</w:t>
       </w:r>
-      <w:r w:rsidR="002C560E">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="001869E5" w:rsidR="001869E5">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">al jaarlijks </w:t>
       </w:r>
-      <w:r w:rsidRPr="001869E5" w:rsidR="001869E5">
-[...20 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>over de hoogte van de organisatiekosten</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. D</w:t>
       </w:r>
-      <w:r w:rsidRPr="001869E5" w:rsidR="001869E5">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">vergoeding voor organisatiekosten die omroepen ontvangen is genormeerd in de </w:t>
       </w:r>
-      <w:r w:rsidRPr="001869E5" w:rsidR="001869E5">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">bindende regeling </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">vergoeding </w:t>
       </w:r>
-      <w:r w:rsidRPr="001869E5" w:rsidR="001869E5">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>organisatiekosten</w:t>
       </w:r>
-      <w:r w:rsidR="002C560E">
-[...19 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de NPO,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> waarmee de vergoeding voor organisatiekosten wordt bepaald</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, gerelateerd aan de hoogte van het programmabudget</w:t>
       </w:r>
-      <w:r w:rsidRPr="001869E5" w:rsidR="001869E5">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. De NPO rapporteert </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">jaarlijks </w:t>
       </w:r>
-      <w:r w:rsidRPr="001869E5" w:rsidR="001869E5">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">over de kosten van de eigen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>NPO-</w:t>
       </w:r>
-      <w:r w:rsidRPr="001869E5" w:rsidR="001869E5">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">organisatie en maakt daarbij een onderscheid tussen kosten voor gemeenschappelijke activiteiten voor het gehele bestel </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(o.a. rechten en distributiekosten) </w:t>
       </w:r>
-      <w:r w:rsidRPr="001869E5" w:rsidR="001869E5">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>en kosten voor bestuur en beheer en ondersteuning.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001869E5" w:rsidR="001869E5" w:rsidP="001869E5" w:rsidRDefault="001869E5" w14:paraId="1A667ADA" w14:textId="77777777">
+    <w:p w:rsidRPr="001869E5" w:rsidR="009B1431" w:rsidP="009B1431" w:rsidRDefault="009B1431" w14:paraId="0221CEF8" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...11 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Kunt u uiteenzetten welke concrete definities en afbakeningen u hanteert voor ‘overhead’ zodat inzichtelijk wordt welke kosten wel en niet onder deze toekomstige norm vallen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001869E5" w:rsidR="001869E5" w:rsidP="001869E5" w:rsidRDefault="001869E5" w14:paraId="6883B3E4" w14:textId="6B805EEF">
-[...13 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="001869E5" w:rsidR="009B1431" w:rsidP="009B1431" w:rsidRDefault="009B1431" w14:paraId="660DA52E" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Ik informeer u in</w:t>
       </w:r>
-      <w:r w:rsidR="004C07CB">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001869E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">de Mediabegrotingsbrief 2027 over de precieze definities en afbakening van de term overhead en over de manier waarop ik een benchmark wil vormgeven en toepassen. Het uitgangspunt is om daarbij zoveel als mogelijk aan te sluiten bij de </w:t>
       </w:r>
-      <w:r w:rsidR="00875E1C">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">al </w:t>
       </w:r>
       <w:r w:rsidRPr="001869E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>bestaande definities uit het handboek financiële verantwoording en het onderscheid dat daarin voor de financiële verantwoording voor omroepen al wordt gemaakt tussen kosten voor media-aanbod en organisatiekosten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001869E5" w:rsidR="001869E5" w:rsidP="001869E5" w:rsidRDefault="001869E5" w14:paraId="1F992299" w14:textId="77777777">
+    <w:p w:rsidRPr="001869E5" w:rsidR="009B1431" w:rsidP="009B1431" w:rsidRDefault="009B1431" w14:paraId="3486D28B" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...11 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Hoe wordt gewaarborgd dat de voorgenomen benchmark daadwerkelijk vergelijkbaarheid en transparantie oplevert tussen omroepen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001869E5" w:rsidR="001869E5" w:rsidP="001869E5" w:rsidRDefault="001869E5" w14:paraId="50D10938" w14:textId="77777777">
-[...13 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="001869E5" w:rsidR="009B1431" w:rsidP="009B1431" w:rsidRDefault="009B1431" w14:paraId="33480081" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Ik informeer u in de Mediabegrotingsbrief 2027 over de precieze definities en afbakening van de term overhead en over de manier waarop ik de benchmark wil vormgeven en toepassen. Het borgen van vergelijkbaarheid en transparantie is daar onderdeel van. Dat kan op verschillende manieren, bijvoorbeeld door vastlegging van definities en van rapportageafspraken.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001869E5" w:rsidR="001869E5" w:rsidP="001869E5" w:rsidRDefault="001869E5" w14:paraId="7E5B87AD" w14:textId="77777777">
+    <w:p w:rsidRPr="001869E5" w:rsidR="009B1431" w:rsidP="009B1431" w:rsidRDefault="009B1431" w14:paraId="6C481ED1" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...11 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Waarom wilt u, gezien de aanzienlijke hoeveelheid publieke middelen, geen koppeling maken tussen bezuinigingen op het mediabudget en besparingen op bestuur en toezicht vanwege de onafhankelijkheid van de publieke omroep? Hoe voorkomt u in dat licht dat bezuinigingen in de praktijk onevenredig neerslaan bij programma’s en makers?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001869E5" w:rsidR="001869E5" w:rsidP="001869E5" w:rsidRDefault="001869E5" w14:paraId="1870EBFD" w14:textId="77777777">
-[...18 lines deleted...]
-    <w:p w:rsidRPr="001869E5" w:rsidR="001869E5" w:rsidP="001869E5" w:rsidRDefault="001869E5" w14:paraId="3F1A115E" w14:textId="77777777">
+    <w:p w:rsidRPr="001869E5" w:rsidR="009B1431" w:rsidP="009B1431" w:rsidRDefault="009B1431" w14:paraId="25D31C7B" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een directe koppeling vanuit de overheid tussen de hoogte van het totale mediabudget en de hoogte van uitgaven aan een specifieke kostencategorie is onwenselijk. Dat geldt voor alle uitgaven, ook de uitgaven aan bestuur en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>toezicht. De publieke omroep moet daarin onafhankelijk keuzes kunnen maken, binnen de kaders en randvoorwaarden die de wet- en regelgeving, waaronder de WNT, daaraan stellen. Zoals ook gesteld bij het antwoord op vraag 6 wordt bij de invulling van de huidige bezuinigingen ook bespaard op organisatiekosten bij de NPO en de omroepen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001869E5" w:rsidR="009B1431" w:rsidP="009B1431" w:rsidRDefault="009B1431" w14:paraId="2EF86B88" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...11 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Welke andere instrumenten of prikkels ziet u om te bevorderen dat ook binnen bestuur, toezicht en management kritisch wordt gekeken naar kostenreductie?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001869E5" w:rsidR="001869E5" w:rsidP="001869E5" w:rsidRDefault="001869E5" w14:paraId="6A719EFD" w14:textId="4BEB7936">
-[...27 lines deleted...]
-    <w:p w:rsidRPr="001869E5" w:rsidR="001869E5" w:rsidP="001869E5" w:rsidRDefault="001869E5" w14:paraId="23ED3A4F" w14:textId="77777777">
+    <w:p w:rsidRPr="001869E5" w:rsidR="009B1431" w:rsidP="009B1431" w:rsidRDefault="009B1431" w14:paraId="0B4219E0" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>De kaders en randvoorwaarden uit wet- en regelgeving vormen tezamen het instrumentarium en de prikkel om te bevorderen dat kritisch wordt gekeken naar kostenreductie. Daarbij gaat het onder andere om de WNT, om de wettelijke opdracht om middelen doelmatig te besteden en om de organisatie sober, doelmatig en evenwichtig in te richten en om de bindende regeling vergoeding organisatiekosten van de NPO. Ook een transparante verantwoording en gebruik van een benchmark kan hieraan bijdragen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001869E5" w:rsidR="009B1431" w:rsidP="009B1431" w:rsidRDefault="009B1431" w14:paraId="01E75536" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...11 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>In hoeverre acht u het voldoende dat bestuurdersbeloningen enkel worden begrensd via de WNT, gegeven het feit dat binnen dat kader alsnog sprake kan zijn van aanzienlijke salarisstijgingen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001869E5" w:rsidR="001869E5" w:rsidP="001869E5" w:rsidRDefault="001869E5" w14:paraId="5EE2BFD7" w14:textId="5D4B8762">
-[...13 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="001869E5" w:rsidR="009B1431" w:rsidP="009B1431" w:rsidRDefault="009B1431" w14:paraId="22BC99E3" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Ik acht </w:t>
       </w:r>
-      <w:r w:rsidR="00B0455C">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>het</w:t>
       </w:r>
       <w:r w:rsidRPr="001869E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> voldoende</w:t>
       </w:r>
-      <w:r w:rsidR="00B0455C">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> dat de WNT alleen de maximale bezoldiging begrenst</w:t>
       </w:r>
       <w:r w:rsidRPr="001869E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. Binnen die normen is het aan bestuurders </w:t>
       </w:r>
-      <w:r w:rsidR="00753643">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">en toezichthouders als topfunctionaris </w:t>
       </w:r>
       <w:r w:rsidRPr="001869E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">en de </w:t>
       </w:r>
-      <w:r w:rsidR="00753643">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">instelling als </w:t>
       </w:r>
       <w:r w:rsidRPr="001869E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>werkgever om te komen tot afspraken over passende beloningen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001869E5" w:rsidR="001869E5" w:rsidP="001869E5" w:rsidRDefault="001869E5" w14:paraId="3BE67E76" w14:textId="77777777">
+    <w:p w:rsidRPr="001869E5" w:rsidR="009B1431" w:rsidP="009B1431" w:rsidRDefault="009B1431" w14:paraId="386865D2" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...11 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Tot hoe ver reikt de onafhankelijkheid van de NPO wanneer het gaat over de invulling van bezuinigingen? Waar zit de grens voor u om te besluiten in te grijpen bij disproportionele salarissen/beloningen van individuele medewerkers, bestuurders of toezichthouders?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001869E5" w:rsidR="001869E5" w:rsidP="001869E5" w:rsidRDefault="001869E5" w14:paraId="148E492A" w14:textId="305E2D26">
-[...13 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="001869E5" w:rsidR="009B1431" w:rsidP="009B1431" w:rsidRDefault="009B1431" w14:paraId="1816F74B" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>De onafhankelijkheid van de NPO en de omroepen is een groot goed, die wat mij betreft ver reikt. Dat geldt ook voor de invulling van de bezuinigingen, zolang dat gebeurt binnen de kaders en randvoorwaarden van de wet- en regelgeving, waaronder de WNT.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001869E5" w:rsidR="001869E5" w:rsidP="001869E5" w:rsidRDefault="001869E5" w14:paraId="319990FF" w14:textId="77777777">
+    <w:p w:rsidRPr="001869E5" w:rsidR="009B1431" w:rsidP="009B1431" w:rsidRDefault="009B1431" w14:paraId="4419AF18" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...11 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Deelt u de opvatting dat het ontbreken van een koppeling tussen bezuinigingen en de bijdrage van de bestuurlijke top het risico vergroot dat het draagvlak voor de publieke omroep onder druk komt te staan?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001869E5" w:rsidR="001869E5" w:rsidP="001869E5" w:rsidRDefault="001869E5" w14:paraId="6B5C5E13" w14:textId="77777777">
-[...13 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="001869E5" w:rsidR="009B1431" w:rsidP="009B1431" w:rsidRDefault="009B1431" w14:paraId="285F0410" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Die opvatting deel ik niet. Ik vind het voor het draagvlak wel belangrijk dat de NPO en de omroepen transparant rapporteren over de manier waarop de beschikbare middelen worden ingezet en welke keuzes daarbij worden gemaakt. Het gebruik van een benchmark voor overhead kan daaraan bijdragen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001869E5" w:rsidR="001869E5" w:rsidP="001869E5" w:rsidRDefault="001869E5" w14:paraId="5191FE21" w14:textId="77777777">
+    <w:p w:rsidRPr="001869E5" w:rsidR="009B1431" w:rsidP="009B1431" w:rsidRDefault="009B1431" w14:paraId="602B9335" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...12 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Hoe verhoudt uw standpunt dat de overheid geen partij is bij individuele beloningsafspraken zich tot de systeemverantwoordelijkheid voor doelmatige besteding van publieke middelen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001869E5" w:rsidR="001869E5" w:rsidP="001869E5" w:rsidRDefault="001869E5" w14:paraId="68CF224F" w14:textId="48DF2888">
-[...13 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="001869E5" w:rsidR="009B1431" w:rsidP="009B1431" w:rsidRDefault="009B1431" w14:paraId="02BB3758" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">De systeemverantwoordelijkheid van de overheid voor doelmatige besteding van publieke middelen wordt onder andere ingevuld door de maximering van </w:t>
       </w:r>
-      <w:r w:rsidR="00B0455C">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>bezoldigingen</w:t>
       </w:r>
-      <w:r w:rsidRPr="001869E5" w:rsidR="00B0455C">
-[...19 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>topfunctionarissen</w:t>
       </w:r>
-      <w:r w:rsidRPr="001869E5" w:rsidR="00B0455C">
-[...19 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> door de WNT. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Dat verhoudt zich goed tot het standpunt dat het d</w:t>
       </w:r>
       <w:r w:rsidRPr="001869E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">aarbinnen aan bestuurders </w:t>
       </w:r>
-      <w:r w:rsidR="00753643">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">en toezichthouders als topfunctionaris </w:t>
       </w:r>
       <w:r w:rsidRPr="001869E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">en de </w:t>
       </w:r>
-      <w:r w:rsidR="00753643">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">instelling als </w:t>
       </w:r>
       <w:r w:rsidRPr="001869E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">werkgever </w:t>
       </w:r>
-      <w:r w:rsidR="002C560E">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r w:rsidRPr="001869E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>om te komen tot afspraken over passende beloningen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001869E5" w:rsidR="001869E5" w:rsidP="001869E5" w:rsidRDefault="001869E5" w14:paraId="6D64273C" w14:textId="77777777">
+    <w:p w:rsidRPr="001869E5" w:rsidR="009B1431" w:rsidP="009B1431" w:rsidRDefault="009B1431" w14:paraId="6346CB56" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...11 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Kunt u toelichten hoe de Kamer tijdig wordt betrokken bij de uitwerking van de overheadnorm en de onderliggende keuzes?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001869E5" w:rsidR="001869E5" w:rsidP="001869E5" w:rsidRDefault="001869E5" w14:paraId="36421046" w14:textId="77777777">
-[...13 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="001869E5" w:rsidR="009B1431" w:rsidP="009B1431" w:rsidRDefault="009B1431" w14:paraId="2DF38E11" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Uw Kamer wordt geïnformeerd over de voorgenomen uitwerking en de onderliggende keuzes in de Mediabegrotingsbrief 2027. Het is daarna ook aan uw Kamer zelf om te bepalen of en hoe uw Kamer zich daarin kan vinden en welke uitwerking en betrokkenheid gewenst is.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001869E5" w:rsidP="001869E5" w:rsidRDefault="001869E5" w14:paraId="1F77216D" w14:textId="77777777">
+    <w:p w:rsidR="009B1431" w:rsidP="009B1431" w:rsidRDefault="009B1431" w14:paraId="739DFB43" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...11 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bent u bereid om, vooruitlopend op de definitieve benchmark, tussentijds inzicht te geven in de huidige overheadpercentages en mogelijke bandbreedtes voor een norm?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001869E5" w:rsidR="002C560E" w:rsidP="002C560E" w:rsidRDefault="002C560E" w14:paraId="45EF634F" w14:textId="6E3CA35C">
-[...13 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="001869E5" w:rsidR="009B1431" w:rsidP="009B1431" w:rsidRDefault="009B1431" w14:paraId="0EBD386C" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Zie het antwoord op vraag 5.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001869E5" w:rsidR="001869E5" w:rsidP="001869E5" w:rsidRDefault="001869E5" w14:paraId="384A1DD4" w14:textId="77777777">
-[...23 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="001869E5" w:rsidR="009B1431" w:rsidP="009B1431" w:rsidRDefault="009B1431" w14:paraId="0C2A3D1C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001869E5" w:rsidR="009B1431" w:rsidP="009B1431" w:rsidRDefault="009B1431" w14:paraId="4B7725A6" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001869E5" w:rsidR="001869E5" w:rsidP="001869E5" w:rsidRDefault="001869E5" w14:paraId="22CD7822" w14:textId="77777777">
-[...12 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="001869E5" w:rsidR="009B1431" w:rsidP="009B1431" w:rsidRDefault="009B1431" w14:paraId="34EC4046" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>1) De Telegraaf, 10 juni 2026, Torenhoge salarissen omroepbazen stegen nóg verder, terwijl gewone medewerkers vrezen voor hun baan (www.telegraaf.nl/entertainment/media/torenhoge-salarissen-omroepbazen-stegen-nog-verder-terwijl-gewone-medewerkers-vrezen-voor-hun-baan/155030958.html)</w:t>
       </w:r>
       <w:r w:rsidRPr="001869E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001869E5" w:rsidR="001869E5" w:rsidP="001869E5" w:rsidRDefault="001869E5" w14:paraId="3F868240" w14:textId="77777777">
-[...12 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="001869E5" w:rsidR="009B1431" w:rsidP="009B1431" w:rsidRDefault="009B1431" w14:paraId="666A97A4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001869E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>2) Kamerstuk 32 827, nr. 380</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001869E5" w:rsidR="00820DDA" w:rsidP="00820DDA" w:rsidRDefault="00820DDA" w14:paraId="774B4284" w14:textId="77777777">
+    <w:p w:rsidRPr="001869E5" w:rsidR="009B1431" w:rsidP="009B1431" w:rsidRDefault="009B1431" w14:paraId="22486318" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="001869E5" w:rsidR="00820DDA" w:rsidSect="002F493B">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:p w:rsidR="00694F88" w:rsidRDefault="00694F88" w14:paraId="4E0E5481" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00694F88" w:rsidSect="009B1431">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2682" w:right="2818" w:bottom="1077" w:left="1588" w:header="2625" w:footer="289" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D02129A" w14:textId="77777777" w:rsidR="009E0BA3" w:rsidRDefault="009E0BA3">
+    <w:p w14:paraId="2C591717" w14:textId="77777777" w:rsidR="00230799" w:rsidRDefault="00230799" w:rsidP="009B1431">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03909CE1" w14:textId="77777777" w:rsidR="009E0BA3" w:rsidRDefault="009E0BA3"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50D57E4F" w14:textId="77777777" w:rsidR="009E0BA3" w:rsidRDefault="009E0BA3">
+    <w:p w14:paraId="188FC4DF" w14:textId="77777777" w:rsidR="00230799" w:rsidRDefault="00230799" w:rsidP="009B1431">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="295B82AE" w14:textId="77777777" w:rsidR="009E0BA3" w:rsidRDefault="009E0BA3"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...19 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4FF95D4A" w14:textId="77777777" w:rsidR="00DF63F3" w:rsidRDefault="00DF63F3">
+  <w:p w14:paraId="2FCA4D45" w14:textId="77777777" w:rsidR="009B1431" w:rsidRPr="009B1431" w:rsidRDefault="009B1431" w:rsidP="009B1431">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="48805948" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="37DE75C8" w14:textId="77777777" w:rsidR="009B1431" w:rsidRPr="009B1431" w:rsidRDefault="009B1431" w:rsidP="009B1431">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...125 lines deleted...]
-  <w:p w14:paraId="53B3CD04" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00C64E34" w:rsidRDefault="00527BD4" w:rsidP="00D17084">
+  <w:p w14:paraId="0058F532" w14:textId="77777777" w:rsidR="009B1431" w:rsidRPr="009B1431" w:rsidRDefault="009B1431" w:rsidP="009B1431">
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24C472A2" w14:textId="77777777" w:rsidR="009E0BA3" w:rsidRDefault="009E0BA3">
+    <w:p w14:paraId="373716F1" w14:textId="77777777" w:rsidR="00230799" w:rsidRDefault="00230799" w:rsidP="009B1431">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F6E7F9A" w14:textId="77777777" w:rsidR="009E0BA3" w:rsidRDefault="009E0BA3"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4E5DE707" w14:textId="77777777" w:rsidR="009E0BA3" w:rsidRDefault="009E0BA3">
+    <w:p w14:paraId="2C8A177B" w14:textId="77777777" w:rsidR="00230799" w:rsidRDefault="00230799" w:rsidP="009B1431">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0374DB20" w14:textId="77777777" w:rsidR="009E0BA3" w:rsidRDefault="009E0BA3"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="47985F75" w14:textId="14960831" w:rsidR="002C560E" w:rsidRDefault="002C560E">
+    <w:p w14:paraId="5287D875" w14:textId="77777777" w:rsidR="009B1431" w:rsidRDefault="009B1431" w:rsidP="009B1431">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002C560E">
         <w:t>https://wetten.overheid.nl/BWBR0046601/2022-04-30/0</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6ACF43C3" w14:textId="77777777" w:rsidR="00DF63F3" w:rsidRDefault="00DF63F3">
+  <w:p w14:paraId="7A3C62BA" w14:textId="77777777" w:rsidR="009B1431" w:rsidRPr="009B1431" w:rsidRDefault="009B1431" w:rsidP="009B1431">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...28 lines deleted...]
-  <w:p w14:paraId="4AEA5EAA" w14:textId="77777777" w:rsidR="008211EF" w:rsidRPr="008211EF" w:rsidRDefault="008211EF" w:rsidP="008211EF">
+  <w:p w14:paraId="339BCCCD" w14:textId="77777777" w:rsidR="009B1431" w:rsidRPr="009B1431" w:rsidRDefault="009B1431" w:rsidP="009B1431">
     <w:pPr>
-      <w:rPr>
-[...67 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...206 lines deleted...]
-  <w:p w14:paraId="33E5EF87" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="382494FC" w14:textId="77777777" w:rsidR="009B1431" w:rsidRPr="009B1431" w:rsidRDefault="009B1431" w:rsidP="009B1431">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...731 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D304365"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5478FCB4"/>
     <w:lvl w:ilvl="0" w:tplc="3F0032A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9F10D05A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="B7EA2404">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4007,1319 +1737,313 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="F8B252D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1D6864D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...168 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="2135058370">
+  <w:num w:numId="1" w16cid:durableId="60763150">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1199585271">
-[...14 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...927 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="009B1431"/>
+    <w:rsid w:val="001A27FB"/>
+    <w:rsid w:val="00230799"/>
+    <w:rsid w:val="00694F88"/>
+    <w:rsid w:val="009B1431"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="41D1D85D"/>
-  <w15:docId w15:val="{E99BD753-AA19-4C0A-98AC-64AEA7CEFD33}"/>
+  <w14:docId w14:val="6AEE1B6C"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0A52218B-880A-4085-9726-988291DD463B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...14 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5468,1202 +2192,1131 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE4C2D"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="009B1431"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="009B1431"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="009B1431"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="009B1431"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009B1431"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009B1431"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009B1431"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009B1431"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009B1431"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009B1431"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009B1431"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009B1431"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009B1431"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009B1431"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009B1431"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009B1431"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009B1431"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009B1431"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="009B1431"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="009B1431"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="009B1431"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="009B1431"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="009B1431"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="009B1431"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="009B1431"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="009B1431"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="009B1431"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="009B1431"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="009B1431"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="009B1431"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="009B1431"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="009B1431"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
-  </w:style>
-[...30 lines deleted...]
-      <w:szCs w:val="18"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="009B1431"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="009B1431"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="009B1431"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="009B1431"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-    </w:pPr>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="009B1431"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...110 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+    <w:rsid w:val="009B1431"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...24 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Colofonkop">
     <w:name w:val="Colofonkop"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="006C2093"/>
+    <w:rsid w:val="009B1431"/>
     <w:pPr>
       <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="9357" w:y="3068"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:b/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...20 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="004F5D15"/>
-    <w:rPr>
+    <w:rsid w:val="009B1431"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009B1431"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="standaard-tekst">
     <w:name w:val="standaard-tekst"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CA35E4"/>
+    <w:rsid w:val="009B1431"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="227"/>
         <w:tab w:val="left" w:pos="454"/>
         <w:tab w:val="left" w:pos="680"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...205 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="002C560E"/>
+    <w:rsid w:val="009B1431"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...66 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>6</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>10457</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1743</ap:Words>
+  <ap:Characters>9589</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>87</ap:Lines>
-  <ap:Paragraphs>24</ap:Paragraphs>
+  <ap:Lines>79</ap:Lines>
+  <ap:Paragraphs>22</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>12334</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>11310</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-06-25T12:51:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...54 lines deleted...]
-</file>