--- v0 (2026-06-25)
+++ v1 (2026-08-10)
@@ -1,4354 +1,1163 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00513598" w:rsidP="004E08CB" w:rsidRDefault="00E216D0" w14:paraId="7FFF5AB0" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="StandaardAanhef"/>
+    <w:p w:rsidRPr="0033708F" w:rsidR="0033708F" w:rsidRDefault="0031774B" w14:paraId="16801D4C" w14:textId="711C4DDB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0033708F" w:rsidR="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>545</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0033708F" w:rsidR="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0033708F" w:rsidR="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0033708F" w:rsidR="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wet- en regelgeving financiële markten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0033708F" w:rsidR="0033708F" w:rsidP="00D80872" w:rsidRDefault="0033708F" w14:paraId="4FBD9769" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0033708F" w:rsidR="0031774B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>229</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>minister van Financiën</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0033708F" w:rsidR="0031774B" w:rsidP="00851927" w:rsidRDefault="0033708F" w14:paraId="3BE0D25A" w14:textId="685F49EB">
+      <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="00E216D0" w:rsidP="004E08CB" w:rsidRDefault="00E216D0" w14:paraId="024721F4" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0033708F" w:rsidR="0033708F" w:rsidP="00851927" w:rsidRDefault="0033708F" w14:paraId="626A1468" w14:textId="4E065F5B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...60 lines deleted...]
-      <w:r w:rsidRPr="00220779" w:rsidR="002C66DA">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 25 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0033708F" w:rsidR="00851927" w:rsidP="00851927" w:rsidRDefault="00851927" w14:paraId="35BB57DA" w14:textId="49D2ED27">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hierbij bied ik u het evaluatierapport aan van de Wet toezicht trustkantoren 2018 (Wtt 2018). Op grond van artikel 69 van de Wtt 2018 dient binnen vijf jaar na inwerkingtreding verslag te worden gedaan van de doeltreffendheid en de effecten van deze wet in de praktijk.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0033708F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00220779" w:rsidR="002C66DA">
-[...36 lines deleted...]
-    <w:p w:rsidRPr="00220779" w:rsidR="00142922" w:rsidP="004E08CB" w:rsidRDefault="00142922" w14:paraId="7DEE459C" w14:textId="77777777">
+      <w:r w:rsidRPr="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Met het voorliggende evaluatierapport is invulling gegeven aan deze verplichting. De evaluatie is uitgevoerd door SEO economisch onderzoek en gaat over de periode 2019 – 2026. In deze brief geef ik mijn reactie op het evaluatierapport. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0033708F" w:rsidR="00851927" w:rsidP="00851927" w:rsidRDefault="00851927" w14:paraId="25D2BD7E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00220779" w:rsidR="00E216D0" w:rsidP="004E08CB" w:rsidRDefault="00E216D0" w14:paraId="1FDBBBF3" w14:textId="77777777">
+    <w:p w:rsidRPr="0033708F" w:rsidR="00851927" w:rsidP="00851927" w:rsidRDefault="00851927" w14:paraId="20BC5DB9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00220779">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Achtergrond </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00420F85" w:rsidP="004E08CB" w:rsidRDefault="00E216D0" w14:paraId="4BC61585" w14:textId="77777777">
+    <w:p w:rsidRPr="0033708F" w:rsidR="00851927" w:rsidP="00851927" w:rsidRDefault="00851927" w14:paraId="7564389A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...22 lines deleted...]
-      <w:r w:rsidRPr="00220779">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Wtt 2018 is op 1 januari 2019 in werking getreden met als doelstelling een betere beheersing van integriteitsrisico's in de trustsector.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0033708F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00220779">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00220779">
+      <w:r w:rsidRPr="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit was mede ingegeven door maatschappelijke zorgen naar aanleiding van onder andere de Panama Papers, de parlementaire ondervragingscommissie Fiscale Constructies en de toezichtspraktijk.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0033708F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00220779">
-[...47 lines deleted...]
-      <w:r w:rsidR="005C6840">
+      <w:r w:rsidRPr="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sinds de inwerkingtreding van de wet zijn er meerdere tussentijdse wijzigingen doorgevoerd met als gevolg dat de verplichtingen voor trustkantoren en het toezicht op de sector aanzienlijk zijn aangescherpt. Zo is voor trustkantoren bijvoorbeeld een algeheel verbod op belastingadvies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0033708F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="00220779">
-[...17 lines deleted...]
-      <w:r w:rsidR="006E47AB">
+      <w:r w:rsidRPr="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en het optreden als doorstroomvennootschap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0033708F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="00220779">
-[...91 lines deleted...]
-      <w:r w:rsidR="00FA0A37">
+      <w:r w:rsidRPr="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ingevoerd om het faciliteren van ongewenste fiscale constructies voor belastingontwijking tegen te gaan. Daarnaast wordt momenteel het nieuwe Europese anti-witwaspakket (AML-pakket) geïmplementeerd, wat leidt tot substantiële wijzigingen van de Wtt 2018.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0033708F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="00CD2467">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Deze ontwikkelingen zijn meegenomen in de evaluatie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00420F85" w:rsidP="004E08CB" w:rsidRDefault="00420F85" w14:paraId="09346AA8" w14:textId="77777777">
+    <w:p w:rsidRPr="0033708F" w:rsidR="00851927" w:rsidP="00851927" w:rsidRDefault="00851927" w14:paraId="42700816" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00420F85" w:rsidP="004E08CB" w:rsidRDefault="00420F85" w14:paraId="3AEC729E" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0033708F" w:rsidR="00851927" w:rsidP="00851927" w:rsidRDefault="00851927" w14:paraId="5EF317CC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00220779">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Conclusie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00220779" w:rsidR="00E216D0" w:rsidP="004E08CB" w:rsidRDefault="00E216D0" w14:paraId="4448CD70" w14:textId="77777777">
+    <w:p w:rsidRPr="0033708F" w:rsidR="00851927" w:rsidP="00851927" w:rsidRDefault="00851927" w14:paraId="2EE4C4DA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00220779">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Doeltreffendheid </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00220779" w:rsidR="00E216D0" w:rsidP="004E08CB" w:rsidRDefault="00E216D0" w14:paraId="37FE13BC" w14:textId="77777777">
-[...79 lines deleted...]
-    <w:p w:rsidR="00E216D0" w:rsidP="004E08CB" w:rsidRDefault="00E216D0" w14:paraId="2947E92B" w14:textId="77777777">
+    <w:p w:rsidRPr="0033708F" w:rsidR="00851927" w:rsidP="00851927" w:rsidRDefault="00851927" w14:paraId="1960AD93" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...37 lines deleted...]
-    <w:p w:rsidRPr="00220779" w:rsidR="00E216D0" w:rsidP="004E08CB" w:rsidRDefault="00E216D0" w14:paraId="46C8D03E" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De onderzoekers concluderen dat de Wtt 2018 en de daaropvolgende aanscherpingen hebben bijgedragen aan verdere versterking van de integriteit van vergunninghoudende trustkantoren. Hierdoor is het risico op witwassen en misbruik van rechtspersonen binnen de gereguleerde sector afgenomen. Daarnaast blijkt uit het onderzoek dat de cliëntenpopulatie van trustkantoren de afgelopen jaren is veranderd. Trustkantoren bedienen in toenemende mate cliënten met reële economische activiteiten, terwijl het aandeel van doelvennootschappen in hoogrisicosectoren en complexe structuren is afgenomen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0033708F" w:rsidR="00851927" w:rsidP="00851927" w:rsidRDefault="00851927" w14:paraId="2CEF93BB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00220779" w:rsidR="00E216D0" w:rsidP="004E08CB" w:rsidRDefault="004E08CB" w14:paraId="20E9A827" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tegelijkertijd signaleren de onderzoekers een mogelijke verschuiving naar illegale trustdienstverlening, zoals het opknippen van trustdiensten. Volgens de onderzoekers kan deze ontwikkeling mede samenhangen met de strenge verplichtingen die voor vergunninghoudende trustkantoren gelden. De omvang en impact van deze verschuiving naar illegale trustdienstverlening zijn echter moeilijk vast te stellen. Hierdoor is het onzeker in hoeverre de Wtt 2018 heeft bijgedragen aan het bevorderen van de integriteit van het Nederlandse financiële stelsel als geheel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0033708F" w:rsidR="00851927" w:rsidP="00851927" w:rsidRDefault="00851927" w14:paraId="7E0330AA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...41 lines deleted...]
-    <w:p w:rsidRPr="00220779" w:rsidR="00E216D0" w:rsidP="004E08CB" w:rsidRDefault="00E216D0" w14:paraId="3EE49A8A" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0033708F" w:rsidR="00851927" w:rsidP="00851927" w:rsidRDefault="00851927" w14:paraId="5B6EF1C0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...43 lines deleted...]
-      <w:r w:rsidRPr="00220779">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De onderzoekers zien geen directe noodzaak tot aanpassingen van de Wtt 2018 om illegale trustdienstverlening tegen te gaan. De onderzoekers wijzen vooral op het belang van betere detectie en goede samenwerking tussen ketenpartners in de aanpak van illegale trustdienstverlening. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0033708F" w:rsidR="00851927" w:rsidP="00851927" w:rsidRDefault="00851927" w14:paraId="4A3D46AA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0033708F" w:rsidR="00851927" w:rsidP="00851927" w:rsidRDefault="00851927" w14:paraId="2BCCC186" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De onderzoekers constateren daarnaast dat de wijze waarop de trustdienstbegrippen zijn afgebakend van invloed is op de mate waarin de regelgeving kan worden ontweken. Een te beperkte afbakening in de formulering kan ruimte bieden voor ontwijkingsconstructies, terwijl een te ruime afbakening kan leiden tot onnodige regeldruk. Tegen deze achtergrond is in de evaluatie, mede naar aanleiding van een toezegging aan het toenmalige lid Van Hijum, specifiek aandacht besteed aan de reikwijdte van de trustdienstdefinitie en de vrijstellingsregelingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0033708F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="00220779">
+      <w:r w:rsidRPr="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00220779">
-[...34 lines deleted...]
-    <w:p w:rsidRPr="00220779" w:rsidR="00E216D0" w:rsidP="004E08CB" w:rsidRDefault="00E216D0" w14:paraId="7AB6585D" w14:textId="77777777">
+      <w:r w:rsidRPr="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De onderzoekers concluderen dat de huidige reikwijdte van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">de Wtt 2018 en de daarbij behorende vrijstellingen bijdragen aan een risicogebaseerde aanpak. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0033708F" w:rsidR="00851927" w:rsidP="00851927" w:rsidRDefault="00851927" w14:paraId="6928FC62" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00220779">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Doelmatigheid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E216D0" w:rsidP="004E08CB" w:rsidRDefault="00E216D0" w14:paraId="4068D87A" w14:textId="77777777">
+    <w:p w:rsidRPr="0033708F" w:rsidR="00851927" w:rsidP="00851927" w:rsidRDefault="00851927" w14:paraId="6467191C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...182 lines deleted...]
-    <w:p w:rsidRPr="00220779" w:rsidR="00142922" w:rsidP="004E08CB" w:rsidRDefault="00142922" w14:paraId="1145A15B" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wat betreft de doelmatigheid concluderen de onderzoekers dat de Wtt 2018 heeft bijgedragen aan een hogere integriteit binnen de gereguleerde trustsector, maar dat deze resultaten gepaard gaan met substantiële nalevingskosten voor de sector. Hoewel de trustsector deze lasten als substantieel ervaart, plaatsen de onderzoekers deze in het licht van de inherente integriteitsrsicio’s die met trustdienstverlening samenhangen en het behalen van de doelstellingen van de Wtt 2018. Daarnaast stellen de onderzoekers dat de doelmatigheid van de Wtt 2018 wordt verminderd door neveneffecten, waaronder zogenoemde waterbedeffecten als gevolg van de strenge regelgeving. De hoge administratieve lasten en compliancekosten worden genoemd als een van de redenen voor dit neveneffect. Dit leidt er mogelijk toe dat sommige partijen ervoor kiezen om (illegaal) zonder vergunning trustdiensten te verlenen. De verschuiving van risico’s naar illegale trustdienstverlening maakt toezicht, opsporing en handhaving complexer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0033708F" w:rsidR="00851927" w:rsidP="00851927" w:rsidRDefault="00851927" w14:paraId="623B3B62" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="004805E0" w:rsidP="004E08CB" w:rsidRDefault="004805E0" w14:paraId="374BDC27" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0033708F" w:rsidR="00851927" w:rsidP="00851927" w:rsidRDefault="00851927" w14:paraId="6EAF48BD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:t>Aanbevelingen en appreciatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0033708F" w:rsidR="00851927" w:rsidP="00851927" w:rsidRDefault="00851927" w14:paraId="55868008" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De onderzoekers zien geen noodzaak tot aanpassingen van de Wtt 2018. Zij benadrukken dat de aanpak van illegale trustdienstverlening gebaat is bij effectieve handhaving en vervolging, een betere benutting van beschikbare gegevens en een goede samenwerking tussen ketenpartijen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0033708F" w:rsidR="00851927" w:rsidP="00851927" w:rsidRDefault="00851927" w14:paraId="23EA9909" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0033708F" w:rsidR="00851927" w:rsidP="00851927" w:rsidRDefault="00851927" w14:paraId="79FDB7D9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De belangrijkste uitdaging ligt dus niet zozeer in verdere aanscherping van het wettelijke kader voor vergunninghoudende trustkantoren, maar in het effectief tegengaan van illegale trustdienstverlening. In het samenwerkingsverband Financieel Expertise Centrum (FEC) zetten FEC-partners als DNB, FIOD, Belastingdienst en OM zich intensief in om illegale trustdienstverlening terug te dringen. In het FEC delen ketenpartners veelvoudig signalen en kennis over onder andere illegale trustdienstverlening. In dat kader hebben de FEC-partners in 2026 een onderzoek afgerond naar het opknippen van trustdienstverlening.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0033708F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De uitkomsten daarvan bieden naar verwachting meer inzicht zodat signalen in de praktijk beter kunnen worden herkend en opgevolgd. Ik onderschrijf het belang van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>een gezamenlijke aanpak en blijf mij inzetten voor een goede samenwerking tussen de ketenpartners.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0033708F" w:rsidR="00851927" w:rsidP="00851927" w:rsidRDefault="00851927" w14:paraId="1582E7E9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0033708F" w:rsidR="00851927" w:rsidP="00851927" w:rsidRDefault="00851927" w14:paraId="5A0794A8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De onderzoekers wijzen op het belang van een gelijk speelveld binnen Europa en bevelen aan om na inwerkingtreding van het nieuwe Europese anti-witwaspakket te evalueren in hoeverre de aanvullende nationale eisen voor trustdienstverlening noodzakelijk en passend zijn. Ik onderschrijf het belang van een gelijk speelveld en zal de gevolgen van de implementatie van het AML-pakket voor de Nederlandse trustsector monitoren. Daarbij zal ook aandacht worden besteed aan de vraag in hoeverre nationale aanvullende eisen op langere termijn noodzakelijk en proportioneel blijven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0033708F" w:rsidR="00851927" w:rsidP="00851927" w:rsidRDefault="00851927" w14:paraId="5577CC60" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0033708F" w:rsidR="00851927" w:rsidP="00851927" w:rsidRDefault="00851927" w14:paraId="6FE86081" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Aanbevelingen en appreciatie</w:t>
-[...181 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Tot slot </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00420F85" w:rsidP="004E08CB" w:rsidRDefault="00E216D0" w14:paraId="28F114BC" w14:textId="77777777">
+    <w:p w:rsidRPr="0033708F" w:rsidR="00851927" w:rsidP="00851927" w:rsidRDefault="00851927" w14:paraId="40CB28B4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...211 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId8"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik vind het belangrijk dat de trustsector op integere wijze kan functioneren en dat misbruik van trustdiensten zoveel mogelijk wordt voorkomen. De evaluatie laat zien dat de Wtt 2018 de integriteit van de trustsector heeft versterkt en dat trustkantoren vaker cliënten met een reëel economisch doel bedienen dan fiscaal gedreven cliënten. Dit vind ik een positieve ontwikkeling die de legitieme rol en economische en maatschappelijke meerwaarde van de sector versterkt. Tegelijkertijd blijft de aanpak van illegale trustdienstverlening een belangrijk aandachtspunt. Daarbij is een goede en effectieve samenwerking tussen ketenpartners essentieel, zoals ook blijkt uit de aanbevelingen. Hier blijf ik mij de komende jaren voor inzetten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0033708F" w:rsidR="00851927" w:rsidP="0033708F" w:rsidRDefault="00851927" w14:paraId="4CE55456" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0033708F" w:rsidR="0033708F" w:rsidP="0033708F" w:rsidRDefault="0033708F" w14:paraId="6DBF1924" w14:textId="0FBB87C1">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Financiën,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0033708F" w:rsidR="00851927" w:rsidP="0033708F" w:rsidRDefault="0033708F" w14:paraId="14E14402" w14:textId="65ABED4D">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>E. Heinen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0033708F" w:rsidR="00851927" w:rsidP="0033708F" w:rsidRDefault="00851927" w14:paraId="20FAAF42" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="0033708F" w:rsidR="00851927" w:rsidSect="000512B8">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2834" w:bottom="1276" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55E2E7CE" w14:textId="77777777" w:rsidR="008E4F43" w:rsidRDefault="008E4F43">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="78703DB7" w14:textId="77777777" w:rsidR="00733F1C" w:rsidRDefault="00733F1C" w:rsidP="00851927">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="448C4FB3" w14:textId="77777777" w:rsidR="008E4F43" w:rsidRDefault="008E4F43">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="69DBE2C0" w14:textId="77777777" w:rsidR="00733F1C" w:rsidRDefault="00733F1C" w:rsidP="00851927">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...16 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Verdana"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...10 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="70323F2A" w14:textId="77777777" w:rsidR="00851927" w:rsidRPr="00851927" w:rsidRDefault="00851927" w:rsidP="00851927">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7FCBD017" w14:textId="77777777" w:rsidR="00851927" w:rsidRPr="00851927" w:rsidRDefault="00851927" w:rsidP="00851927">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="331D76FF" w14:textId="77777777" w:rsidR="00851927" w:rsidRPr="00851927" w:rsidRDefault="00851927" w:rsidP="00851927">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="033190F8" w14:textId="77777777" w:rsidR="008E4F43" w:rsidRDefault="008E4F43">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4C0B8287" w14:textId="77777777" w:rsidR="00733F1C" w:rsidRDefault="00733F1C" w:rsidP="00851927">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B64F5ED" w14:textId="77777777" w:rsidR="008E4F43" w:rsidRDefault="008E4F43">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="119B40DD" w14:textId="77777777" w:rsidR="00733F1C" w:rsidRDefault="00733F1C" w:rsidP="00851927">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="16DE130F" w14:textId="77777777" w:rsidR="002C66DA" w:rsidRPr="00FA0A37" w:rsidRDefault="002C66DA" w:rsidP="002C66DA">
+    <w:p w14:paraId="573D33FC" w14:textId="77777777" w:rsidR="00851927" w:rsidRPr="0033708F" w:rsidRDefault="00851927" w:rsidP="00851927">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00FA0A37">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0033708F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FA0A37">
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> 2018-wijzigingen mee te nemen. </w:t>
+      <w:r w:rsidRPr="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2023/24, 32 545, nr. 201. De evaluatie heeft twee jaar later plaatsgevonden dan oorspronkelijk voorzien om de laatste ontwikkelingen en de effecten van recente wijzigingen van de Wtt 2018-wijzigingen mee te nemen. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="608DEA1C" w14:textId="77777777" w:rsidR="00E216D0" w:rsidRPr="00FA0A37" w:rsidRDefault="00E216D0" w:rsidP="00E216D0">
+    <w:p w14:paraId="62001C97" w14:textId="77777777" w:rsidR="00851927" w:rsidRPr="0033708F" w:rsidRDefault="00851927" w:rsidP="00851927">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00FA0A37">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0033708F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FA0A37">
-[...23 lines deleted...]
-        <w:t>).</w:t>
+      <w:r w:rsidRPr="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2017/18, 34 910, nr. 3 (MvT).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="3F5B0ED6" w14:textId="77777777" w:rsidR="00E216D0" w:rsidRPr="00FA0A37" w:rsidRDefault="00E216D0" w:rsidP="00E216D0">
+    <w:p w14:paraId="3955C916" w14:textId="77777777" w:rsidR="00851927" w:rsidRPr="0033708F" w:rsidRDefault="00851927" w:rsidP="00851927">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00FA0A37">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0033708F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FA0A37">
-[...3 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie voor het verslag van de ondervragingscommissie Kamerstukken II 2016/17, </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:tooltip="link naar publicatie kst-34566-3" w:history="1">
-        <w:r w:rsidRPr="00FA0A37">
+        <w:r w:rsidRPr="0033708F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="14"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>34 566, nr. 3</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00FA0A37">
-[...3 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="2354F957" w14:textId="77777777" w:rsidR="005C6840" w:rsidRPr="005D6954" w:rsidRDefault="005C6840">
+    <w:p w14:paraId="2B1030FA" w14:textId="77777777" w:rsidR="00851927" w:rsidRPr="0033708F" w:rsidRDefault="00851927" w:rsidP="00851927">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="005D6954">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0033708F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005D6954">
-[...47 lines deleted...]
-        <w:t>Kamerstukken II 2021/22, 36102, nr.3.</w:t>
+      <w:r w:rsidRPr="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Artikel 3a Wtt 2018. Zie Kamerstukken II 2021/22, 36102, nr.3.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="0DEE5108" w14:textId="77777777" w:rsidR="006E47AB" w:rsidRPr="005D6954" w:rsidRDefault="006E47AB">
+    <w:p w14:paraId="2733B473" w14:textId="77777777" w:rsidR="00851927" w:rsidRPr="0033708F" w:rsidRDefault="00851927" w:rsidP="00851927">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="005D6954">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0033708F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005D6954">
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken II 2023/24, 36422, nr.3. </w:t>
+      <w:r w:rsidRPr="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Artikel 17 Wtt 2018. Zie Kamerstukken II 2023/24, 36422, nr.3. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="0AA74BE5" w14:textId="77777777" w:rsidR="00FA0A37" w:rsidRPr="00FA0A37" w:rsidRDefault="00FA0A37" w:rsidP="00FA0A37">
+    <w:p w14:paraId="059E5A26" w14:textId="77777777" w:rsidR="00851927" w:rsidRPr="0033708F" w:rsidRDefault="00851927" w:rsidP="00851927">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="006E47AB">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0033708F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="006E47AB">
-[...82 lines deleted...]
-    <w:p w14:paraId="4F173535" w14:textId="77777777" w:rsidR="00FA0A37" w:rsidRDefault="00FA0A37">
+      <w:r w:rsidRPr="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het AML-pakket zal met ingang van 10 juli 2027 van toepassing zijn. In dat kader zal ook de Wtt 2018 worden aangepast om deze in overeenstemming te brengen met de nieuwe Europese anti-witwasrichtlijn en -verordening.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26F52A64" w14:textId="77777777" w:rsidR="00851927" w:rsidRPr="0033708F" w:rsidRDefault="00851927" w:rsidP="00851927">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="486101C1" w14:textId="77777777" w:rsidR="00E216D0" w:rsidRPr="00FA0A37" w:rsidRDefault="00E216D0" w:rsidP="00E216D0">
+    <w:p w14:paraId="2667F5DA" w14:textId="77777777" w:rsidR="00851927" w:rsidRPr="0033708F" w:rsidRDefault="00851927" w:rsidP="00851927">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00FA0A37">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0033708F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FA0A37">
-[...3 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2023/24, 36 442, nr.14. Toezegging gedaan tijdens het Wetgevingsoverleg Wijzigingswet Financiële Markten 2024. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="4C8D183D" w14:textId="77777777" w:rsidR="00E216D0" w:rsidRPr="00FA0A37" w:rsidRDefault="00E216D0" w:rsidP="00E216D0">
+    <w:p w14:paraId="7D4F7685" w14:textId="77777777" w:rsidR="00851927" w:rsidRPr="0033708F" w:rsidRDefault="00851927" w:rsidP="00851927">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00FA0A37">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0033708F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FA0A37">
-[...3 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie Financieel Expertise centrum (FEC), </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0033708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="14"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Opknippen van trustdienstverlening, april 2026. </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Factsheet Opknippen van trustdienstverlening, april 2026. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="519F5DBB" w14:textId="77777777" w:rsidR="00513598" w:rsidRDefault="00E216D0">
-[...326 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="52708664" w14:textId="77777777" w:rsidR="00851927" w:rsidRPr="00851927" w:rsidRDefault="00851927" w:rsidP="00851927">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="44B596D9" w14:textId="77777777" w:rsidR="00513598" w:rsidRDefault="00E216D0">
-[...1357 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="5F603E97" w14:textId="77777777" w:rsidR="00746614" w:rsidRPr="00851927" w:rsidRDefault="00746614" w:rsidP="00851927">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...470 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5FE3222D" w14:textId="77777777" w:rsidR="00746614" w:rsidRPr="00851927" w:rsidRDefault="00746614" w:rsidP="00851927">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00513598"/>
-[...60 lines deleted...]
-    <w:rsid w:val="00FA0A37"/>
+    <w:rsidRoot w:val="00851927"/>
+    <w:rsid w:val="000512B8"/>
+    <w:rsid w:val="001E5AB5"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="0031774B"/>
+    <w:rsid w:val="0033708F"/>
+    <w:rsid w:val="00413BC1"/>
+    <w:rsid w:val="004323AA"/>
+    <w:rsid w:val="00526053"/>
+    <w:rsid w:val="00733F1C"/>
+    <w:rsid w:val="00746614"/>
+    <w:rsid w:val="007B7AE4"/>
+    <w:rsid w:val="00851927"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="009868CA"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="625E5716"/>
-  <w15:docId w15:val="{78129454-F87B-4A08-B9CF-8192C7AD0578}"/>
+  <w14:docId w14:val="388FDAC6"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{C6A0F070-AB29-46D7-BADB-C7D978BF914C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4357,77 +1166,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4452,75 +1261,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4555,55 +1364,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4674,1071 +1483,839 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:pPr>
-[...6 lines deleted...]
-      <w:szCs w:val="18"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00851927"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00851927"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00851927"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00851927"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00851927"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00851927"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00851927"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00851927"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00851927"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00851927"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00851927"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00851927"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00851927"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00851927"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00851927"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00851927"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00851927"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00851927"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00851927"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00851927"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00851927"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00851927"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00851927"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00851927"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00851927"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00851927"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00851927"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00851927"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00851927"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="00851927"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...485 lines deleted...]
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
     <w:name w:val="Rubricering"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00851927"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:smallCaps/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...63 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardReferentiegegevens">
     <w:name w:val="Standaard_Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00851927"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardReferentiegegevensKop">
     <w:name w:val="Standaard_Referentiegegevens_Kop"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00851927"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...44 lines deleted...]
-    </w:tblPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelzonderranden">
     <w:name w:val="Tabel zonder randen"/>
-    <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00851927"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabeltekstStandaard">
-[...55 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00851927"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
     <w:name w:val="Witregel W1 (bodytekst)"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00851927"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00851927"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...67 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E216D0"/>
-[...7 lines deleted...]
-      <w:color w:val="auto"/>
+    <w:rsid w:val="00851927"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E216D0"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+    <w:rsid w:val="00851927"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E216D0"/>
+    <w:rsid w:val="00851927"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-[...12 lines deleted...]
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004E08CB"/>
-[...9 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+    <w:rsid w:val="00851927"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004E08CB"/>
-[...9 lines deleted...]
-    <w:link w:val="OnderwerpvanopmerkingChar"/>
+    <w:rsid w:val="00851927"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004E08CB"/>
-[...8 lines deleted...]
-    <w:link w:val="Onderwerpvanopmerking"/>
+    <w:rsid w:val="00851927"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...23 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00851927"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0033708F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/kst-34566-3.html" TargetMode="External"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5795,51 +2372,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -5903,65 +2480,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5982,217 +2559,97 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1117</ap:Words>
-  <ap:Characters>6149</ap:Characters>
+  <ap:Words>1137</ap:Words>
+  <ap:Characters>6257</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>51</ap:Lines>
+  <ap:Lines>52</ap:Lines>
   <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Brief aan Eerste of Tweede Kamer - Evaluatie Wet toezicht trustkantoren 2018</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7252</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7380</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...107 lines deleted...]
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>