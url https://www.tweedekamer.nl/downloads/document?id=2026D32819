--- v0 (2026-06-25)
+++ v1 (2026-08-10)
@@ -5,164 +5,164 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00C76A96" w:rsidR="00C76A96" w:rsidP="00C76A96" w:rsidRDefault="00146C55" w14:paraId="7A330D2A" w14:textId="77777777">
+    <w:p w:rsidRPr="006575F0" w:rsidR="006575F0" w:rsidP="006575F0" w:rsidRDefault="00146C55" w14:paraId="7BCED422" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="1410" w:hanging="1410"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146C55">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00146C55">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>936</w:t>
       </w:r>
       <w:r w:rsidR="00A26216">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C76A96" w:rsidR="00C76A96">
+      <w:r w:rsidRPr="006575F0" w:rsidR="006575F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wijziging van de Wet milieubeheer en de Wet op de economische delicten in verband met een jaarverplichting voor het vervangen van het waterstofgebruik door exploitanten van industriële installaties in de industrie door het gebruik van hernieuwbare brandstoffen van niet-biologische oorsprong ter ondersteuning van het behalen van het doel in de richtlijn (EU) 2018/2001 van het Europees Parlement en de Raad van 11 december 2018 ter bevordering van het gebruik van energie uit hernieuwbare bronnen (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C76A96" w:rsidR="00C76A96">
+      <w:r w:rsidRPr="006575F0" w:rsidR="006575F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PbEU</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C76A96" w:rsidR="00C76A96">
+      <w:r w:rsidRPr="006575F0" w:rsidR="006575F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018, L 328) ter bevordering van het verbruik van hernieuwbare brandstoffen van niet-biologische oorsprong in de industrie (Wet jaarverplichting hernieuwbare brandstoffen van niet-biologische oorsprong in de industrie)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B10E0" w:rsidP="007F09E3" w:rsidRDefault="002B10E0" w14:paraId="7306B3EC" w14:textId="138D0536">
+    <w:p w:rsidR="002B10E0" w:rsidP="007F09E3" w:rsidRDefault="002B10E0" w14:paraId="7306B3EC" w14:textId="48AD2851">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00DF3BF7" w:rsidP="007F09E3" w:rsidRDefault="00DF3BF7" w14:paraId="59C4FB51" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF344C" w:rsidP="00146C55" w:rsidRDefault="00DF344C" w14:paraId="4F313BAD" w14:textId="63CBE99B">
+    <w:p w:rsidR="00DF344C" w:rsidP="00146C55" w:rsidRDefault="00DF344C" w14:paraId="4F313BAD" w14:textId="2204287F">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nr. </w:t>
       </w:r>
-      <w:r w:rsidR="00C76A96">
+      <w:r w:rsidR="006575F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>VERSLAG</w:t>
       </w:r>
       <w:r>
@@ -177,51 +177,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vastgesteld 2</w:t>
       </w:r>
-      <w:r w:rsidR="00C76A96">
+      <w:r w:rsidR="006575F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> juni 2026</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DE6D9E" w:rsidP="00DE6D9E" w:rsidRDefault="00DE6D9E" w14:paraId="75FB6A68" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
@@ -4103,51 +4103,51 @@
         </w:rPr>
         <w:t xml:space="preserve">van State </w:t>
       </w:r>
       <w:r w:rsidRPr="002B7343">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">wijst erop dat de overwegingen van een considerans – net als verklaringen die zijn afgegeven in het kader van het EU-wetgevingsproces – geen bindende rechtskracht hebben. Voor het toepassen van een uitzondering zal derhalve een voldoende grondslag in de artikelen van de RED moeten kunnen worden aangewezen. De leden van de commissie vragen zich daarom af of de regering hierin nog een risico ziet voor rechtsongelijkheid van markpartijen die ook verzocht hebben om een uitzondering maar deze niet hebben gekregen. De leden van de commissie vragen of de beweegredenen van de regering om de ammoniaksector uit te zonderen van de jaarverplichting (zoals beschreven op pagina 29 en 30 van de memorie van toelichting) ook van toepassing kunnen zijn op de andere sectoren. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="002B7343" w:rsidR="002B7343" w:rsidP="002B7343" w:rsidRDefault="002B7343" w14:paraId="0E73240F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="002B7343" w:rsidR="002B7343" w:rsidP="002B7343" w:rsidRDefault="002B7343" w14:paraId="723B1E73" w14:textId="253F4DDA">
+    <w:p w:rsidRPr="002B7343" w:rsidR="002B7343" w:rsidP="002B7343" w:rsidRDefault="002B7343" w14:paraId="723B1E73" w14:textId="0A90FA60">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B7343">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de commissie zien dat er een risico is op misbruik van de economische machtspositie op de HWI-markt. De leden van de commissie lezen dat het in artikel 24 van de Mededingingswet neergelegde verbod op het misbruik van een economische machtspositie onvoldoende effectief is. Ook lezen de leden van de commissie dat om het risico op misbruik </w:t>
       </w:r>
       <w:r w:rsidRPr="002B7343">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -4196,69 +4196,69 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00AD5FFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">onsument &amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="002B7343">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="00AD5FFE">
-[...7 lines deleted...]
-        <w:t>ededing</w:t>
+      <w:r w:rsidR="004E6810">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arkt </w:t>
       </w:r>
       <w:r w:rsidR="00E95DAA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ing (ACM)</w:t>
+        <w:t>(ACM)</w:t>
       </w:r>
       <w:r w:rsidRPr="002B7343">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ook betrokken is geweest bij de totstandkoming van dit wetsvoorstel? Zo ja, wat zijn de bevindingen van de ACM over de handhaafbaarheid, uitvoerbaarheid en fraudebestendigheid van de maatregelen? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="002B7343" w:rsidR="002B7343" w:rsidP="002B7343" w:rsidRDefault="002B7343" w14:paraId="0BAEE5E7" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="002B7343" w:rsidR="002B7343" w:rsidP="00BB10AC" w:rsidRDefault="002B7343" w14:paraId="4FB67B0D" w14:textId="7BF34E8D">
       <w:pPr>
@@ -10183,51 +10183,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF2C3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>De leden van de JA21-fractie vragen de regering uiteen te zetten op basis van welke objectieve criteria de Kamer kan beoordelen of de jaarverplichting verantwoord kan ingaan. Deze leden vragen daarbij in ieder geval criteria voor betaalbaarheid, uitvoerbaarheid, beschikbaarheid, infrastructuur, juridische houdbaarheid van de ammoniakvrijstelling en het Europese gelijke speelveld.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A81A0F" w:rsidP="00D15F7B" w:rsidRDefault="00A81A0F" w14:paraId="3A41C8FD" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E93C5C" w:rsidP="00D15F7B" w:rsidRDefault="00E93C5C" w14:paraId="0A90A361" w14:textId="77777777">
+    <w:p w:rsidRPr="003F639C" w:rsidR="00907767" w:rsidP="00D15F7B" w:rsidRDefault="00907767" w14:paraId="33E78204" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00DA3D28" w:rsidP="007776A2" w:rsidRDefault="003F639C" w14:paraId="2B778AE1" w14:textId="6C40CDB2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F639C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -10312,58 +10312,58 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nava</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidRPr="003F639C" w:rsidR="00E93C5C">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="77B10504" w14:textId="77777777" w:rsidR="00B94341" w:rsidRDefault="00B94341" w:rsidP="00021501">
+    <w:p w14:paraId="53D86C56" w14:textId="77777777" w:rsidR="00986581" w:rsidRDefault="00986581" w:rsidP="00021501">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59CAFD28" w14:textId="77777777" w:rsidR="00B94341" w:rsidRDefault="00B94341" w:rsidP="00021501">
+    <w:p w14:paraId="749F3DA1" w14:textId="77777777" w:rsidR="00986581" w:rsidRDefault="00986581" w:rsidP="00021501">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="LGCLC P+ Univers">
@@ -10479,58 +10479,58 @@
             <w:bCs/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="005E4E0C">
           <w:rPr>
             <w:b w:val="0"/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="28201A58" w14:textId="77777777" w:rsidR="005E4E0C" w:rsidRDefault="005E4E0C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5DD03750" w14:textId="77777777" w:rsidR="00B94341" w:rsidRDefault="00B94341" w:rsidP="00021501">
+    <w:p w14:paraId="432D13C9" w14:textId="77777777" w:rsidR="00986581" w:rsidRDefault="00986581" w:rsidP="00021501">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D7F778D" w14:textId="77777777" w:rsidR="00B94341" w:rsidRDefault="00B94341" w:rsidP="00021501">
+    <w:p w14:paraId="0DFC017A" w14:textId="77777777" w:rsidR="00986581" w:rsidRDefault="00986581" w:rsidP="00021501">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0C7E6E23" w14:textId="183D0DA4" w:rsidR="00DF344C" w:rsidRPr="00DF344C" w:rsidRDefault="00DF344C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00DF344C">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -10891,51 +10891,50 @@
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E61183"/>
     <w:rsid w:val="0000640E"/>
     <w:rsid w:val="00006C98"/>
     <w:rsid w:val="000075EE"/>
     <w:rsid w:val="00012491"/>
     <w:rsid w:val="000170F7"/>
     <w:rsid w:val="00021501"/>
     <w:rsid w:val="00024A32"/>
     <w:rsid w:val="00027B8B"/>
     <w:rsid w:val="00042FAF"/>
     <w:rsid w:val="000431D4"/>
     <w:rsid w:val="0004598B"/>
     <w:rsid w:val="000547C1"/>
     <w:rsid w:val="0006243D"/>
-    <w:rsid w:val="000736D8"/>
     <w:rsid w:val="00074C82"/>
     <w:rsid w:val="00081F5C"/>
     <w:rsid w:val="00085A31"/>
     <w:rsid w:val="00085DB3"/>
     <w:rsid w:val="00095BF0"/>
     <w:rsid w:val="000B1510"/>
     <w:rsid w:val="000C4E12"/>
     <w:rsid w:val="000D586A"/>
     <w:rsid w:val="000D7D86"/>
     <w:rsid w:val="00121257"/>
     <w:rsid w:val="00122366"/>
     <w:rsid w:val="00122E4A"/>
     <w:rsid w:val="00133642"/>
     <w:rsid w:val="00142352"/>
     <w:rsid w:val="00146C55"/>
     <w:rsid w:val="00153F8E"/>
     <w:rsid w:val="001623E1"/>
     <w:rsid w:val="001624A3"/>
     <w:rsid w:val="00173B73"/>
     <w:rsid w:val="001806EE"/>
     <w:rsid w:val="001863D8"/>
     <w:rsid w:val="001932C3"/>
     <w:rsid w:val="001D078D"/>
     <w:rsid w:val="001D7159"/>
     <w:rsid w:val="001E160C"/>
@@ -10944,210 +10943,214 @@
     <w:rsid w:val="00206F81"/>
     <w:rsid w:val="00255437"/>
     <w:rsid w:val="00281887"/>
     <w:rsid w:val="00284637"/>
     <w:rsid w:val="00292240"/>
     <w:rsid w:val="002926C3"/>
     <w:rsid w:val="00294417"/>
     <w:rsid w:val="002971DE"/>
     <w:rsid w:val="002A4AC3"/>
     <w:rsid w:val="002A4BAF"/>
     <w:rsid w:val="002B10E0"/>
     <w:rsid w:val="002B7343"/>
     <w:rsid w:val="002F3800"/>
     <w:rsid w:val="0030385A"/>
     <w:rsid w:val="00316832"/>
     <w:rsid w:val="00325875"/>
     <w:rsid w:val="00383432"/>
     <w:rsid w:val="00396419"/>
     <w:rsid w:val="003A483F"/>
     <w:rsid w:val="003C0903"/>
     <w:rsid w:val="003C0F43"/>
     <w:rsid w:val="003C7B4E"/>
     <w:rsid w:val="003D3351"/>
     <w:rsid w:val="003F639C"/>
     <w:rsid w:val="00401810"/>
+    <w:rsid w:val="00420F7F"/>
     <w:rsid w:val="004374BD"/>
     <w:rsid w:val="004458E5"/>
     <w:rsid w:val="00446FAF"/>
     <w:rsid w:val="0045407F"/>
     <w:rsid w:val="004639E8"/>
     <w:rsid w:val="004650BA"/>
     <w:rsid w:val="0048227E"/>
+    <w:rsid w:val="00492193"/>
     <w:rsid w:val="004A667A"/>
     <w:rsid w:val="004C729C"/>
     <w:rsid w:val="004D1144"/>
     <w:rsid w:val="004D3747"/>
+    <w:rsid w:val="004E6810"/>
     <w:rsid w:val="004F705E"/>
     <w:rsid w:val="0050169B"/>
     <w:rsid w:val="005019A0"/>
     <w:rsid w:val="00505C0D"/>
     <w:rsid w:val="0051111F"/>
     <w:rsid w:val="00514AD4"/>
     <w:rsid w:val="0051591A"/>
     <w:rsid w:val="005420D4"/>
     <w:rsid w:val="0056338B"/>
     <w:rsid w:val="00565F8B"/>
     <w:rsid w:val="00570EFF"/>
     <w:rsid w:val="0058406A"/>
     <w:rsid w:val="005A653B"/>
     <w:rsid w:val="005B658B"/>
     <w:rsid w:val="005B7588"/>
     <w:rsid w:val="005D4073"/>
     <w:rsid w:val="005E423E"/>
     <w:rsid w:val="005E4E0C"/>
     <w:rsid w:val="005E4EC9"/>
     <w:rsid w:val="005E6CD6"/>
     <w:rsid w:val="005E7459"/>
     <w:rsid w:val="006167C7"/>
     <w:rsid w:val="00617AF7"/>
     <w:rsid w:val="00622DB6"/>
     <w:rsid w:val="006245D5"/>
     <w:rsid w:val="006472AE"/>
     <w:rsid w:val="00647320"/>
+    <w:rsid w:val="006575F0"/>
     <w:rsid w:val="006609EE"/>
     <w:rsid w:val="00665204"/>
     <w:rsid w:val="006702C2"/>
     <w:rsid w:val="0067183B"/>
     <w:rsid w:val="0069371C"/>
     <w:rsid w:val="006A6EBE"/>
     <w:rsid w:val="006B2416"/>
     <w:rsid w:val="006B44ED"/>
     <w:rsid w:val="006C4DBA"/>
     <w:rsid w:val="006E3578"/>
     <w:rsid w:val="006F04BF"/>
-    <w:rsid w:val="006F35C3"/>
     <w:rsid w:val="006F46D7"/>
     <w:rsid w:val="00706047"/>
     <w:rsid w:val="0071166E"/>
     <w:rsid w:val="00717E77"/>
     <w:rsid w:val="00720929"/>
     <w:rsid w:val="00725C28"/>
     <w:rsid w:val="00733D17"/>
     <w:rsid w:val="00745366"/>
     <w:rsid w:val="00757509"/>
     <w:rsid w:val="007746C5"/>
     <w:rsid w:val="007776A2"/>
     <w:rsid w:val="007853B6"/>
     <w:rsid w:val="00785F7F"/>
+    <w:rsid w:val="0079504D"/>
     <w:rsid w:val="007A6E5B"/>
     <w:rsid w:val="007B292B"/>
     <w:rsid w:val="007B6F02"/>
     <w:rsid w:val="007C0221"/>
     <w:rsid w:val="007C22C8"/>
     <w:rsid w:val="007D3B87"/>
     <w:rsid w:val="007D6777"/>
     <w:rsid w:val="007E4EA2"/>
+    <w:rsid w:val="007E6858"/>
     <w:rsid w:val="007E7769"/>
     <w:rsid w:val="007E7DFB"/>
     <w:rsid w:val="007F09E3"/>
     <w:rsid w:val="007F4B19"/>
     <w:rsid w:val="0081338E"/>
     <w:rsid w:val="00820D75"/>
     <w:rsid w:val="008239D4"/>
     <w:rsid w:val="00833DC9"/>
     <w:rsid w:val="008344AB"/>
     <w:rsid w:val="00835124"/>
     <w:rsid w:val="00864784"/>
     <w:rsid w:val="008654FB"/>
     <w:rsid w:val="0088751D"/>
     <w:rsid w:val="00894806"/>
     <w:rsid w:val="008953C8"/>
     <w:rsid w:val="0089541D"/>
     <w:rsid w:val="008A445E"/>
     <w:rsid w:val="008B2D4E"/>
     <w:rsid w:val="008C0103"/>
     <w:rsid w:val="008C4015"/>
     <w:rsid w:val="008C5E3D"/>
     <w:rsid w:val="008C7C98"/>
     <w:rsid w:val="008D3DE1"/>
     <w:rsid w:val="008E089F"/>
     <w:rsid w:val="008E2D1D"/>
     <w:rsid w:val="008F5550"/>
     <w:rsid w:val="00902F87"/>
     <w:rsid w:val="00904DA4"/>
     <w:rsid w:val="00907767"/>
     <w:rsid w:val="00911DFF"/>
     <w:rsid w:val="0092665C"/>
     <w:rsid w:val="00933361"/>
     <w:rsid w:val="00964268"/>
+    <w:rsid w:val="00986581"/>
     <w:rsid w:val="009A066D"/>
     <w:rsid w:val="009A56F6"/>
     <w:rsid w:val="009B5C03"/>
     <w:rsid w:val="009C1D9A"/>
     <w:rsid w:val="009C3E30"/>
     <w:rsid w:val="009D0736"/>
     <w:rsid w:val="00A11D77"/>
     <w:rsid w:val="00A150E0"/>
     <w:rsid w:val="00A20080"/>
     <w:rsid w:val="00A26216"/>
     <w:rsid w:val="00A3038F"/>
     <w:rsid w:val="00A32561"/>
     <w:rsid w:val="00A37747"/>
     <w:rsid w:val="00A43C03"/>
     <w:rsid w:val="00A50DAD"/>
     <w:rsid w:val="00A55A89"/>
     <w:rsid w:val="00A62E28"/>
     <w:rsid w:val="00A64890"/>
     <w:rsid w:val="00A6689A"/>
     <w:rsid w:val="00A81A0F"/>
     <w:rsid w:val="00A87FA6"/>
     <w:rsid w:val="00A93F78"/>
     <w:rsid w:val="00AA415C"/>
     <w:rsid w:val="00AA6810"/>
     <w:rsid w:val="00AB7265"/>
     <w:rsid w:val="00AB7E45"/>
     <w:rsid w:val="00AC1891"/>
     <w:rsid w:val="00AC255F"/>
     <w:rsid w:val="00AC6809"/>
     <w:rsid w:val="00AD5FFE"/>
     <w:rsid w:val="00AD6843"/>
     <w:rsid w:val="00AE6C1B"/>
     <w:rsid w:val="00AF2573"/>
     <w:rsid w:val="00B120E4"/>
     <w:rsid w:val="00B128B2"/>
     <w:rsid w:val="00B2181A"/>
     <w:rsid w:val="00B41D52"/>
     <w:rsid w:val="00B7422F"/>
     <w:rsid w:val="00B757DA"/>
     <w:rsid w:val="00B77BF3"/>
-    <w:rsid w:val="00B94341"/>
     <w:rsid w:val="00B96404"/>
     <w:rsid w:val="00BB10AC"/>
     <w:rsid w:val="00BB82E0"/>
     <w:rsid w:val="00BC023B"/>
     <w:rsid w:val="00BC4555"/>
-    <w:rsid w:val="00BC79CA"/>
     <w:rsid w:val="00BE77ED"/>
+    <w:rsid w:val="00BF5844"/>
     <w:rsid w:val="00C26EC0"/>
     <w:rsid w:val="00C279C0"/>
     <w:rsid w:val="00C305B4"/>
     <w:rsid w:val="00C405DA"/>
     <w:rsid w:val="00C6170B"/>
     <w:rsid w:val="00C6199C"/>
     <w:rsid w:val="00C61F91"/>
-    <w:rsid w:val="00C76A96"/>
     <w:rsid w:val="00C97044"/>
     <w:rsid w:val="00CA608A"/>
     <w:rsid w:val="00CB4061"/>
     <w:rsid w:val="00CD32E6"/>
     <w:rsid w:val="00CD62C5"/>
     <w:rsid w:val="00D01BB9"/>
     <w:rsid w:val="00D05C84"/>
     <w:rsid w:val="00D07514"/>
     <w:rsid w:val="00D1271C"/>
     <w:rsid w:val="00D15F7B"/>
     <w:rsid w:val="00D25E5F"/>
     <w:rsid w:val="00D27710"/>
     <w:rsid w:val="00D304C5"/>
     <w:rsid w:val="00D32AB2"/>
     <w:rsid w:val="00D458EC"/>
     <w:rsid w:val="00D740D5"/>
     <w:rsid w:val="00D864E0"/>
     <w:rsid w:val="00D8788E"/>
     <w:rsid w:val="00D90190"/>
     <w:rsid w:val="00D9141C"/>
     <w:rsid w:val="00DA3D28"/>
     <w:rsid w:val="00DB537E"/>
     <w:rsid w:val="00DC0ABB"/>
     <w:rsid w:val="00DE1581"/>
     <w:rsid w:val="00DE1807"/>
@@ -12263,69 +12266,69 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>22</ap:Pages>
   <ap:Words>11638</ap:Words>
-  <ap:Characters>64015</ap:Characters>
+  <ap:Characters>64009</ap:Characters>
   <ap:DocSecurity>4</ap:DocSecurity>
   <ap:Lines>533</ap:Lines>
-  <ap:Paragraphs>151</ap:Paragraphs>
+  <ap:Paragraphs>150</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>75502</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>75497</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-06-25T13:00:00.0000000Z</lastPrinted>
+  <lastPrinted>2026-06-26T10:22:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101004B7543401CFBF74688CC6B6D911181AC</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>cdd0228c-e16d-49ee-8253-d170ae8dce01</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>