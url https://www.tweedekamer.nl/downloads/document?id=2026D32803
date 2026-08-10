--- v0 (2026-06-25)
+++ v1 (2026-08-10)
@@ -1,3745 +1,1855 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="0027201C" w:rsidR="003C24A7" w:rsidP="003C24A7" w:rsidRDefault="003C24A7" w14:paraId="4D616C34" w14:textId="1B7EB36B">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="0027201C">
+    <w:p w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="18E70C56" w14:textId="51F6AA1D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>AH 2370</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="48478BD1" w14:textId="53A97D6D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>2026Z11812</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0027201C" w:rsidR="003C24A7" w:rsidP="003C24A7" w:rsidRDefault="003C24A7" w14:paraId="67EB69CB" w14:textId="4C59A5D1">
-[...63 lines deleted...]
-    <w:p w:rsidRPr="0027201C" w:rsidR="003C24A7" w:rsidP="003C24A7" w:rsidRDefault="003C24A7" w14:paraId="60EADA28" w14:textId="05D86AEE">
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="6177AB0B" w14:textId="464A0141">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003124AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord van staatssecretaris Eerenberg (Financiën) (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 25 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="72D0F4F7" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0027201C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0027201C" w:rsidR="00650613" w:rsidP="003C24A7" w:rsidRDefault="00225316" w14:paraId="1F1766FB" w14:textId="17B048F0">
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="55528AA3" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0027201C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Bent u bekend met het artikel van Mick Beer van 2 juni 2026, getiteld «Een Amerikaans reclamebedrijf krijgt een verslag van elke klik terwijl jij je belasting betaalt»</w:t>
       </w:r>
-      <w:r w:rsidRPr="0027201C" w:rsidR="006B2752">
+      <w:r w:rsidRPr="0027201C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="0027201C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0027201C" w:rsidR="003C24A7" w:rsidP="009A2F30" w:rsidRDefault="003C24A7" w14:paraId="6CE9BC69" w14:textId="3DD205FE">
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="5A9D6010" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0027201C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0027201C" w:rsidR="00AD03A6" w:rsidP="009A2F30" w:rsidRDefault="00A15B3B" w14:paraId="6F241DC6" w14:textId="5859178F">
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="627B1F46" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0027201C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0027201C" w:rsidR="003C24A7" w:rsidP="009A2F30" w:rsidRDefault="003C24A7" w14:paraId="5710E134" w14:textId="21D1B2AC">
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="286BBBFD" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0027201C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0027201C" w:rsidR="00650613" w:rsidP="003C24A7" w:rsidRDefault="00225316" w14:paraId="6B7E8D97" w14:textId="77777777">
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="4817A08B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0027201C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Klopt het dat binnen Mijn Belastingdienst, na inloggen met </w:t>
-[...73 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rId7">
+        <w:t xml:space="preserve">Klopt het dat binnen Mijn Belastingdienst, na inloggen met DigiD, bij het openen van een aanslag en het starten of annuleren van een betaling via iDEAL of Wero, gegevens worden verzonden naar </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId6">
         <w:r w:rsidRPr="0027201C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:kern w:val="0"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:u w:val="none"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>adobe-analytics-dc.belastingdienst.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0027201C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> en dat dit domein technisch doorverwijst naar Adobe-infrastructuur, waaronder </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8">
+      <w:hyperlink w:history="1" r:id="rId7">
         <w:r w:rsidRPr="0027201C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:kern w:val="0"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:u w:val="none"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>data.adobedc.net</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0027201C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0027201C" w:rsidR="003C24A7" w:rsidP="003C24A7" w:rsidRDefault="003C24A7" w14:paraId="394542B0" w14:textId="2DE0A124">
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="4D76C0D9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0027201C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Antwoord 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00993287" w:rsidP="00993287" w:rsidRDefault="00C34156" w14:paraId="320BACDC" w14:textId="76DE602D">
+    <w:p w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="5FD12231" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p1"/>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0027201C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>Dit klopt</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0027201C" w:rsidR="006F72C5">
+        <w:t xml:space="preserve">Dit klopt. Zoals gemeld in de Kamerbrief over Digitale Autonomie die uw Kamer 11 juni 2026 heeft ontvangen, is de Belastingdienst recent door een ethisch hacker gewezen op het gebruik van Adobe Analytics op de websites van de Belastingdienst, waarbij gegevens zonder toestemming werden doorgezonden naar Adobe. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="OLE_LINK1" w:id="0"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0027201C" w:rsidR="00993287">
+        <w:t xml:space="preserve">De Belastingdienst heeft deze functionaliteit direct uitgezet toen bleek dat dit inderdaad het geval was. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="75199813" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="p1"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>Zoals gemeld in de Kamerbrief over Digitale Autonomie die uw Kamer 11 juni 2026 heeft ontvangen, is d</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0027201C" w:rsidR="006F72C5">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="71EC0EC7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="p1"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027201C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>e Belastingdienst</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:t xml:space="preserve">De Belastingdienst heeft de Autoriteit Persoonsgegevens (AP) geïnformeerd en een datalek gemeld. Ik betreur dat dit is gebeurd en ik ben dankbaar dat deze ethisch hacker de Belastingdienst hierop heeft gewezen. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="OLE_LINK2" w:id="1"/>
+      <w:r w:rsidRPr="0027201C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er is contact geweest om te bedanken voor het melden van de kwetsbaarheid. Ook heeft een aanvullend inhoudelijk gesprek plaatsgevonden. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="0027201C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Belastingdienst, Douane en Dienst Toeslagen ontvangen graag signalen over beveiliging en privacy via het beschikbare responsible disclosure proces (ook wel Coordinated Vulnerability Disclosure genoemd), zodat deze continu op een hoger plan kunnen worden gebracht. Daarnaast </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>geven we prioriteit aan de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027201C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verkenning </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="OLE_LINK4" w:id="2"/>
+      <w:r w:rsidRPr="0027201C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>of er op andere plekken binnen de Belastingdienst, Toeslagen of Douane sprake is van vergelijkbare onzorgvuldigheden bij het gebruik van de analyticstooling</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="0027201C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De uitkomsten hiervan deel ik met uw Kamer in de eerstvolgende stand-van-zakenbrief. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="07FFEE7E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="p1"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="006D178B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027201C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="742CD2B6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027201C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica Neue"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Kunt u exact aangeven welke gegevens, parameters, events, headers en identifiers in deze betaalflow aan Adobe Analytics worden verzonden, waaronder in ieder geval gegevens over belastingmiddel, aanslagjaar, betaalstatus, betaalmethode, funnelstap, actieve tab, gebruikersinterfacevoorkeur, betaalstart, annulering of mislukte betaling?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="769C7831" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0027201C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">recent door een ethisch hacker gewezen op het gebruik van Adobe Analytics op de websites van de Belastingdienst, waarbij gegevens zonder toestemming werden doorgezonden naar Adobe. </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:t>Antwoord 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="6BBBE0B7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">De Belastingdienst heeft deze functionaliteit direct uitgezet toen bleek dat dit inderdaad het geval was. </w:t>
-[...8 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="21A8C27F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...12 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="0027201C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">De Belastingdienst heeft de Autoriteit Persoonsgegevens (AP) geïnformeerd en een </w:t>
-[...372 lines deleted...]
-    <w:p w:rsidRPr="0027201C" w:rsidR="00225316" w:rsidP="003C24A7" w:rsidRDefault="00225316" w14:paraId="5AE2B6C7" w14:textId="04C04622">
+        <w:t>De Belastingdienst gebruikte Adobe Analytics voor het meten van gebruik, navigatie en prestaties van de digitale dienstverlening, om die voor burgers en bedrijven te verbeteren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="623A38E8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027201C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Zoals aangegeven in het antwoord op vraag 2, is de functie om analyticsgegevens naar Adobe te sturen per 5 juni 2026 uitgezet. Dat betekent dat er op dit moment niets verzonden wordt aan Adobe. In de tabel in bijlage 1 staat aangegeven welke gegevens gedeeld werden met Adobe op het moment van uitzetten van de functie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027201C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="6EA61404" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027201C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vraag 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="745AC154" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0027201C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica Neue"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kunt u bevestigen of uitsluiten dat bij deze verwerking een Adobe Experience Cloud ID, ECID, MID of vergelijkbare persistente identifier wordt gebruikt en zo ja, wat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027201C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica Neue"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kunt u exact aangeven welke gegevens, parameters, events, headers en </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>de bewaartermijn is van de bijbehorende cookies of identifiers?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="58B7B8A9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027201C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="1B34230F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027201C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Zoals hierboven aangegeven, staat de functie om analyticsgegevens met Adobe te delen uit. Voordat deze functie was uitgezet werd een identifier gebruikt en werden tracking-cookies geplaatst bij de eindgebruikers voor twee jaar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="3A31ACFF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027201C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="1EC69578" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0027201C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica Neue"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>identifiers</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Kunt u bevestigen of uitsluiten dat bedragen, BSN, IBAN, betalingskenmerk, aanslagnummer, vorderingsidentificatie, </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="OLE_LINK5" w:id="3"/>
       <w:r w:rsidRPr="0027201C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica Neue"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in deze betaalflow aan Adobe Analytics worden verzonden, waaronder in ieder geval gegevens over belastingmiddel, aanslagjaar, betaalstatus, betaalmethode, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>claim-identifier</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="0027201C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica Neue"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>funnelstap</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>, IP-adres, sessiegegevens, referrers of andere direct of indirect herleidbare gegevens aan Adobe of aan Adobe-gelieerde systemen worden verstrekt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="4360E679" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027201C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="77768D8A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027201C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>De functie om analyticsgegevens met Adobe te delen staat uit. Op dit moment kunnen we daarom uitsluiten dat gegevens verstrekt worden. In het antwoord op vraag 3 staat aangegeven welke gegevens werden gedeeld met Adobe. We kunnen niet uitsluiten dat meer gegevens zijn gedeeld, omdat niet duidelijk is wat een gebruiker gedeeld heeft in een vrij tekstveld of zoekmachine. Wel weten we dat het IP-adres in ieder geval meegezonden werd, zoals toegelicht op pagina 12 van bijlage 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="1A20E251" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027201C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="7A970893" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0027201C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica Neue"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wie is voor deze verwerking verwerkingsverantwoordelijke, wie is verwerker, en welke rol heeft Adobe juridisch en feitelijk bij deze verwerking: uitsluitend verwerker, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027201C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica Neue"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>, actieve tab, gebruikersinterfacevoorkeur, betaalstart, annulering of mislukte betaling?</w:t>
-[...115 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:t>zelfstandig verwerkingsverantwoordelijke of gezamenlijk verwerkingsverantwoordelijke?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="0F30F6BA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027201C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Antwoord 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="6475F2D8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027201C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>De Minister van Financiën is de verwerkingsverantwoordelijke. De standaarddienst voor websiteanalytics wordt afgenomen bij leverancier IBM, waarbij Adobe de onderleverancier is. Bij het inrichten van de websiteanalytics was het niet de bedoeling om persoonsgegevens te verwerken. Er is destijds met IBM daarom een standaardcontract afgesloten, maar geen verwerkersovereenkomst. Naar nu blijkt zijn er wel persoonsgegevens verwerkt, waardoor een verwerkersovereenkomst nodig was geweest.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Destijds is hier onvoldoende aandacht voor geweest.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="1BF227EE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027201C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="33F298AC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027201C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica Neue"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Welke juridische grondslag bestaat er onder de AVG voor het meten van betaalgedrag binnen een verplichte overheidsdienst na DigiD-inlog, en hoe beoordeelt u daarbij noodzakelijkheid, proportionaliteit en subsidiariteit?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="7CD7D5B3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027201C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="7F2E1E59" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027201C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Het gebruik van Adobe Analytics was niet in lijn met de geldende ePrivacy-regels en de Algemene Verordening Gegevensbescherming (AVG). Deze functionaliteit is dan ook uitgezet.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027201C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0027201C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij het inrichten van de websiteanalytics was het niet de bedoeling om persoonsgegevens te verwerken (zie vraag 6). Daarom zijn de grondslag en de noodzakelijkheid niet beoordeeld. Als wij nu beoordelen welke gegevens zijn gedeeld, zijn wij van mening dat het niet noodzakelijk is om al deze gegevens te verwerken. De verwerking is dan ook gestopt. Bij het opnieuw inrichten van websiteanalytics zal de Belastingdienst de grondslag beoordelen en de noodzakelijkheidstoets uitvoeren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="274F32F2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027201C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="24623612" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027201C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica Neue"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Acht u voor het plaatsen of uitlezen van deze cookies of vergelijkbare trackingtechnologie toestemming vereist op grond van de Telecommunicatiewet/ePrivacy-regels, en zo nee, waarom kwalificeert deze verwerking volgens u als niet-privacygevoelige analytische meting?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="66C1274E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027201C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Adobe.</w:t>
-[...116 lines deleted...]
-    <w:p w:rsidRPr="0027201C" w:rsidR="00A14660" w:rsidP="003C24A7" w:rsidRDefault="00225316" w14:paraId="5428D57D" w14:textId="77777777">
+        <w:t>Antwoord 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="1B0DC237" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027201C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De inrichting voldeed niet aan de geldende ePrivacy-regels. Gelet op het gebruik van tracking-cookies met een bewaartermijn van twee jaar en de aard en omvang van de verzamelde gegevens had toestemming gevraagd moeten worden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="79E07A83" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027201C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="33C8FF2F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0027201C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica Neue"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kunt u bevestigen of uitsluiten dat bij deze verwerking een Adobe </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Hoe verhoudt deze verwerking zich tot de cookieverklaring van de Belastingdienst, waarin staat dat de cookies geen persoonsgegevens vastleggen en niet tot personen </w:t>
+      </w:r>
       <w:r w:rsidRPr="0027201C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica Neue"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>herleidbaar zijn, en tot de privacyverklaring waarin staat dat persoonsgegevens alleen worden gebruikt voor wettelijke taken en doelen die daar direct uit voortvloeien?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="40F270D6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027201C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="2FDF9583" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="2F779F47" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027201C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>De feitelijke verwerking sloot niet aan bij de cookieverklaring en de privacyverklaring. De betreffende functionaliteit is dan ook uitgezet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="1B2634B9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="23C14D17" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027201C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="49B72174" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="118B3E87" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0027201C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica Neue"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Is voorafgaand aan deze inzet van Adobe Analytics in Mijn Belastingdienst en de betaalflow een DPIA, risicoanalyse, verwerkersovereenkomst, doorgiftebeoordeling en inkoopafweging opgesteld, en zijn de Functionaris Gegevensbescherming, CPO, CISO, CIO Rijk, Auditdienst Rijk of Autoriteit Persoonsgegevens hierbij betrokken geweest?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="25EA7D4A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027201C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord 10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="2FD534DC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027201C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nee. Zie ook de antwoorden op vraag 6 en 7. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027201C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bij het inrichten van de websiteanalytics was het niet de bedoeling om persoonsgegevens te verwerken</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="OLE_LINK3" w:id="4"/>
+      <w:r w:rsidRPr="0027201C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Hierdoor is er ook geen DPIA uitgevoerd. De Belastingdienst gaat evalueren of er op basis van de nieuwe inrichting van webanalytics nog een DPIA nodig is en zal, indien blijkt dat er een DPIA uitgevoerd moet worden, de CPO en Functionaris Gegevensbescherming betrekken conform standaardprocedure. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="21599F82" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027201C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Vraag 11</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="064911ED" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0027201C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica Neue"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>identifier</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Kunt u bij de risico-inschatting onderscheid maken tussen wat theoretisch mogelijk, </w:t>
+      </w:r>
       <w:r w:rsidRPr="0027201C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica Neue"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aannemelijk, waarschijnlijk en urgent is ten aanzien van koppeling van fiscaal betaalgedrag aan een persistent profiel, doorgifte buiten de EU/EER, toegang door derde partijen, ketenafhankelijkheid en gevolgen voor burgers die wettelijk verplicht zijn belasting te betalen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="3C416074" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027201C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord 11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="331E1430" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027201C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij het opnieuw inrichten van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027201C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de websiteanalytics</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027201C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zal conform standaardprocedure, indien nodig (zie vraag 10), een DPIA  en/of een risico-inschatting, gemaakt worden. Dit is randvoorwaardelijk voor het in gebruik nemen van websiteanalytics. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Alle risico’s die hier een rol spelen, inclusief bovenstaande punten, worden meegenomen. Hierbij zal in het bijzonder aandacht zijn voor de inzet van analytics en de daarvoor benodigde persoonsgegevens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="23F94B4F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027201C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="2DCACF52" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0027201C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica Neue"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bent u bereid de verzending van betaalflowgegevens aan Adobe Analytics per direct te laten onderzoeken en, zolang rechtmatigheid en proportionaliteit niet overtuigend zijn vastgesteld, tijdelijk stop te zetten, de Kamer binnen twee weken een tijdlijn, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027201C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica Neue"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">de bewaartermijn is van de bijbehorende cookies of </w:t>
-[...2134 lines deleted...]
-        </w:rPr>
         <w:t>technische analyse, DPIA, verwerkersovereenkomst en relevante beslisnota’s te sturen voor zover juridisch mogelijk, en deze vragen afzonderlijk te beantwoorden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0027201C" w:rsidR="003C24A7" w:rsidP="008201BB" w:rsidRDefault="003C24A7" w14:paraId="42D01019" w14:textId="6FF882A1">
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="58804A6A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0027201C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 12</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0027201C" w:rsidR="008201BB" w:rsidP="008201BB" w:rsidRDefault="00A15B3B" w14:paraId="3857F884" w14:textId="70172414">
-[...55 lines deleted...]
-    <w:p w:rsidRPr="0027201C" w:rsidR="00D2565F" w:rsidP="00D2565F" w:rsidRDefault="00D2565F" w14:paraId="4BCC9663" w14:textId="77777777">
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="4CB3A53D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027201C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>De verwerking is stopgezet en wordt pas opnieuw opgestart nadat de rechtmatigheid en proportionaliteit zijn beoordeeld en passend zijn geborgd. Daarbij zal eerst een DPIA worden opgesteld en zullen verwerkersafspraken, waaronder een verwerkersovereenkomst, worden vastgesteld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="22D7021C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="2D78A3B2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="212121"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0027201C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="212121"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0027201C" w:rsidR="00D2565F" w:rsidP="00A15B3B" w:rsidRDefault="00D2565F" w14:paraId="131BB70A" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:sectPr w:rsidRPr="0027201C" w:rsidR="00D2565F">
+    <w:p w:rsidRPr="0027201C" w:rsidR="003124AF" w:rsidP="003124AF" w:rsidRDefault="003124AF" w14:paraId="082CADFF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00694F88" w:rsidRDefault="00694F88" w14:paraId="351BCA4E" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00694F88" w:rsidSect="003124AF">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C61CB85" w14:textId="77777777" w:rsidR="00B35C6C" w:rsidRDefault="00B35C6C" w:rsidP="006B2752">
+    <w:p w14:paraId="4DC836A3" w14:textId="77777777" w:rsidR="0084101D" w:rsidRDefault="0084101D" w:rsidP="003124AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53EE3FBB" w14:textId="77777777" w:rsidR="00B35C6C" w:rsidRDefault="00B35C6C" w:rsidP="006B2752">
+    <w:p w14:paraId="2D8A2C5F" w14:textId="77777777" w:rsidR="0084101D" w:rsidRDefault="0084101D" w:rsidP="003124AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="RijksoverheidSansHeading">
-[...7 lines deleted...]
-  <w:font w:name="Aptos">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...20 lines deleted...]
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
     <w:altName w:val="Sylfaen"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E50002FF" w:usb1="500079DB" w:usb2="00000010" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4B2550E1" w14:textId="77777777" w:rsidR="003124AF" w:rsidRPr="003124AF" w:rsidRDefault="003124AF" w:rsidP="003124AF">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2439B68C" w14:textId="77777777" w:rsidR="003124AF" w:rsidRPr="003124AF" w:rsidRDefault="003124AF" w:rsidP="003124AF">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="58F51ECF" w14:textId="77777777" w:rsidR="003124AF" w:rsidRPr="003124AF" w:rsidRDefault="003124AF" w:rsidP="003124AF">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6ED54EFA" w14:textId="77777777" w:rsidR="00B35C6C" w:rsidRDefault="00B35C6C" w:rsidP="006B2752">
+    <w:p w14:paraId="64200B60" w14:textId="77777777" w:rsidR="0084101D" w:rsidRDefault="0084101D" w:rsidP="003124AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2CEF076A" w14:textId="77777777" w:rsidR="00B35C6C" w:rsidRDefault="00B35C6C" w:rsidP="006B2752">
+    <w:p w14:paraId="79B287D9" w14:textId="77777777" w:rsidR="0084101D" w:rsidRDefault="0084101D" w:rsidP="003124AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="50F59FE5" w14:textId="2120DDBD" w:rsidR="006B2752" w:rsidRPr="0013584A" w:rsidRDefault="006B2752">
+    <w:p w14:paraId="7FBD056B" w14:textId="77777777" w:rsidR="003124AF" w:rsidRPr="0013584A" w:rsidRDefault="003124AF" w:rsidP="003124AF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013584A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0013584A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0013584A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:t>Mickbeer.com/artikelen/belastingdienst-betaalfow-adobe/</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="545C8097" w14:textId="7100AB64" w:rsidR="0013584A" w:rsidRPr="00BE119D" w:rsidRDefault="0013584A">
+    <w:p w14:paraId="1185CE2A" w14:textId="77777777" w:rsidR="003124AF" w:rsidRPr="00BE119D" w:rsidRDefault="003124AF" w:rsidP="003124AF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE119D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00BE119D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3766,2418 +1876,154 @@
         <w:r w:rsidRPr="00BE119D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:color w:val="96607D"/>
             <w:sz w:val="10"/>
             <w:szCs w:val="10"/>
           </w:rPr>
           <w:t>Data column reference | Adobe Analytics</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BE119D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="212121"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:t>. Als hier specifieke vragen over zijn kunnen we deze beantwoorden.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...2139 lines deleted...]
-</w:numbering>
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7D0420AB" w14:textId="77777777" w:rsidR="003124AF" w:rsidRPr="003124AF" w:rsidRDefault="003124AF" w:rsidP="003124AF">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="452F1F63" w14:textId="77777777" w:rsidR="003124AF" w:rsidRPr="003124AF" w:rsidRDefault="003124AF" w:rsidP="003124AF">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4FCEAEC5" w14:textId="77777777" w:rsidR="003124AF" w:rsidRPr="003124AF" w:rsidRDefault="003124AF" w:rsidP="003124AF">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00225316"/>
-[...150 lines deleted...]
-    <w:rsid w:val="00FC0070"/>
+    <w:rsidRoot w:val="003124AF"/>
+    <w:rsid w:val="001A27FB"/>
+    <w:rsid w:val="003124AF"/>
+    <w:rsid w:val="00694F88"/>
+    <w:rsid w:val="0084101D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="437095DB"/>
+  <w14:docId w14:val="4CAF2E75"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{AC650832-4040-3E46-8B1F-576F50329B89}"/>
+  <w15:docId w15:val="{4A64D54A-0A51-4F82-98AB-61A6A2032E1B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
-        <w:sz w:val="24"/>
-        <w:szCs w:val="24"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6526,888 +2372,755 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00225316"/>
+    <w:rsid w:val="003124AF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00225316"/>
+    <w:rsid w:val="003124AF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00225316"/>
+    <w:rsid w:val="003124AF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00225316"/>
+    <w:rsid w:val="003124AF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00225316"/>
+    <w:rsid w:val="003124AF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00225316"/>
+    <w:rsid w:val="003124AF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00225316"/>
+    <w:rsid w:val="003124AF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00225316"/>
+    <w:rsid w:val="003124AF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00225316"/>
+    <w:rsid w:val="003124AF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00225316"/>
+    <w:rsid w:val="003124AF"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00225316"/>
+    <w:rsid w:val="003124AF"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00225316"/>
+    <w:rsid w:val="003124AF"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00225316"/>
+    <w:rsid w:val="003124AF"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
     <w:name w:val="Kop 5 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00225316"/>
+    <w:rsid w:val="003124AF"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
     <w:name w:val="Kop 6 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00225316"/>
+    <w:rsid w:val="003124AF"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
     <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00225316"/>
+    <w:rsid w:val="003124AF"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
     <w:name w:val="Kop 8 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00225316"/>
+    <w:rsid w:val="003124AF"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
     <w:name w:val="Kop 9 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00225316"/>
+    <w:rsid w:val="003124AF"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00225316"/>
+    <w:rsid w:val="003124AF"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00225316"/>
+    <w:rsid w:val="003124AF"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00225316"/>
+    <w:rsid w:val="003124AF"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00225316"/>
+    <w:rsid w:val="003124AF"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citaat">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="CitaatChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00225316"/>
+    <w:rsid w:val="003124AF"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
     <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Citaat"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00225316"/>
+    <w:rsid w:val="003124AF"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00225316"/>
+    <w:rsid w:val="003124AF"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensievebenadrukking">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00225316"/>
+    <w:rsid w:val="003124AF"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="DuidelijkcitaatChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00225316"/>
+    <w:rsid w:val="003124AF"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
     <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Duidelijkcitaat"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00225316"/>
+    <w:rsid w:val="003124AF"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensieveverwijzing">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00225316"/>
+    <w:rsid w:val="003124AF"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00225316"/>
+    <w:rsid w:val="003124AF"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normaalweb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A15B3B"/>
+    <w:rsid w:val="003124AF"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabelraster">
-[...29 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00D2565F"/>
-[...87 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="003124AF"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="p1">
     <w:name w:val="p1"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00993287"/>
+    <w:rsid w:val="003124AF"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006B2752"/>
+    <w:rsid w:val="003124AF"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="006B2752"/>
+    <w:rsid w:val="003124AF"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006B2752"/>
+    <w:rsid w:val="003124AF"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E423B8"/>
+    <w:rsid w:val="003124AF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E423B8"/>
+    <w:rsid w:val="003124AF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E423B8"/>
+    <w:rsid w:val="003124AF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E423B8"/>
+    <w:rsid w:val="003124AF"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...13 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.adobedc.net" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adobe-analytics-dc.belastingdienst.nl" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.adobedc.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adobe-analytics-dc.belastingdienst.nl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fexperienceleague.adobe.com%2Fen%2Fdocs%2Fanalytics%2Fexport%2Fanalytics-data-feed%2Fdata-feed-contents%2Fdatafeeds-reference&amp;data=05%7C02%7Cs.van.erven%40belastingdienst.nl%7Ccd09c07dba004330178e08decd11754b%7Cc8fba4776d4d4f00941a6e6150c721f3%7C0%7C0%7C639173672030904181%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=pzYo36ROxevaltSXOFa62Aujfih8UbMEVGtkepK65RI%3D&amp;reserved=0" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -7415,54 +3128,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -7615,105 +3328,55 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1440</ap:Words>
-  <ap:Characters>7926</ap:Characters>
+  <ap:Words>1420</ap:Words>
+  <ap:Characters>7810</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>66</ap:Lines>
+  <ap:Lines>65</ap:Lines>
   <ap:Paragraphs>18</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9348</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9212</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>