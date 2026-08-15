--- v0 (2026-06-25)
+++ v1 (2026-08-15)
@@ -1,12407 +1,9318 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="2456D979" w14:textId="77777777">
-[...7 lines deleted...]
-        <w:t>Geachte voorzitter,</w:t>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="00EA1C63" w:rsidRDefault="003F5A99" w14:paraId="67A119DA" w14:textId="5ABE9108">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>31409</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA1C63" w:rsidR="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EA1C63" w:rsidR="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Zee- en binnenvaart</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="001373F8" w14:paraId="32E1C69B" w14:textId="6D2F5FC6">
-[...4 lines deleted...]
-        <w:t>Ieder jaar wordt uw Kamer geïnformeerd over de ongevalscijfers in de scheepvaart</w:t>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="00EA1C63" w:rsidP="004474D9" w:rsidRDefault="00EA1C63" w14:paraId="442A3EBF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A90E90" w:rsidR="00AB0BC4">
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>507</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
-      <w:r w:rsidR="004E42FF">
-[...96 lines deleted...]
-        <w:t>database van scheepsongevallen, die wordt beheerd door Rijkswaterstaat.</w:t>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Infrastructuur en Waterstaat</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="1A8D055F" w14:textId="77777777">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="00EA1C63" w:rsidP="003F5A99" w:rsidRDefault="00EA1C63" w14:paraId="23EE94DB" w14:textId="69C913C5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="2F13D7EB" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="00EA1C63" w:rsidP="003F5A99" w:rsidRDefault="00EA1C63" w14:paraId="7408C3DD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="00EA1C63" w:rsidP="003F5A99" w:rsidRDefault="00EA1C63" w14:paraId="5F9A7748" w14:textId="3BFB8D05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 25 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="00EA1C63" w:rsidP="003F5A99" w:rsidRDefault="00EA1C63" w14:paraId="038C7D31" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="06C85CA5" w14:textId="12E032A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ieder jaar wordt uw Kamer geïnformeerd over de ongevalscijfers in de scheepvaart. Deze brief bevat de cijfers van het jaar 2025. Het totale aantal ernstige en zeer ernstige scheepsongevallen op de Noordzee bleef in 2025 gelijk ten opzichte van het jaar ervoor en was relatief laag ten opzichte van eerdere jaren. Op de binnenwateren nam het aantal (zeer) ernstige scheepsongevallen toe. Ook waren er op de binnenwateren meer slachtoffers en gewonden te betreuren dan voorgaande jaren. Een overzicht van de data over de scheepsongevallen en slachtoffers is hieronder opgenomen. Bij de registratie van doden en gewonden worden arbeidsongevallen niet meegenomen. De bron van deze data is de landelijke SOS-database van scheepsongevallen, die wordt beheerd door Rijkswaterstaat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="4F96D465" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="685F1835" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Noordzee</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="1FBF6F10" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="23308A37" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A90E90">
-        <w:rPr>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Aantal ongevallen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="0E148697" w14:textId="1000A4EF">
-[...52 lines deleted...]
-        <w:t xml:space="preserve"> weinig grote gevolgschades. Het aantal scheepsongevallen is terug te vinden in tabel 1.</w:t>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="1833151B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op de Noordzee zijn in 2025 in totaal 46 scheepsongevallen geregistreerd, waarvan 0 zeer ernstige, 6 ernstige en 40 minder ernstige scheepsongevallen. Het aantal scheepsongevallen op de Noordzee geeft geen duidelijke trend. De aantallen scheepsongevallen zijn in 2025 relatief laag en resulteerden in weinig grote gevolgschades. Het aantal scheepsongevallen is terug te vinden in tabel 1.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="447C1729" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="7ABD7E54" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="67916499" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="52A44E55" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tabel 1: Scheepsongevallen op het Nederlands deel van de Noordzee</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8527" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2689"/>
+        <w:gridCol w:w="587"/>
         <w:gridCol w:w="598"/>
         <w:gridCol w:w="598"/>
         <w:gridCol w:w="598"/>
         <w:gridCol w:w="598"/>
         <w:gridCol w:w="598"/>
-        <w:gridCol w:w="598"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="598"/>
+        <w:gridCol w:w="587"/>
+        <w:gridCol w:w="587"/>
+        <w:gridCol w:w="587"/>
+        <w:gridCol w:w="587"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidTr="007102B8" w14:paraId="2E34CC28" w14:textId="77777777">
+      <w:tr w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidTr="00B10D5F" w14:paraId="27C3F824" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="4FCD2037" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="045DE96D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="A6A6A6"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="0B59C7A2" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="21D0A635" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="A6A6A6"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="0E4C49AD" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="5C850E27" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="A6A6A6"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="1FB331B0" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="777CD245" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="A6A6A6"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="3885FD7C" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="0A9B94AF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="A6A6A6"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="075A6201" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="0DA3BB8B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="A6A6A6"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="316E7FAE" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="5D5E7F4A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="A6A6A6"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="7724FC57" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="0D4611C7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="A6A6A6"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="60F19668" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="5424B53E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="A6A6A6"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="2F23F6EA" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="1F49DCF9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="A6A6A6"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="11C42E66" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="6FAF00F0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>5</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidTr="007102B8" w14:paraId="0FE9D727" w14:textId="77777777">
+      <w:tr w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidTr="00B10D5F" w14:paraId="3ADC7A3A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="9BC2E6"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007102B8" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="007102B8" w14:paraId="3A88F0D9" w14:textId="10F91769">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="241347C9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007102B8">
-              <w:rPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Zeer ernstig scheepsongeval (ZESO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="328C9843" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="12B5A12B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="56BA1D9A" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="5CF4BC78" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="3D0E7FED" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="33EF3D3B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="704E7EE9" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="7C0CE103" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="0E67AC5B" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="15213577" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F03AED" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="3A4BCE57" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="360CD5FF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D4A97">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="0937AAB0" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="257A6138" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F03AED" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="379BD590" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="62F0630E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D4A97">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="705CD4EB" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="3B14F564" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="346132E2" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="2E16C6FC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidTr="007102B8" w14:paraId="315D118C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidTr="00B10D5F" w14:paraId="57921D1E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="9BC2E6"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007102B8" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="007102B8" w14:paraId="18EFBED9" w14:textId="60E904C0">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="3749E441" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007102B8">
-              <w:rPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ernstig scheepvaartongeval (ESO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="40794FD7" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="28C65BA5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="08F8D01D" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="5CB68E19" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="4C549651" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="62764805" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="64177A97" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="6EB5DA14" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="73C6D289" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="517C318B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000A3179" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="2D87D040" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="24857A23" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="4E4CF21A" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="2FAB65FC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000A3179" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="78F0BAE4" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="5D744325" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="463EA8CD" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="5040D109" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="6CDE9092" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="61A02401" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidTr="007102B8" w14:paraId="31A9F580" w14:textId="77777777">
+      <w:tr w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidTr="00B10D5F" w14:paraId="4EFB6A1F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="9BC2E6"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007102B8" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="007102B8" w14:paraId="5A76FFE6" w14:textId="713ECCE3">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="1B73F12D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007102B8">
-              <w:rPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Minder ernstige scheepsongevallen (MESO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="224404CE" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="49F806B1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="26791C0B" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="4B2588BF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="0F35973C" w14:textId="77777777">
-[...16 lines deleted...]
-              <w:t>3</w:t>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="79FBD60F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="15F785FB" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="4D4FF303" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="53DBB5F7" w14:textId="77777777">
-[...16 lines deleted...]
-              <w:t>3</w:t>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="0F2A93C8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000A3179" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="2EE09F05" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="6F742364" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="7A4157EF" w14:textId="77777777">
-[...16 lines deleted...]
-              <w:t>6</w:t>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="557E94F5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000A3179" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00F53021" w14:paraId="37D752DA" w14:textId="0798547D">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="74256EEA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="5A9245BE" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="5B1D0722" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00F53021" w14:paraId="388A6DFB" w14:textId="39D65144">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="03A79492" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidTr="007102B8" w14:paraId="1B95AD9A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidTr="00B10D5F" w14:paraId="2D14A8E4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="9BC2E6"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="603BF5A2" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="1E23133C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tot. aantal ongevallen</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F03AED">
-              <w:rPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="774B2249" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="42A5B4D2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="186F53F1" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="6A16B5D3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="01F3FD20" w14:textId="77777777">
-[...16 lines deleted...]
-              <w:t>4</w:t>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="044A622E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="08426D6D" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="34A54239" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="776C95EF" w14:textId="77777777">
-[...16 lines deleted...]
-              <w:t>0</w:t>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="42EA516F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F03AED" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="1BC0F085" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="3242E92A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D4A97">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="53D7EEDD" w14:textId="77777777">
-[...16 lines deleted...]
-              <w:t>0</w:t>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="4BF7C1EE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F03AED" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00F53021" w14:paraId="1DF3783E" w14:textId="6DF8699A">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="7AD7A0D9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="2058A1D7" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="3D42996C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00F53021" w14:paraId="03457B3E" w14:textId="6DF83938">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="3F048FFD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>46</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00F03AED" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="5831A9A3" w14:textId="77777777">
-[...9 lines deleted...]
-          <w:szCs w:val="14"/>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="0C9FED5A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F03AED">
-[...18 lines deleted...]
-        <w:t>amerbrief.</w:t>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Na een 5-jaarlijkse analyse zijn voor de jaren 2016 2018 2020 2022 2023 het aantal scheepsongevallen MESO en ESO gewijzigd t.o.v. vorige Kamerbrief.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="0445C802" w14:textId="77777777">
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="00EA1C63" w:rsidRDefault="00EA1C63" w14:paraId="6E6143D9" w14:textId="3E03D66F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="344628C8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="04169686" w14:textId="77777777">
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="2474D7D7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A90E90">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Verklaring tabel 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="71994315" w14:textId="77777777">
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="31891E42" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Zeer ernstig scheepsongeval (ZESO): ongeval waarbij het schip verloren is gegaan, een dodelijk slachtoffer is gevallen, of ernstige schade aan het milieu is ontstaan.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="1FAF6382" w14:textId="77777777">
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="745AAAEE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ernstig scheepvaartongeval (ESO): ongeval dat geen zeer ernstig ongeval is, dat gepaard gaat met brand, explosie, gronding, contact, slecht weer schade, schade door ijs, rompschade, of vermoedelijke rompschade enzovoort.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="268934D7" w14:textId="77777777">
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="555C6E50" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Minder ernstige scheepsongevallen (MESO): alle overige scheepsongevallen die niet onder de categorie zeer ernstige of ernstige scheepsongevallen vallen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="78BCE1EF" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="5600C4A9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="0134991F" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="768559D0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A90E90">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Slachtoffers</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="59E2E126" w14:textId="2364F6B4">
-[...28 lines deleted...]
-        <w:t>Wel was sprake van 5 gewonden.</w:t>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="74D37945" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Er zijn in 2025 geen dodelijke slachtoffers gevallen op de Noordzee. Wel was sprake van 5 gewonden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="6FE4530F" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="6FE03DE1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="25534D1A" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="08B2DDA6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tabel 2: Aantal geregistreerde slachtoffers bij scheepsongevallen op het Nederlands deel van de Noordzee</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8217" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1658"/>
         <w:gridCol w:w="645"/>
         <w:gridCol w:w="645"/>
         <w:gridCol w:w="645"/>
         <w:gridCol w:w="645"/>
         <w:gridCol w:w="645"/>
         <w:gridCol w:w="645"/>
         <w:gridCol w:w="645"/>
         <w:gridCol w:w="645"/>
         <w:gridCol w:w="645"/>
         <w:gridCol w:w="754"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidTr="00D81AF5" w14:paraId="1B6AB29B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidTr="00B10D5F" w14:paraId="054B9127" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1658" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="A6A6A6"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="07C1B298" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="50EDD4FD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="A6A6A6"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="2CED2406" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="4F10C3C7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="A6A6A6"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="208BB381" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="51338946" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="A6A6A6"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="2A720D9E" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="4126366B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="A6A6A6"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="74813140" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="7202879A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="A6A6A6"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="1B4B4FB3" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="66190BE4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="A6A6A6"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="333D4BC9" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="69EA07DC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="A6A6A6"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="51913BFB" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="523C818D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="A6A6A6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="4BB6DD7B" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="7642D702" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="A6A6A6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="415B9498" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="7D3F714B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="A6A6A6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="71606E0C" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="05EA36F9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>5</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidTr="00D81AF5" w14:paraId="7CD81250" w14:textId="77777777">
+      <w:tr w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidTr="00B10D5F" w14:paraId="3E569908" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1658" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="9BC2E6"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="67529BAE" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="3F0C3C77" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Aantal doden en vermisten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="672B44F7" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="53787D04" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="0201A102" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="5060EFD9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="138A8513" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="31DE392A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="441FD7FC" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="3543D839" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="14ADC43A" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="06CAE5FE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="694DAB33" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="30E5E83D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="63ADC454" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="7F0B3104" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="1C51AD93" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="6B6463E1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="047C98D4" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="0558B1A4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00F03AED" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="3AFFA7E0" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="36A3A0A5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF64AF">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidTr="00D81AF5" w14:paraId="29693126" w14:textId="77777777">
+      <w:tr w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidTr="00B10D5F" w14:paraId="512409D8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1658" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="9BC2E6"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="08439462" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="1B399F80" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Aantal gewonden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="23A016E5" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="0CA8B1F1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="4F9B17DF" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="3EBF261F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="0BEFA732" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="4626363F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="03EDF332" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="42FBF790" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="5A978A52" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="57551FA2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="02A25EBC" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="77AB7F43" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="2A18F7D6" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="093E1F62" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="1AE8A6A9" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="2F46B7C3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00A90E90" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="6A4E6AAC" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="4704806B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00C754FA" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00F53021" w14:paraId="5D5F3B0C" w14:textId="66B81858">
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="12BF54C7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="438F46F6" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="6E9A7C1B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00555ACB" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="6AA22222" w14:textId="77777777">
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="37981371" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Verklaring </w:t>
-[...7 lines deleted...]
-        <w:t>tabel 2</w:t>
+        <w:t>Verklaring tabel 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="6904593A" w14:textId="35D81118">
-[...96 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="602EA4CC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In deze tabel zijn de aantallen van de verschillende vormen van slachtoffers als gevolg van de scheepsongevallen weergegeven. Gekozen is om doden en vermisten samen te nemen. De reden waarom vermisten worden meegenomen is dat wanneer een persoon niet fysiek is teruggevonden, ervan uit wordt gegaan dat deze persoon is overleden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F0072" w:rsidP="00301031" w:rsidRDefault="000F0072" w14:paraId="1121E5A8" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="787522A3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00282071" w:rsidR="00282071" w:rsidP="00301031" w:rsidRDefault="00282071" w14:paraId="483E6D4E" w14:textId="7242A5A2">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="40BEC312" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">bestaande preventieve beheersmaatregelen nemen en inzetten op de ontwikkeling van eventuele nieuwe beheersmaatregelen. </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het aantal (zeer) ernstige scheepsongevallen op de Noordzee is gemiddeld vrij laag. De verwachting is dat de risico’s in de toekomst toenemen door verschillende ontwikkelingen. Dit wordt onderbouwd door het rapport van de Onderzoeksraad voor Veiligheid ‘Schipperen met ruimte’ (2024). De risico-ontwikkeling op de Noordzee tot 2050 is onderwerp van een omvangrijke studie van MARIN. Aan de hand van deze en andere studies zal het ministerie waar nodig bestaande preventieve beheersmaatregelen nemen en inzetten op de ontwikkeling van eventuele nieuwe beheersmaatregelen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="66DFEEF8" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="714E6D1E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="37DF8553" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="68BD0118" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nederlandse binnenwateren</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004657AB" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="4F709BE8" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="35DFF6D2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004657AB">
-        <w:rPr>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Aantal ongevallen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007102B8" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="16FD2D20" w14:textId="77777777">
-[...112 lines deleted...]
-        <w:t xml:space="preserve">In de binnenvaart wordt een andere categorisering gebruikt, zie daarvoor de toelichting bij de tabellen. </w:t>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="6C0CAEDA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op de Nederlandse binnenwateren (inclusief de zeehavens) zijn in 2025 in totaal 1292 ongevallen geregistreerd, waarvan 247 (zeer) ernstige scheepsongevallen, zoals in tabel 3 is terug te zien, zijn dit er meer dan in voorgaande jaren. In de binnenvaart wordt een andere categorisering gebruikt, zie daarvoor de toelichting bij de tabellen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007102B8" w:rsidP="00301031" w:rsidRDefault="007102B8" w14:paraId="13B18A56" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="3D9CD5DC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="2E19F417" w14:textId="09B8DAE0">
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> Daarnaast was sprake van 67 gewonden.</w:t>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="44C52BB8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In tabel 4 is te zien dat er op de binnenwateren 8 dodelijke slachtoffers waren te betreuren. Daarnaast was sprake van 67 gewonden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007102B8" w:rsidP="00301031" w:rsidRDefault="007102B8" w14:paraId="3F135B9C" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="00EA1C63" w:rsidP="003F5A99" w:rsidRDefault="00EA1C63" w14:paraId="65D029FA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007102B8" w:rsidP="00301031" w:rsidRDefault="007102B8" w14:paraId="0EA2C89E" w14:textId="77777777">
-[...55 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="4DFBFF73" w14:textId="18007D35">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tabel 3: Scheepsongevallen Nederlandse binnenwateren</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8344" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2364"/>
         <w:gridCol w:w="598"/>
         <w:gridCol w:w="598"/>
         <w:gridCol w:w="598"/>
         <w:gridCol w:w="598"/>
         <w:gridCol w:w="598"/>
         <w:gridCol w:w="598"/>
         <w:gridCol w:w="598"/>
         <w:gridCol w:w="598"/>
         <w:gridCol w:w="598"/>
         <w:gridCol w:w="598"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidTr="00D81AF5" w14:paraId="6390EC4A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidTr="00B10D5F" w14:paraId="0069FE9D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="15353811" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="5783CD85" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="A6A6A6"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="35B49B53" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="767052FC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="A6A6A6"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="6CB78D00" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="4E2C8E6C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="A6A6A6"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="58A92EA3" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="1E60AF43" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="A6A6A6"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="6D6F03F2" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="7E3051A3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="A6A6A6"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="56F747DC" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="1EB8D22D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="A6A6A6"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="678CA0F4" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="3363DAD8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="A6A6A6"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="1907AF46" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="18CF69C9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="A6A6A6"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="56DBC2DB" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="681A0B46" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="A6A6A6"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="47CF2EC3" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="4A2F72AB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="A6A6A6"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="7241DB8F" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="194ED5BA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidTr="00D81AF5" w14:paraId="013EA296" w14:textId="77777777">
+      <w:tr w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidTr="00B10D5F" w14:paraId="34C7FD3C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="9BC2E6"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="49C5D016" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="7D598FCB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(Zeer) ernstige scheepsongevallen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="44CCC9D6" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="6FEE58E1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>163</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="7F67FB84" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="25D49AD0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>161</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="532902EB" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="6843E6C4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>178</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="6761D6E6" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="0FF8D8CE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>160</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006377D5" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="2F7E141E" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="58A20404" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>175</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="12D67F38" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="5A80FB99" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>148</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="49DB4349" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="2140F6DF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>188</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="7BB12D58" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="544B9E21" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>208</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00485535" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="57258367" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="73FE3F03" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>221</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="552ED8C3" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="7BC44CEC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>247</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidTr="00D81AF5" w14:paraId="271BA7D7" w14:textId="77777777">
+      <w:tr w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidTr="00B10D5F" w14:paraId="27A89954" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="9BC2E6"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="5AEFFDA0" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="774AB83E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Andersoortige ongevallen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="43E1D89D" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="088B0D60" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1166</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="4A3FDD25" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="598CD040" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>973</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="0F13B3AE" w14:textId="77777777">
-[...41 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="0A1DFFD2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1179</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="598" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="3BEBC33A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1119</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="27795389" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="5EAD5ACA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1068</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="7486719B" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="3B80E59A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1077</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="64C1390C" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="5AF52633" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1131</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="63B6775F" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="09C769E4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00485535" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="6A0E5492" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="423610DE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F620A6" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="42CF55CE" w14:textId="77777777">
-[...16 lines deleted...]
-              <w:t>45</w:t>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="2F31E19A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1045</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidTr="00D81AF5" w14:paraId="10650BFF" w14:textId="77777777">
+      <w:tr w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidTr="00B10D5F" w14:paraId="48A9D7E1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="9BC2E6"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="6B029B13" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="0A0EF0D4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Totaal aantal ongevallen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="5E041C0A" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="7A39A92A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1329</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="5EB49A73" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="111B9A49" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1134</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="5196206B" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="6AFA96E4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1357</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="07667F44" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="2A7BA7C2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1279</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006377D5" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="022D17BE" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="64DF8BED" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1243</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="16F484CE" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="6F07E3C1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1225</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="3D978FD5" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="1CB94918" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1319</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="7A75A34F" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="0B35D971" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1221</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00485535" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="0E07121A" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="2BE36E9D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1245</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F620A6" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="404E216C" w14:textId="77777777">
-[...16 lines deleted...]
-              <w:t>92</w:t>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="4F17371B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1292</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00964466" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="398A0628" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="36CBC11C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00964466">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Verklaring tabel 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00964466" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="7F1AF1FC" w14:textId="2BF32E7B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="41BC1801" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">r zijn  doden en zwaargewonden te betreuren. </w:t>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met (zeer) ernstige scheepsongevallen wordt gedoeld op de “significante ongevallen. Dit zijn ongevallen waarbij één of meerdere van de volgende effecten is opgetreden als gevolg van het scheepsongeval. Een schip kan of mag niet meer verder; er is ernstige schade aan lading, infrastructuur of milieu; er is een volledige  stremming van de vaarweg opgetreden; er zijn  doden en zwaargewonden te betreuren. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00964466" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="47C25F5C" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="67F1A71E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Andersoortige scheepsongevallen zijn alle overige scheepsongevallen die niet onder de categorie (zeer) ernstige scheepsongevallen vallen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00891DAB" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="06D12E5B" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="3CA5120D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="21EC1C0C" w14:textId="02AA810B">
-[...112 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="23B242A2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De toename van het aantal (zeer) ernstige scheepsongevallen op de binnenwateren is met name terug te zien bij ongevallen met recreatievaart. In 2025 was de recreatievaart betrokken bij 143 (zeer) ernstige ongevallen, in 2024 was daar in 101 gevallen sprake van. Voor de beroepsvaart geldt dat deze in 2025 115 keer was betrokken bij een (zeer) ernstig scheepsongeval, in 2024 was dit 121 keer; dat is een lichte daling. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="333B6E19" w14:textId="77777777">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="00EA1C63" w:rsidRDefault="00EA1C63" w14:paraId="08B30664" w14:textId="7DE73FD9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="75B5A9E4" w14:textId="509DE83B">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="2B89547B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="5708CD05" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabel 5: (Zeer) ernstige scheepsongevallen Nederlandse binnenwateren </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="55439713" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="07AE167B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>onderverdeeld per betroken type vaart</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8344" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2364"/>
         <w:gridCol w:w="598"/>
         <w:gridCol w:w="598"/>
         <w:gridCol w:w="598"/>
         <w:gridCol w:w="598"/>
         <w:gridCol w:w="598"/>
         <w:gridCol w:w="598"/>
         <w:gridCol w:w="598"/>
         <w:gridCol w:w="598"/>
         <w:gridCol w:w="598"/>
         <w:gridCol w:w="598"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidTr="009C20B8" w14:paraId="25C1CD9B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidTr="00B10D5F" w14:paraId="4DC88DE5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="1D078880" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="3CA1221C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="450C4CC0" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="0CA65335" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="03E928B6" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="63D2D338" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="22CB821F" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="29FE09AD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="744B94FC" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="11C5EEC4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="129F6A75" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="7165A287" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="08C3B4FE" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="63190043" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="57032760" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="512C07D8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="2F0A6312" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="2135CCD3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="3C87712C" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="27FF8EF3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="330D7156" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="121BC105" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidTr="009C20B8" w14:paraId="0D1BC3E9" w14:textId="77777777">
+      <w:tr w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidTr="00B10D5F" w14:paraId="57DCFF62" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9BC2E6"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="16F9733A" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="21F8630F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C20B8">
-              <w:rPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Enkel beroepsvaart</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="7AC62938" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="50FCFA42" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="1F284F8B" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="14199E94" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>101</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="68804742" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="35E55D1F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="1C3A9EEC" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="3B32416F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="0FEF8573" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="12050AA1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="72DF4BB7" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="66758B04" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="7B689B7F" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="46631210" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="77224641" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="61B8C215" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>112</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="78EE13D6" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="07FA8A68" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="607BEC0E" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="319C650A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>104</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidTr="009C20B8" w14:paraId="71E695EB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidTr="00B10D5F" w14:paraId="10721258" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9BC2E6"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="7D37678E" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="543E28C5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C20B8">
-              <w:rPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Enkel recreatievaart</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="518CAF57" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="6FAEE30F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="1D2F8715" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="234999F5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="435DE860" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="59A407DF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="04A88A1D" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="04CED4E0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="50C728D7" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="0DC94735" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="0376A3B0" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="7DBD67B5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="797259C5" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="66409871" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="32EADBAB" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="57251379" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="76FA07C2" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="4468DC6D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="7108991B" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="05DD28C7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>132</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidTr="009C20B8" w14:paraId="13ECBF48" w14:textId="77777777">
+      <w:tr w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidTr="00B10D5F" w14:paraId="73D84F18" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9BC2E6"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="361254FA" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="0336685A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Zowel beroeps- als recreatievaart</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="7852D75B" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="594E08E1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="1D1CA46A" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="21B784D2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="6EDC2EC7" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="186F380B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="0FFB71F2" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="7DC5C9F8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="3C4F08E3" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="27E23657" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="3F14BA3E" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="2C4B7C33" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="1939A4D5" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="66E88D23" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="53753DB8" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="027B650A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="53CD9A7A" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="52DFE4A2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="11AC23F9" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="7252F6F0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidTr="009C20B8" w14:paraId="733351BD" w14:textId="77777777">
+      <w:tr w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidTr="00B10D5F" w14:paraId="33043303" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9BC2E6"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="7C72ECFE" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="4C5F39F0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Totaal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="5FFAC32F" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="7C3E8D84" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>163</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="321EC61B" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="06C7FF49" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>161</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="61A2C017" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="41995096" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>178</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="3BB01ABB" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="31B565C2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>160</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="6DFE52BF" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="170D8019" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>175</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="50B948EB" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="7BF7F088" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>148</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="6F2F4FFC" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="71D38D1C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>188</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="051C76FA" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="5BD9672D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>208</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="300D152F" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="3E581ADD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>221</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C20B8" w:rsidR="009C20B8" w:rsidP="00301031" w:rsidRDefault="009C20B8" w14:paraId="00F2870B" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="550B713E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>247</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="79FCBAAB" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="4325CB9D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="6F9228CE" w14:textId="7A5512E4">
-[...244 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="1C01117E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In 2025 vonden 104 enkelzijdige (zeer) ernstige scheepsongevallen met recreatievaart plaats, in 2024 was dit aantal 65. Hiermee zet de langjarig stijgende trend in aantallen geregistreerde enkelzijdige ongevallen met recreatievaart voort. Bij enkelzijdige scheepsongevallen is alleen het betreffende schip betrokken (bijvoorbeeld brand, explosie, omslaan of zinken) en vindt dus geen aanvaring met een ander schip, infrastructuur of object plaats. Naar aanleiding van twee onderzoeken die door RWS zijn uitgevoerd, heeft het ministerie het afgelopen jaar samen met vertegenwoordigers uit de recreatievaartsector een inventarisatie en prioritering gemaakt naar verschillende maatregelen om de risico’s met recreatievaart te verminderen. Er wordt in de zomer van 2026 gewerkt aan implementatie van een deel van deze maatregelen, die met name zien op kennis, informatievoorziening en veiligheid aan boord. Het ministerie buigt zich nog dit jaar over de mogelijkheid en noodzaak van implementatie van de overige geïdentificeerde maatregelen; de zogeheten strategische maatregelen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="55345C3F" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="7008BEE0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="54C3CF00" w14:textId="28FAB494">
-[...412 lines deleted...]
-        <w:t xml:space="preserve">is dit jaar gestart. </w:t>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="1A8F88BE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de categorie (zeer) ernstige scheepsongevallen met beroepsvaart is er sprake van een daling van aanvaringen met infrastructuur. Het aantal (zeer) ernstige scheepsongevallen nam in 2025 af tot 45, in 2024 was sprake van 57 (zeer) ernstige scheepsongevallen. Daarvan waren er 20 aanvaringen met een brug of sluis. Hoewel dit aantal in 2025 wat lager lag dan in 2024, is er langjarig nog wel sprake van een stijgende trend in aantallen geregistreerde aanvaringen met infrastructuur door beroepsvaart. Het ministerie zet zich in om het aanvaarrisico met kunstwerken te verbeteren. Een onderdeel daarvan is om specifieke aanvaarrisico’s in kaart te brengen, zodat deze risico’s beter beheerst kunnen worden bij onderhoud, exploitatie en vernieuwing. Door het grote aantal objecten in beheer van het Rijk, is het beoordelen van de aanvaarrisico’s en het uitwerken van maatregelen een omvangrijke opgave. Een meerjarig programma waarin een systematische beoordeling wordt uitgevoerd van de aanvaarrisico’s op objectniveau is dit jaar gestart. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="76E92556" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="0F7DB41F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="694A5B7C" w14:textId="3AEBD9E2">
-[...88 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="6473CD98" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In 2025 nam het aantal ernstige ongevallen tussen beroepsvaart en recreatievaart toe naar 11 (in 2024 was dit er 1). Het 10-jarig gemiddelde ligt op 5 ernstige ongevallen per jaar, er is dus sprake van een significante stijging in 2025. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="64A49F01" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="49A3333C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00880BDD" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="1A74C5FA" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="14F157AC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>S</w:t>
-[...7 lines deleted...]
-        <w:t>lachtoffers</w:t>
+        <w:t>Slachtoffers</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A21B56" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="07FB861F" w14:textId="7A3C6B71">
-[...124 lines deleted...]
-        <w:t xml:space="preserve">, ook dit ligt boven het langjarig gemiddelde. </w:t>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="09BD10EB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er waren in 2025 8 dodelijke slachtoffers te betreuren (zie tabel 4). Dit is meer dan 2024 en ligt iets boven het langjarig gemiddelde over de periode 2016 tot 2024. Het aantal gewonden steeg het afgelopen jaar naar 67, ook dit ligt boven het langjarig gemiddelde. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A21B56" w:rsidP="00301031" w:rsidRDefault="00A21B56" w14:paraId="23A42277" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="353EBA06" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00880BDD" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="0CDBCEC8" w14:textId="2F21771E">
-[...46 lines deleted...]
-        <w:t>:</w:t>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="427349ED" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De 8 dodelijke slachtoffers vielen bij 7 scheepsongevallen, zijnde:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="679882A8" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="5BE7E974" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...20 lines deleted...]
-        <w:t>zijdige scheepsongevallen;</w:t>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2 enkelzijdige scheepsongevallen;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="60D9431E" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="6AF3F79B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...17 lines deleted...]
-        <w:t>schip-schip aanvaringen.</w:t>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5 schip-schip aanvaringen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004120C9" w:rsidP="00301031" w:rsidRDefault="004120C9" w14:paraId="1B729950" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="2C6EE7CD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AE2939" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="72EE87AE" w14:textId="7B91979F">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="35BF6BEE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>: doden en vermisten en aantal gewonden Nederlandse binnenwateren</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tabel 4: doden en vermisten en aantal gewonden Nederlandse binnenwateren</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8524" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2384"/>
         <w:gridCol w:w="160"/>
         <w:gridCol w:w="598"/>
         <w:gridCol w:w="598"/>
         <w:gridCol w:w="598"/>
         <w:gridCol w:w="598"/>
         <w:gridCol w:w="598"/>
         <w:gridCol w:w="598"/>
         <w:gridCol w:w="598"/>
         <w:gridCol w:w="598"/>
         <w:gridCol w:w="598"/>
         <w:gridCol w:w="598"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidTr="00D81AF5" w14:paraId="5B75C5B1" w14:textId="77777777">
+      <w:tr w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidTr="00B10D5F" w14:paraId="0787CAAA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="A6A6A6"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="43D81E0A" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="0B9C55BE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="A6A6A6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="55053AFA" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="07920A0E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="A6A6A6"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="44B45E63" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="08987F20" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="A6A6A6"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="5695E670" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="5D519F67" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="A6A6A6"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="4FB634CC" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="1F5D15C6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="A6A6A6"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="1C145559" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="51192139" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="A6A6A6"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="531AE5A3" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="4C1C6ECF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="A6A6A6"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="49E881CB" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="79D3D2A3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="A6A6A6"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="77C831F1" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="4E44B671" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="A6A6A6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="5630EBA7" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="3D17F760" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="A6A6A6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="2DCD3E4F" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="5B79EE0C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="A6A6A6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="35DC31F8" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="6FAE29D5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidTr="00D81AF5" w14:paraId="2779B460" w14:textId="77777777">
+      <w:tr w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidTr="00B10D5F" w14:paraId="56FA6BE5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="9BC2E6"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="502E05E5" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="7F76A004" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...14 lines deleted...]
-              <w:t>en vermisten</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Aantal doden en vermisten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="10A4FFEE" w14:textId="77777777">
-[...28 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="04E5A581" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="598" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="790AF6A3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="4DB5D978" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="34A4D4EF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="5464B24D" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="3289A945" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="3619086B" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="662F8ABD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="7964BF8B" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="48EA6A39" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="29152D0F" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="63F9E652" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="2C6E7224" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="0505BAEC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="241D92D1" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="47E0AF20" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00143EF4" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="1D961732" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="11AB2BBB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="006B1401" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="2204A6A4" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="6EB954E3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidTr="00D81AF5" w14:paraId="31C95E59" w14:textId="77777777">
+      <w:tr w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidTr="00B10D5F" w14:paraId="3D9C0813" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="9BC2E6"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="030995B4" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="600A0B87" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Aantal gewonden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="21C0D12A" w14:textId="77777777">
-[...28 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="7C6923FD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="598" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="68969AF7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="10EF6060" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="74C3F1E2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="4A50F228" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="1C236A7B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="1E66B39D" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="15B8C26F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="650541A9" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="6C07D651" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA525A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="15B4D002" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="03B5D1E6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="549C8782" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="71420A64" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="14077B91" w14:textId="77777777">
-[...39 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="0D95941E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="598" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="3E600B0E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="006B1401" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="1A2C5519" w14:textId="77777777">
-[...16 lines deleted...]
-              <w:t>7</w:t>
+          <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="0594EEDB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>67</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="15355400" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="25EE8371" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E55AEE" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="003352C4" w14:paraId="39E44B68" w14:textId="72E62D98">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="4A3544EA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De verdeling van dodelijke slachtoffers naar betrokken vaart: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="062DB298" w14:textId="03701D21">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="78A1AE0E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...11 lines deleted...]
-        <w:t>;</w:t>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bij 3 aanvaringen met een dodelijk slachtoffer ging het om een schip-schip aanvaring tussen beroepsvaart en recreatievaart;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E55AEE" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00A21B56" w14:paraId="22293495" w14:textId="624DE4D7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="6D9F4240" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> te betreuren;</w:t>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In 3 gevallen betrof het een ongeval met recreatievaart, namelijk 2 explosies en 1 schip-schip aanvaring. Daarbij waren in totaal 3 dodelijke slachtoffers te betreuren;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AE330B" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="408231DC" w14:textId="5466612F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="11BD7223" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...35 lines deleted...]
-        <w:t>betrof een aanvaring tussen een binnenvaartschip met een werkvaartuig.</w:t>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De beroepsvaart was bij 1 scheepsongeval betrokken waarbij er in totaal 2 doden te betreuren waren. Dit betrof een aanvaring tussen een binnenvaartschip met een werkvaartuig.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA4C5D" w:rsidP="00301031" w:rsidRDefault="00DA4C5D" w14:paraId="1321E981" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="2BD056F2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F64D4C" w:rsidP="00301031" w:rsidRDefault="00F64D4C" w14:paraId="019B7A6A" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="72A45E86" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007F18BE" w:rsidR="00AE330B" w:rsidP="00301031" w:rsidRDefault="00AE330B" w14:paraId="41E30E42" w14:textId="50597673">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="26CB2800" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>SOS-Database</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00891DAB" w:rsidP="00301031" w:rsidRDefault="00891DAB" w14:paraId="48F5F918" w14:textId="5CA79DB4">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="5ACA6270" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De rapportage van de jaarlijkse ongevalscijfers wordt gebaseerd op gegevens uit de door Rijkswaterstaat beheerde SOS-database. </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk231885394" w:id="1"/>
-[...1 lines deleted...]
-        <w:t>Hierin worden de incidenten geregistreerd</w:t>
+      <w:bookmarkStart w:name="_Hlk231885394" w:id="0"/>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hierin worden de incidenten geregistreerd die zich op het water hebben voorgedaan</w:t>
       </w:r>
-      <w:r>
-[...58 lines deleted...]
-        <w:t xml:space="preserve"> geregistreerd. </w:t>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. RWS vult de database voor de Rijksvaarwegen. Ook andere nautisch beheerders en handhavers die meldingen doen over ongevallen op het water vullen de database. Hoewel Rijkswaterstaat de gegevens in de database verifieert, is moeilijk vast te stellen of de gegevens een volledige representatie geven van alle incidenten op het water. Ook wordt de toedracht van incidenten niet (altijd) onderzocht of geregistreerd. Het ministerie streeft ernaar om een zo compleet mogelijk beeld te hebben van de veiligheidssituatie op het water, maar niet ieder incident wordt gemeld of geregistreerd. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A246A" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="35577774" w14:textId="77777777">
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="212F45BF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="211D1F"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="000A3179" w:rsidR="00AB0BC4" w:rsidP="00301031" w:rsidRDefault="00AB0BC4" w14:paraId="2E213C3F" w14:textId="238DE8B0">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="2D9368CF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A3179">
-        <w:rPr>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verbeteren van de nautische veiligheid </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00944F3A" w:rsidR="00944F3A" w:rsidP="00301031" w:rsidRDefault="00BE0056" w14:paraId="1D074BF0" w14:textId="3533A7FC">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">De nautische veiligheid vraagt om meer aandacht. De risico’s die de aan uw </w:t>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="0B289E6D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De nautische veiligheid vraagt om meer aandacht. De risico’s die de aan uw Kamer gestuurde Monitor Nautische Veiligheid</w:t>
       </w:r>
-      <w:r w:rsidR="0088691E">
-[...14 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
-[...87 lines deleted...]
-        <w:t>Daarnaast brengt het ministerie in kaart wat er op langere termijn nodig is om de veiligheid op het water te verbeteren.</w:t>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geïdentificeerd heeft, zijn opnieuw terug te zien in de ongevalscijfers van 2025. Er worden door het ministerie, de sector en andere stakeholders gezamenlijke stappen gezet om de risico’s aan te pakken. Dat gebeurt voor de risico’s met recreatievaart door informatievoorziening, voorlichting en maatregelen voor het vergroten van de veiligheid aan boord. Daarnaast brengt het ministerie in kaart wat er op langere termijn nodig is om de veiligheid op het water te verbeteren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE0056" w:rsidP="00301031" w:rsidRDefault="006306CC" w14:paraId="2DF63D6A" w14:textId="7F5B3E81">
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> ingezet wordt op het bereiken van zo veel mogelijk vaarweggebruikers. </w:t>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="30526B2E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het platform ‘Varen doe je Samen’ vervult voor de binnenwateren de rol van voorlichter, waarbij tijdens het vaarseizoen ingezet wordt op het bereiken van zo veel mogelijk vaarweggebruikers. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE0056" w:rsidP="00301031" w:rsidRDefault="00BE0056" w14:paraId="3573C8D3" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="003F5A99" w:rsidRDefault="003F5A99" w14:paraId="64E6844C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:strike/>
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008A50B5" w:rsidP="00301031" w:rsidRDefault="00E66865" w14:paraId="064ED62F" w14:textId="4A691664">
-[...4 lines deleted...]
-        <w:t>Hoogachtend,</w:t>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="00EA1C63" w:rsidRDefault="00EA1C63" w14:paraId="73B8F46D" w14:textId="1CC2B37B">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van Infrastructuur en Waterstaat,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A50B5" w:rsidP="00301031" w:rsidRDefault="00E66865" w14:paraId="197B6B78" w14:textId="77777777">
-[...4 lines deleted...]
-        <w:t>DE MINISTER VAN INFRASTRUCTUUR EN WATERSTAAT,</w:t>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="003F5A99" w:rsidP="00EA1C63" w:rsidRDefault="00EA1C63" w14:paraId="5AA34A16" w14:textId="03D21E41">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V.P.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA1C63" w:rsidR="003F5A99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Karremans</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A50B5" w:rsidP="00301031" w:rsidRDefault="008A50B5" w14:paraId="2ED69C62" w14:textId="77777777"/>
-[...6 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00EA1C63" w:rsidR="004E5D09" w:rsidP="003F5A99" w:rsidRDefault="004E5D09" w14:paraId="455E279A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="008A50B5">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+    <w:sectPr w:rsidRPr="00EA1C63" w:rsidR="004E5D09" w:rsidSect="003F5A99">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34C37197" w14:textId="77777777" w:rsidR="00C114E5" w:rsidRDefault="00C114E5">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7789B7B6" w14:textId="77777777" w:rsidR="009D536B" w:rsidRDefault="009D536B" w:rsidP="003F5A99">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="424106C0" w14:textId="77777777" w:rsidR="00C114E5" w:rsidRDefault="00C114E5">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="03A7D51F" w14:textId="77777777" w:rsidR="009D536B" w:rsidRDefault="009D536B" w:rsidP="003F5A99">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="437E900B" w14:textId="77777777" w:rsidR="009D292A" w:rsidRDefault="009D292A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3D6CF4B7" w14:textId="77777777" w:rsidR="007C7534" w:rsidRPr="003F5A99" w:rsidRDefault="007C7534" w:rsidP="003F5A99">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="722B8235" w14:textId="77777777" w:rsidR="009D292A" w:rsidRDefault="009D292A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2A805572" w14:textId="77777777" w:rsidR="007C7534" w:rsidRPr="003F5A99" w:rsidRDefault="007C7534" w:rsidP="003F5A99">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="4C89715C" w14:textId="77777777" w:rsidR="009D292A" w:rsidRDefault="009D292A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="05AD4F32" w14:textId="77777777" w:rsidR="007C7534" w:rsidRPr="003F5A99" w:rsidRDefault="007C7534" w:rsidP="003F5A99">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="566323FD" w14:textId="77777777" w:rsidR="00C114E5" w:rsidRDefault="00C114E5">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6EBA99BF" w14:textId="77777777" w:rsidR="009D536B" w:rsidRDefault="009D536B" w:rsidP="003F5A99">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2902F4DC" w14:textId="77777777" w:rsidR="00C114E5" w:rsidRDefault="00C114E5">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7D6823CF" w14:textId="77777777" w:rsidR="009D536B" w:rsidRDefault="009D536B" w:rsidP="003F5A99">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="64EA3A95" w14:textId="2634833C" w:rsidR="004F2997" w:rsidRDefault="004F2997">
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w14:paraId="615BB38D" w14:textId="77777777" w:rsidR="003F5A99" w:rsidRPr="00EA1C63" w:rsidRDefault="003F5A99" w:rsidP="003F5A99">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000A3179">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> 493</w:t>
+      <w:r w:rsidRPr="00EA1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Landelijke Monitor Nautische Veiligheid Binnenwateren 2014-2023, Kamerstuk 31409, nr. 493</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="42B3A472" w14:textId="77777777" w:rsidR="009D292A" w:rsidRDefault="009D292A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="17C7A2C7" w14:textId="77777777" w:rsidR="007C7534" w:rsidRPr="003F5A99" w:rsidRDefault="007C7534" w:rsidP="003F5A99">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...394 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3798A462" w14:textId="77777777" w:rsidR="007C7534" w:rsidRPr="003F5A99" w:rsidRDefault="007C7534" w:rsidP="003F5A99">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="451B8818" w14:textId="77777777" w:rsidR="008A50B5" w:rsidRDefault="00E66865">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6B174BC5" w14:textId="77777777" w:rsidR="007C7534" w:rsidRPr="003F5A99" w:rsidRDefault="007C7534" w:rsidP="003F5A99">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1384 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="8A61EFA3"/>
-[...894 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FE44270"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="83B63AD6"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12470,178 +9381,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...126 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22C22087"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BECE739A"/>
     <w:lvl w:ilvl="0" w:tplc="86C6EA58">
       <w:start w:val="4"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12710,410 +9494,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...358 lines deleted...]
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BB614FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FA66BCFE"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13182,111 +9607,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...59 lines deleted...]
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CA67837"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6B8097B8"/>
     <w:lvl w:ilvl="0" w:tplc="86C6EA58">
       <w:start w:val="4"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13355,107 +9720,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-[...55 lines deleted...]
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E3620C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="129A0F7E"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13524,333 +9833,162 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="1" w16cid:durableId="100615508">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
-[...11 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="2" w16cid:durableId="1873037667">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="3" w16cid:durableId="1216624448">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="8">
-[...14 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="4" w16cid:durableId="88041599">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="14">
-[...42 lines deleted...]
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="5" w16cid:durableId="780144689">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00AB0BC4"/>
-[...112 lines deleted...]
-    <w:rsid w:val="00FF37C3"/>
+    <w:rsidRoot w:val="003F5A99"/>
+    <w:rsid w:val="003F5A99"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="007C7534"/>
+    <w:rsid w:val="009D536B"/>
+    <w:rsid w:val="00CC01C1"/>
+    <w:rsid w:val="00E35AA5"/>
+    <w:rsid w:val="00EA1C63"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="45C5E25E"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="79F18476"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{605347FD-895D-4CD7-8CDC-41193E3B7AD3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13859,77 +9997,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13954,75 +10092,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -14057,55 +10195,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -14168,3516 +10306,879 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="003F5A99"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003F5A99"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003F5A99"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003F5A99"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003F5A99"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003F5A99"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003F5A99"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003F5A99"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003F5A99"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...4 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="003F5A99"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACW85Documentgegevens">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F5A99"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F5A99"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F5A99"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F5A99"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F5A99"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F5A99"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F5A99"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F5A99"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="003F5A99"/>
     <w:pPr>
-      <w:spacing w:before="20"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWAanhef">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="003F5A99"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="003F5A99"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="240" w:line="280" w:lineRule="exact"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWDocumentnaam">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="003F5A99"/>
     <w:rPr>
-      <w:sz w:val="25"/>
-      <w:szCs w:val="25"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWKopjesVerdana7">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="003F5A99"/>
     <w:pPr>
-      <w:spacing w:before="60" w:line="220" w:lineRule="exact"/>
-[...23 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWSlotzin">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="003F5A99"/>
     <w:rPr>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWStandaardVerdana85">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="003F5A99"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="003F5A99"/>
     <w:rPr>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANVS-Hoofdstuk">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="003F5A99"/>
     <w:pPr>
-      <w:numPr>
-[...89 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANVS-Uitgavegegevens">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="003F5A99"/>
     <w:rPr>
-      <w:sz w:val="14"/>
-      <w:szCs w:val="14"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANVS-UitgavegegevensOrganisatienaam">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="003F5A99"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
+    <w:name w:val="Afzendgegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="003F5A99"/>
     <w:pPr>
-      <w:spacing w:before="140"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2267"/>
+      </w:tabs>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANVS-UitgavegegevensVet">
-[...192 lines deleted...]
-    </w:pPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AfzendgegevensKop">
+    <w:name w:val="Afzendgegevens_Kop"/>
+    <w:basedOn w:val="Afzendgegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="003F5A99"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANVSeindblad1">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OndertekeningArea1">
+    <w:name w:val="Ondertekening_Area1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="003F5A99"/>
     <w:pPr>
-      <w:spacing w:before="220" w:line="240" w:lineRule="exact"/>
-[...23 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:color w:val="275937"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANVSstandaard15">
-[...32 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="003F5A99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:i/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...1682 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevenskop">
     <w:name w:val="Referentiegegevens_kop"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="003F5A99"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...568 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Slotzin">
     <w:name w:val="Slotzin"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="003F5A99"/>
     <w:pPr>
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
-[...15 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...120 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...151 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="003F5A99"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
-[...45 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AB0BC4"/>
+    <w:rsid w:val="003F5A99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="00AB0BC4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003F5A99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AB0BC4"/>
+    <w:rsid w:val="003F5A99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="00AB0BC4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003F5A99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
-    <w:rsid w:val="00AB0BC4"/>
+    <w:rsid w:val="003F5A99"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="24"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AB0BC4"/>
+    <w:rsid w:val="003F5A99"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-[...2 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00AB0BC4"/>
+    <w:rsid w:val="003F5A99"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="16"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AB0BC4"/>
+    <w:rsid w:val="003F5A99"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...2 lines deleted...]
-    <w:uiPriority w:val="34"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00AB0BC4"/>
+    <w:rsid w:val="00EA1C63"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...81 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...54 lines deleted...]
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20aan%20Parlement%20(1).dotx" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -17951,162 +11452,63 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>9383</ap:Characters>
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>1717</ap:Words>
+  <ap:Characters>9446</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>78</ap:Lines>
   <ap:Paragraphs>22</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>11007</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>11141</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...78 lines deleted...]
-    <vt:lpwstr>DocGen_Brief_nl_NL</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>