--- v0 (2026-06-25)
+++ v1 (2026-08-10)
@@ -1,8266 +1,2189 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...546 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="001907C2" w:rsidR="001907C2" w:rsidRDefault="00225F3E" w14:paraId="1DC83C16" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000080"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>32034</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001907C2" w:rsidR="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001907C2" w:rsidR="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001907C2" w:rsidR="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Digitale leermiddelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001907C2" w:rsidR="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000080"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001907C2" w:rsidR="001907C2" w:rsidRDefault="00225F3E" w14:paraId="3FD85FD2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>31293</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001907C2" w:rsidR="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001907C2" w:rsidR="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001907C2" w:rsidR="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Primair Onderwijs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001907C2" w:rsidR="001907C2" w:rsidP="00DE0EF3" w:rsidRDefault="00225F3E" w14:paraId="32F90C14" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>31289</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001907C2" w:rsidR="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001907C2" w:rsidR="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001907C2" w:rsidR="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Voortgezet Onderwijs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001907C2" w:rsidR="001907C2" w:rsidP="001907C2" w:rsidRDefault="001907C2" w14:paraId="08B116C6" w14:textId="1855ADD2">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>82</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001907C2" w:rsidR="001907C2" w:rsidP="00225F3E" w:rsidRDefault="001907C2" w14:paraId="47A9AE3A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001907C2" w:rsidR="001907C2" w:rsidP="00225F3E" w:rsidRDefault="001907C2" w14:paraId="03397946" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001907C2" w:rsidR="00225F3E" w:rsidP="00225F3E" w:rsidRDefault="001907C2" w14:paraId="58610E81" w14:textId="4B026534">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 25 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001907C2" w:rsidR="00225F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001907C2" w:rsidR="00225F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Digitalisering en AI raken in toenemende mate de kern van het onderwijs. Zij bieden kansen om leerlingen beter te ondersteunen, leraren te versterken en onderwijsprocessen te verbeteren. Tegelijkertijd brengen deze ontwikkelingen vraagstukken met zich mee rond publieke waarden zoals veiligheid, privacy, gelijkwaardigheid, toegankelijkheid, professionele autonomie en afhankelijkheid van technologiebedrijven. Ik vind het daarom belangrijk dat digitalisering op een veilige, verantwoorde en toekomstbestendige manier plaatsvindt. Dit vraagt om publieke regie en een gezamenlijke aanpak van de overheid en het onderwijsveld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001907C2" w:rsidR="00225F3E" w:rsidP="00225F3E" w:rsidRDefault="00225F3E" w14:paraId="1E76623A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001907C2" w:rsidR="00225F3E" w:rsidP="00225F3E" w:rsidRDefault="00225F3E" w14:paraId="3EA30C1C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tegen deze achtergrond werk ik samen met publieke partners en in afstemming met andere relevante partijen aan het regieplan digitalisering funderend onderwijs. Tijdens het commissiedebat Digitalisering, leermiddelen en ondersteuningsstructuur in het funderend onderwijs van 9 april 2026 heb ik toegezegd uw Kamer te informeren over de stand van zaken van dit regieplan, inclusief de rol van de Inspectie van het Onderwijs bij digitale veiligheid op scholen. Daarnaast is gevraagd om een reflectie op de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>position</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> papers die zijn ingebracht tijdens het rondetafelgesprek over artificiële intelligentie (AI) in het funderend onderwijs van 1 april 2026, evenals een reactie op het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bring</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Your</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Own</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Device (BYOD)-beleid. Met deze brief geef ik invulling aan deze toezeggingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001907C2" w:rsidR="00225F3E" w:rsidP="00225F3E" w:rsidRDefault="00225F3E" w14:paraId="10145B20" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001907C2" w:rsidR="00225F3E" w:rsidP="00225F3E" w:rsidRDefault="00225F3E" w14:paraId="77F8A301" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Stand van zaken regieplan digitalisering funderend onderwijs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001907C2" w:rsidR="00225F3E" w:rsidP="00225F3E" w:rsidRDefault="00225F3E" w14:paraId="1892490A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het ministerie van OCW werkt samen met de PO-Raad, VO-raad, Kennisnet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en SIVON</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan het regieplan digitalisering funderend onderwijs. Daarbij zijn ook leraren, schoolleiders, bestuurders, ouders en leerlingen betrokken. Het regieplan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>heeft als doel dat digitalisering blijvend bijdraagt aan (steen)goed, veilig en kansrijk onderwijs door met het onderwijsveld meer samenhang, richting en duidelijke kaders te scheppen bij de digitalisering van het funderend onderwijs. Binnen het regieplan staan zes samenhangende thema’s centraal: digitaal veilig onderwijs, digitale autonomie, nieuwe technologieën en AI, versterking van leiderschap en digitale geletterdheid, leermiddelen en leeromgevingen, en grip op het digitale landschap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001907C2" w:rsidR="00225F3E" w:rsidP="00225F3E" w:rsidRDefault="00225F3E" w14:paraId="3F08B8DC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De komende periode werken het ministerie van OCW en publieke partners samen aan de concretisering van deze thema’s. Daarbij formuleren we gezamenlijke ambities, randvoorwaarden en mogelijke maatregelen rondom digitalisering in het funderend onderwijs. Ook onderzoeken we hoe de verschillende thema’s elkaar kunnen versterken en gezamenlijk kunnen bijdragen aan veilige, toegankelijke en betrouwbare digitalisering van het onderwijs, met blijvende aandacht voor publieke waarden zoals privacy, autonomie en kansengelijkheid. We bundelen onze krachten omdat we ervan overtuigd zijn dat we alleen samen dit vraagstuk verder kunnen brengen en spannen ons tot het uiterste in om onze gezamenlijke ambities waar te maken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001907C2" w:rsidR="00225F3E" w:rsidP="00225F3E" w:rsidRDefault="00225F3E" w14:paraId="4CA89A8D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001907C2" w:rsidR="00225F3E" w:rsidP="00225F3E" w:rsidRDefault="00225F3E" w14:paraId="7B3DE9C3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het streven is om in het najaar van 2026 een gezamenlijk regieplan met uw Kamer te kunnen delen, waarin publieke partners samen met scholen, leraren, experts en andere betrokken partijen richting geven aan de verdere ontwikkeling van digitalisering in het funderend onderwijs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001907C2" w:rsidR="00225F3E" w:rsidP="00225F3E" w:rsidRDefault="00225F3E" w14:paraId="113DD62E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001907C2" w:rsidR="00225F3E" w:rsidP="00225F3E" w:rsidRDefault="00225F3E" w14:paraId="0C4E4B67" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Toezicht op digitale veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001907C2" w:rsidR="00225F3E" w:rsidP="00225F3E" w:rsidRDefault="00225F3E" w14:paraId="32AF53BC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In het commissiedebat van 9 april heb ik Uw Kamer toegezegd om nader in te gaan op de bevoegdheden van de Inspectie van het Onderwijs ten aanzien van digitale veiligheid op scholen in het funderend onderwijs. Er bestaat op dit moment geen expliciet wettelijk kader voor digitale veiligheid in de sectorwetgeving. Wel bevatten de onderwijswetten voor het funderend onderwijs algemene verplichtingen voor het bevoegd gezag om zorg te dragen voor een goed bestuurde school, de kwaliteit van het onderwijs en voor de veiligheid op school</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Mede op basis daarvan kan de inspectie in het kader van haar stimulerende taak in gesprek gaan met schoolbesturen over digitale veiligheid. De inspectie kan reactief optreden bij ICT-incidenten, omdat die vrijwel altijd doorwerken op de kwaliteit van het onderwijs of de in de sectorwetten geregelde sociale, psychische en fysieke veiligheid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001907C2" w:rsidR="00225F3E" w:rsidP="00225F3E" w:rsidRDefault="00225F3E" w14:paraId="0B2C184F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001907C2" w:rsidR="00225F3E" w:rsidP="00225F3E" w:rsidRDefault="00225F3E" w14:paraId="35AD4D57" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Al met al is er nu te weinig concreet geregeld om de inspectie consistent en robuust toe te laten zien op digitale veiligheid in brede zin. Ook mijn ambtsvoorganger noemde dat in de brief </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Digitale veiligheid in het funderend onderwijs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van 5 november 2025.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> We werken aan het vastleggen van de bevoegdheden voor de Inspectie van het Onderwijs en informeren uw Kamer daarover in het najaar van 2026. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001907C2" w:rsidR="00225F3E" w:rsidP="00225F3E" w:rsidRDefault="00225F3E" w14:paraId="547CD6C0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001907C2" w:rsidR="00225F3E" w:rsidP="00225F3E" w:rsidRDefault="00225F3E" w14:paraId="54475CEA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Naast de inspectie heeft ook de Autoriteit Persoonsgegevens een rol bij toezicht als het gaat om persoonsgegevens. Ook hebben bestuurders op basis van het Burgerlijk Wetboek een taak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001907C2" w:rsidR="00225F3E" w:rsidP="00225F3E" w:rsidRDefault="00225F3E" w14:paraId="50C45CB1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001907C2" w:rsidR="00225F3E" w:rsidP="00225F3E" w:rsidRDefault="00225F3E" w14:paraId="1824CA6B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reflectie op </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>position</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> papers artificiële intelligentie (AI)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001907C2" w:rsidR="00225F3E" w:rsidP="00225F3E" w:rsidRDefault="00225F3E" w14:paraId="567635B9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Experts op het gebied van AI deelden hun inzichten tijdens het rondetafelgesprek over AI in het funderend onderwijs van 1 april 2026. In het commissiedebat van 9 april 2026 is gevraagd om een reflectie op deze bijdragen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001907C2" w:rsidR="00225F3E" w:rsidP="00225F3E" w:rsidRDefault="00225F3E" w14:paraId="0FF7E5A8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001907C2" w:rsidR="00225F3E" w:rsidP="00225F3E" w:rsidRDefault="00225F3E" w14:paraId="343223A4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>position</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> papers laten zien dat AI geen los technologisch vraagstuk is, maar direct raakt aan de kwaliteit en publieke waarden van het onderwijs. AI beïnvloedt hoe leerlingen leren, hoe leraren werken en welke kansen leerlingen krijgen. Daarbij wordt benadrukt dat technologie altijd ten dienste moet staan van goed onderwijs en de ontwikkeling van leerlingen. Die opvatting deel ik.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001907C2" w:rsidR="00225F3E" w:rsidP="00225F3E" w:rsidRDefault="00225F3E" w14:paraId="028E1A9B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001907C2" w:rsidR="00225F3E" w:rsidP="00225F3E" w:rsidRDefault="00225F3E" w14:paraId="209F5F7D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De bijdragen maken ook duidelijk dat AI nieuwe dilemma’s met zich meebrengt. AI kan leraren ondersteunen en onderwijs toegankelijker maken, maar roept ook vragen op over privacy, afhankelijkheid van technologiebedrijven, commerciële invloed en het risico dat verschillen tussen leerlingen groter worden. Ook vraagt de snelle ontwikkeling van AI om blijvende aandacht voor deskundigheid van scholen en leraren en om duidelijke publieke randvoorwaarden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001907C2" w:rsidR="00225F3E" w:rsidP="00225F3E" w:rsidRDefault="00225F3E" w14:paraId="1D1EF437" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001907C2" w:rsidR="00225F3E" w:rsidP="00225F3E" w:rsidRDefault="00225F3E" w14:paraId="478B9621" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De centrale vraag is daarom onder welke voorwaarden AI verantwoord kan bijdragen aan goed, veilig en kansrijk onderwijs. Dat vraagt om publieke regie, heldere kaders en beter inzicht in wat werkt. Daarom werk ik aan de ondersteuning van scholen via onder andere SIVON en Kennisnet. Bijvoorbeeld door meer duidelijkheid te geven over de Europese AI-verordening. Zo heeft SIVON, samen met Kennisnet, het AI-toetsingskader ontwikkeld: een hulpmiddel waarmee scholen en leveranciers AI-toepassingen kunnen beoordelen en waarmee de Europese AI-Verordening wordt vertaald naar de onderwijspraktijk. Ook doet onder meer NOLAI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> onderzoek naar de effecten van AI op onderwijskwaliteit, het leerproces en de pedagogische, sociale en maatschappelijke gevolgen van AI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001907C2" w:rsidR="00225F3E" w:rsidP="00225F3E" w:rsidRDefault="00225F3E" w14:paraId="510B5A03" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001907C2" w:rsidR="00225F3E" w:rsidP="00225F3E" w:rsidRDefault="00225F3E" w14:paraId="3B88FFC1" w14:textId="190CA4E5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daarnaast ontwikkelen Kennisnet en NOLAI gezamenlijk een AI-landkaart die bestaande initiatieven, kennisvragen en ondersteuningsstructuren samenbrengt. Daarmee wordt duidelijker waar scholen terecht kunnen voor ondersteuning en waar nog hiaten bestaan. Deze vraagstukken werk ik met partijen verder uit binnen het thema ‘nieuwe technologieën en AI’ van het regieplan digitalisering funderend onderwijs. Daar ga ik ook in op de op 16 juni aangenomen moties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De voortgang op dit thema neem ik mee in het regieplan dat uw Kamer in het najaar van 2026 ontvangt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001907C2" w:rsidR="00225F3E" w:rsidP="00225F3E" w:rsidRDefault="00225F3E" w14:paraId="11C860B7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001907C2" w:rsidR="00225F3E" w:rsidP="00225F3E" w:rsidRDefault="00225F3E" w14:paraId="4F32F88A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...266 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Reflectie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...255 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op Bring Your Own Device (BYOD)-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>beleid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="001907C2" w:rsidR="00225F3E" w:rsidP="00225F3E" w:rsidRDefault="00225F3E" w14:paraId="7175987A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens het rondetafelgesprek en het debat is aandacht gevraagd voor het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bring</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Your</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Own</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Device-beleid. Daarbij zijn vragen gesteld over kansengelijkheid, digitale veiligheid, privacy en de rol van scholen en ouders. Ook is de wens uitgesproken om scholen meer regie te geven op het gebruik van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>devices</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in het onderwijs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001907C2" w:rsidR="00225F3E" w:rsidP="00225F3E" w:rsidRDefault="00225F3E" w14:paraId="47677210" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001907C2" w:rsidR="00225F3E" w:rsidP="00225F3E" w:rsidRDefault="00225F3E" w14:paraId="668F9F76" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uit onderzoek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blijkt dat scholen er eigenlijk altijd in slagen leerlingen toegang te geven tot een device, onder meer met ondersteuning van gemeenten en maatschappelijke organisaties. Daarmee weten scholen de toegang tot digitaal onderwijs in de praktijk veelal te waarborgen. Uit hetzelfde onderzoek komt wel naar voren dat a) de ondersteuningsstructuur in de praktijk complex is voor ouders en b) ouders die normaliter kunnen rondkomen maar geen ruimte hebben voor een dergelijke grote aanschaf niet altijd bereikt worden met de bestaande regelingen, denk aan werkende ouders met geldzorgen en gezinnen met meerdere kinderen. Het ministerie van OCW heeft in 2025 eenmalig €5 miljoen euro beschikbaar gesteld via Leergeld Nederland om het bereik van bestaande ondersteuningsregelingen verder te vergroten. De inzet van deze subsidie is tweeledig. Een aanzienlijk deel van de subsidie wordt ingezet voor daadwerkelijk bereiken van leerlingen uit bovengenoemde gezinnen. Daarnaast, om te kunnen bewegen richting een duurzame verbetering, kijkt Leergeld Nederland ook hoe de bekendheid van bestaande regelingen kan worden vergroot. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001907C2" w:rsidR="00225F3E" w:rsidP="00225F3E" w:rsidRDefault="00225F3E" w14:paraId="2EE54EEE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001907C2" w:rsidR="00225F3E" w:rsidP="00225F3E" w:rsidRDefault="00225F3E" w14:paraId="2E11CADE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een structurele overstap naar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>devices</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in eigendom en beheer van scholen zou 400-600 miljoen euro jaarlijkse kosten met zich meebrengen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Scholen kunnen ook op andere manieren dan eigenaarschap van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>devices</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> passende maatregelen treffen om risico’s te beheersen en hun informatiebeveiliging en privacybeleid goed te organiseren. Daarbij gaat het bijvoorbeeld om duidelijke afspraken over het gebruik van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>devices</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met ouders en leerlingen, beheer van applicaties, veilige toegang tot systemen, bescherming van persoonsgegevens en het verantwoord gebruik van digitale toepassingen, waaronder AI. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001907C2" w:rsidR="00225F3E" w:rsidP="00225F3E" w:rsidRDefault="00225F3E" w14:paraId="7BA06848" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001907C2" w:rsidR="00225F3E" w:rsidP="00225F3E" w:rsidRDefault="00225F3E" w14:paraId="53CD96DA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De discussie over </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bring</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Your</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Own</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Device-beleid laat zien dat digitalisering niet alleen vraagt om toegang tot technologie, maar ook om duidelijke keuzes rondom veiligheid, privacy, deskundigheid en publieke regie. Deze vraagstukken neem ik mee in de verdere uitwerking van het regieplan digitalisering funderend onderwijs, evenals de aangenomen motie van het lid Moorman.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001907C2" w:rsidR="00225F3E" w:rsidP="00225F3E" w:rsidRDefault="00225F3E" w14:paraId="11211D6A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001907C2" w:rsidR="00225F3E" w:rsidP="00225F3E" w:rsidRDefault="00225F3E" w14:paraId="3E72146B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...78 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Afsluiting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001907C2" w:rsidR="00225F3E" w:rsidP="00225F3E" w:rsidRDefault="00225F3E" w14:paraId="39862D74" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met het regieplan digitalisering en ai in het funderend onderwijs werken overheid, scholen en publieke partners aan een toekomstbestendig digitaal onderwijslandschap waarin technologie ondersteunend is aan goed onderwijs en publieke waarden blijvend worden beschermd. Daar gaan we komende jaren samen mee aan de slag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001907C2" w:rsidR="00225F3E" w:rsidP="00225F3E" w:rsidRDefault="00225F3E" w14:paraId="6B8A9A26" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001907C2" w:rsidR="00225F3E" w:rsidP="001907C2" w:rsidRDefault="001907C2" w14:paraId="26BBBA5E" w14:textId="53ABEFF1">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="0034303E" w:rsidR="0034303E">
-[...668 lines deleted...]
-      <w:r w:rsidR="001565F7">
+      <w:r w:rsidRPr="001907C2" w:rsidR="00225F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e staatssecretaris van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001907C2" w:rsidR="00225F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00184B30" w:rsidP="00A60B58" w:rsidRDefault="00184B30" w14:paraId="2EA6A2EE" w14:textId="77777777"/>
-[...58 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+    <w:p w:rsidRPr="001907C2" w:rsidR="00225F3E" w:rsidP="001907C2" w:rsidRDefault="001907C2" w14:paraId="7494E4F5" w14:textId="2FE956AF">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>J.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001907C2" w:rsidR="00225F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Z.C.M. Tielen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001907C2" w:rsidR="00225F3E" w:rsidP="001907C2" w:rsidRDefault="00225F3E" w14:paraId="0F208A03" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001907C2" w:rsidR="004E5D09" w:rsidP="001907C2" w:rsidRDefault="004E5D09" w14:paraId="6E5B4411" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="001907C2" w:rsidR="004E5D09" w:rsidSect="00225F3E">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2682" w:right="2818" w:bottom="1077" w:left="1588" w:header="2625" w:footer="289" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F81CD22" w14:textId="77777777" w:rsidR="00A35972" w:rsidRDefault="00A35972">
+    <w:p w14:paraId="5AFCECBE" w14:textId="77777777" w:rsidR="00C50B06" w:rsidRDefault="00C50B06" w:rsidP="00225F3E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A7650C" w14:textId="77777777" w:rsidR="00A35972" w:rsidRDefault="00A35972"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="786BF84F" w14:textId="77777777" w:rsidR="00A35972" w:rsidRDefault="00A35972">
+    <w:p w14:paraId="5B111BBD" w14:textId="77777777" w:rsidR="00C50B06" w:rsidRDefault="00C50B06" w:rsidP="00225F3E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6121EAEE" w14:textId="77777777" w:rsidR="00A35972" w:rsidRDefault="00A35972"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...33 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="78B7D4FA" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="6FDA2B6E" w14:textId="77777777" w:rsidR="00225F3E" w:rsidRPr="00225F3E" w:rsidRDefault="00225F3E" w:rsidP="00225F3E">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...125 lines deleted...]
-  <w:p w14:paraId="1E404137" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00C64E34" w:rsidRDefault="00527BD4" w:rsidP="00D17084">
+  <w:p w14:paraId="4C7B802E" w14:textId="77777777" w:rsidR="00225F3E" w:rsidRPr="00225F3E" w:rsidRDefault="00225F3E" w:rsidP="00225F3E">
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1BF104DB" w14:textId="77777777" w:rsidR="00225F3E" w:rsidRPr="00225F3E" w:rsidRDefault="00225F3E" w:rsidP="00225F3E">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32080007" w14:textId="77777777" w:rsidR="00A35972" w:rsidRDefault="00A35972">
+    <w:p w14:paraId="276F6653" w14:textId="77777777" w:rsidR="00C50B06" w:rsidRDefault="00C50B06" w:rsidP="00225F3E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77F5DB70" w14:textId="77777777" w:rsidR="00A35972" w:rsidRDefault="00A35972"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79F265C7" w14:textId="77777777" w:rsidR="00A35972" w:rsidRDefault="00A35972">
+    <w:p w14:paraId="029EA138" w14:textId="77777777" w:rsidR="00C50B06" w:rsidRDefault="00C50B06" w:rsidP="00225F3E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63378DE9" w14:textId="77777777" w:rsidR="00A35972" w:rsidRDefault="00A35972"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="37B831DD" w14:textId="77777777" w:rsidR="00DB73B1" w:rsidRPr="00000FBE" w:rsidRDefault="00DB73B1" w:rsidP="00DB73B1">
+    <w:p w14:paraId="4F75EE4D" w14:textId="77777777" w:rsidR="00225F3E" w:rsidRPr="001907C2" w:rsidRDefault="00225F3E" w:rsidP="00225F3E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00000FBE">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001907C2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00000FBE">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kennisnet is de publieke organisatie voor onderwijs en ict en ondersteunt scholen bij een veilige, betrouwbare en toekomstbestendige inzet van digitalisering in het onderwijs.</w:t>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kennisnet is de publieke organisatie voor onderwijs en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ict</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en ondersteunt scholen bij een veilige, betrouwbare en toekomstbestendige inzet van digitalisering in het onderwijs.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="01333D3D" w14:textId="77777777" w:rsidR="00DB73B1" w:rsidRDefault="00DB73B1" w:rsidP="00DB73B1">
+    <w:p w14:paraId="7A43D3D0" w14:textId="77777777" w:rsidR="00225F3E" w:rsidRPr="001907C2" w:rsidRDefault="00225F3E" w:rsidP="00225F3E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00000FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001907C2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00000FBE">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> SIVON is een publieke ict-coöperatie van en voor schoolbesturen in het primair en voortgezet onderwijs en ondersteunt scholen bij veilig en toekomstbestendig digitaal onderwijs.</w:t>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SIVON is een publieke </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ict</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-coöperatie van en voor schoolbesturen in het primair en voortgezet onderwijs en ondersteunt scholen bij veilig en toekomstbestendig digitaal onderwijs.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="64783E1D" w14:textId="77777777" w:rsidR="00CF0386" w:rsidRPr="00CF0386" w:rsidRDefault="00CF0386" w:rsidP="00CF0386">
+    <w:p w14:paraId="1721DC95" w14:textId="77777777" w:rsidR="00225F3E" w:rsidRPr="001907C2" w:rsidRDefault="00225F3E" w:rsidP="00225F3E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00CF0386">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001907C2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00CF0386">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie de artikelen 2.87, 3.1 en 3.40 van de Wet voortgezet onderwijs 2020 en overeenkomstige artikelen in de andere onderwijswetten voor het funderend onderwijs.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="208FBB82" w14:textId="77777777" w:rsidR="001E7A0C" w:rsidRDefault="001E7A0C" w:rsidP="001E7A0C">
+    <w:p w14:paraId="09180A16" w14:textId="26CA6C02" w:rsidR="00225F3E" w:rsidRPr="001907C2" w:rsidRDefault="00225F3E" w:rsidP="00225F3E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00CF0386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001907C2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00CF0386">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 29240 nr. 177</w:t>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 29240, nr. 177</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="7A5A65D7" w14:textId="77777777" w:rsidR="00E75A1E" w:rsidRPr="002A6475" w:rsidRDefault="00E75A1E" w:rsidP="00E75A1E">
+    <w:p w14:paraId="7A47AC2E" w14:textId="77777777" w:rsidR="00225F3E" w:rsidRPr="001907C2" w:rsidRDefault="00225F3E" w:rsidP="00225F3E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002A6475">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001907C2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002A6475">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Het Nationaal Onderwijslab AI (NOLAI) onderzoekt samen met scholen, wetenschappers en bedrijven hoe artificiële intelligentie op een verantwoorde manier kan bijdragen aan de kwaliteit van het funderend onderwijs.</w:t>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het Nationaal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Onderwijslab</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AI (NOLAI) onderzoekt samen met scholen, wetenschappers en bedrijven hoe artificiële intelligentie op een verantwoorde manier kan bijdragen aan de kwaliteit van het funderend onderwijs.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="32083373" w14:textId="6E4B56CF" w:rsidR="003E1F95" w:rsidRPr="002A6475" w:rsidRDefault="003E1F95">
+    <w:p w14:paraId="2AA557C6" w14:textId="2BD3CF00" w:rsidR="00225F3E" w:rsidRPr="001907C2" w:rsidRDefault="00225F3E" w:rsidP="00225F3E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002A6475">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001907C2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002A6475">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 32034 nr. 79</w:t>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 32034, nr. 79</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="595869F9" w14:textId="40303515" w:rsidR="003E1F95" w:rsidRDefault="003E1F95">
+    <w:p w14:paraId="24251289" w14:textId="77B8F981" w:rsidR="00225F3E" w:rsidRPr="001907C2" w:rsidRDefault="00225F3E" w:rsidP="00225F3E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="002A6475">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001907C2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002A6475">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 32034 nr. 77</w:t>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 32034, nr. 77</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="4D89FA68" w14:textId="1A2BF13D" w:rsidR="00BD311D" w:rsidRPr="00231BB8" w:rsidRDefault="00BD311D">
+    <w:p w14:paraId="3D44CFD0" w14:textId="77777777" w:rsidR="00225F3E" w:rsidRPr="001907C2" w:rsidRDefault="00225F3E" w:rsidP="00225F3E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00231BB8">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001907C2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00231BB8">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 32034, nr. 54, bijlage.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="2BF994BB" w14:textId="5EA45F60" w:rsidR="00C3489E" w:rsidRPr="00231BB8" w:rsidRDefault="00C3489E">
+    <w:p w14:paraId="13E52154" w14:textId="77777777" w:rsidR="00225F3E" w:rsidRPr="001907C2" w:rsidRDefault="00225F3E" w:rsidP="00225F3E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00231BB8">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001907C2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00231BB8">
-[...46 lines deleted...]
-        <w:t xml:space="preserve">oor primair onderwijs (groep 5 t/m 8). Deze kosten zijn jaarlijks en zowel voor aanschaf als beheer. </w:t>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Structurele kosten (prijspeil 01-02-26): €221 mln. voor voortgezet onderwijs, €361 mln. voor primair onderwijs (groep 1 t/m 8), of €180 mln. voor primair onderwijs (groep 5 t/m 8). Deze kosten zijn jaarlijks en zowel voor aanschaf als beheer. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="1B84063D" w14:textId="4E1DB342" w:rsidR="00DA5695" w:rsidRDefault="00DA5695">
+    <w:p w14:paraId="583C40EC" w14:textId="0E48C726" w:rsidR="00225F3E" w:rsidRPr="001907C2" w:rsidRDefault="00225F3E" w:rsidP="00225F3E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00231BB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001907C2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00231BB8">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 32034 nr. 80</w:t>
+      <w:r w:rsidRPr="001907C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 32034, nr. 80</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...28 lines deleted...]
-  <w:p w14:paraId="392B0B2B" w14:textId="77777777" w:rsidR="008211EF" w:rsidRPr="008211EF" w:rsidRDefault="008211EF" w:rsidP="008211EF">
+  <w:p w14:paraId="30396C15" w14:textId="77777777" w:rsidR="00225F3E" w:rsidRPr="00225F3E" w:rsidRDefault="00225F3E" w:rsidP="00225F3E">
     <w:pPr>
-      <w:rPr>
-[...85 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...189 lines deleted...]
-  <w:p w14:paraId="3A9979E5" w14:textId="77777777" w:rsidR="00153BD0" w:rsidRDefault="00153BD0" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="25F63821" w14:textId="77777777" w:rsidR="00225F3E" w:rsidRPr="00225F3E" w:rsidRDefault="00225F3E" w:rsidP="00225F3E">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...3843 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="198F1DAF" w14:textId="77777777" w:rsidR="00225F3E" w:rsidRPr="00225F3E" w:rsidRDefault="00225F3E" w:rsidP="00225F3E">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="141"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B777C7"/>
-[...1180 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="00225F3E"/>
+    <w:rsid w:val="001907C2"/>
+    <w:rsid w:val="001F70F1"/>
+    <w:rsid w:val="00225F3E"/>
+    <w:rsid w:val="00446CC4"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00AA0264"/>
+    <w:rsid w:val="00C50B06"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="57DC2066"/>
-  <w15:docId w15:val="{8DBAFC94-9DD6-4A9B-A9BB-0D020B822800}"/>
+  <w14:docId w14:val="06FDCDEB"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{07B92E01-CB59-41B2-932F-5BB079A7DBEB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...16 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -8409,1334 +2332,1134 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00943E5B"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00225F3E"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00225F3E"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00225F3E"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00225F3E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00225F3E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00225F3E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00225F3E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00225F3E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00225F3E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00225F3E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00225F3E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00225F3E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00225F3E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00225F3E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00225F3E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00225F3E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00225F3E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00225F3E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00225F3E"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00225F3E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00225F3E"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00225F3E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00225F3E"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00225F3E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00225F3E"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00225F3E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00225F3E"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00225F3E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00225F3E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar1"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00225F3E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00225F3E"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar1"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00225F3E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
-  </w:style>
-[...31 lines deleted...]
-    </w:rPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00225F3E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="00225F3E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00225F3E"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00225F3E"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00225F3E"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...110 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+    <w:rsid w:val="00225F3E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...277 lines deleted...]
-      <w:color w:val="808080"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar1">
     <w:name w:val="Koptekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
-    <w:rsid w:val="00841CD9"/>
-[...60 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:rsid w:val="00225F3E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar1">
     <w:name w:val="Voettekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="003A7160"/>
-[...101 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:rsid w:val="00225F3E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F133DD"/>
+    <w:rsid w:val="00225F3E"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F133DD"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:rsid w:val="00225F3E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F133DD"/>
+    <w:rsid w:val="00225F3E"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="001907C2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>4</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>8615</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1575</ap:Words>
+  <ap:Characters>8668</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>71</ap:Lines>
+  <ap:Lines>72</ap:Lines>
   <ap:Paragraphs>20</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>10161</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>10223</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-06-10T12:36:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-  <dc:subject/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="auteur.inlogcode">
-[...63 lines deleted...]
-    <vt:lpwstr>O204HAA</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>