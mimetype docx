--- v0 (2026-06-25)
+++ v1 (2026-08-10)
@@ -1,48 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2622"/>
         <w:gridCol w:w="6590"/>
       </w:tblGrid>
       <w:tr w:rsidR="003B4752" w14:paraId="0B52788C" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -99,69 +101,51 @@
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>36 774</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6590" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="00B941DB" w:rsidR="009833D1" w:rsidP="00B941DB" w:rsidRDefault="00B941DB" w14:paraId="786E756A" w14:textId="3C7EEDF3">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B941DB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voorstel van wet van het lid </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> tot wijziging van de Mededingingswet in verband met de uitbreiding van het concentratietoezicht (Wet inroepbevoegdheid ACM)</w:t>
+              <w:t>Voorstel van wet van het lid Bushoff tot wijziging van de Mededingingswet in verband met de uitbreiding van het concentratietoezicht (Wet inroepbevoegdheid ACM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B4752" w14:paraId="6CF3AC81" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2622" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003B4752" w:rsidRDefault="003B4752" w14:paraId="248C4C05" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6590" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003B4752" w:rsidRDefault="003B4752" w14:paraId="354D2E3D" w14:textId="77777777">
@@ -534,80 +518,78 @@
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009833D1" w:rsidP="007178B0" w:rsidRDefault="007178B0" w14:paraId="49D016D7" w14:textId="7BB62615">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Per abuis ontbraken de voorgestelde artikelen 49c, zesde lid, en 49d, derde lid,  van de Mededingingswet in de voorgestelde wijziging van artikel 74, eerste lid, van die wet (artikel I, onderdeel C, van het wetsvoorstel). Deze omissie wordt nu hersteld (artikel I, onderdeel B, van deze nota van wijziging). Dit maakt het mogelijk voor de ACM om een bestuurlijke boete op te leggen bij overtreding van die bepalingen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001D42E6" w:rsidP="007178B0" w:rsidRDefault="001D42E6" w14:paraId="2ED286CD" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001D42E6" w:rsidP="007178B0" w:rsidRDefault="001D42E6" w14:paraId="197C29A3" w14:textId="0522D493">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Bushoff</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:sectPr w:rsidR="001D42E6" w:rsidSect="00B11072">
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27864211" w14:textId="77777777" w:rsidR="00F06FA3" w:rsidRDefault="00F06FA3">
+    <w:p w14:paraId="003E748A" w14:textId="77777777" w:rsidR="007D3176" w:rsidRDefault="007D3176">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="19E279AF" w14:textId="77777777" w:rsidR="00F06FA3" w:rsidRDefault="00F06FA3">
+    <w:p w14:paraId="45292E65" w14:textId="77777777" w:rsidR="007D3176" w:rsidRDefault="007D3176">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -690,103 +672,110 @@
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="43BB422A" w14:textId="77777777" w:rsidR="003B4752" w:rsidRDefault="003B4752">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F443257" w14:textId="77777777" w:rsidR="00F06FA3" w:rsidRDefault="00F06FA3">
+    <w:p w14:paraId="4B7BB37C" w14:textId="77777777" w:rsidR="007D3176" w:rsidRDefault="007D3176">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6649887A" w14:textId="77777777" w:rsidR="00F06FA3" w:rsidRDefault="00F06FA3">
+    <w:p w14:paraId="470E764A" w14:textId="77777777" w:rsidR="007D3176" w:rsidRDefault="007D3176">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="101"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B941DB"/>
     <w:rsid w:val="001D42E6"/>
+    <w:rsid w:val="0032736C"/>
     <w:rsid w:val="003B4752"/>
+    <w:rsid w:val="004C4F66"/>
     <w:rsid w:val="004D5FF9"/>
+    <w:rsid w:val="00667107"/>
+    <w:rsid w:val="00691FF2"/>
     <w:rsid w:val="007178B0"/>
     <w:rsid w:val="00725F93"/>
+    <w:rsid w:val="00764EB0"/>
     <w:rsid w:val="007C02C8"/>
+    <w:rsid w:val="007D3176"/>
     <w:rsid w:val="009833D1"/>
     <w:rsid w:val="00B00423"/>
     <w:rsid w:val="00B11072"/>
     <w:rsid w:val="00B941DB"/>
     <w:rsid w:val="00DA0607"/>
     <w:rsid w:val="00DB2729"/>
     <w:rsid w:val="00F06FA3"/>
     <w:rsid w:val="00FE223B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
@@ -1438,56 +1427,62 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
   <ap:Words>366</ap:Words>
   <ap:Characters>2015</ap:Characters>
-  <ap:DocSecurity>4</ap:DocSecurity>
+  <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>16</ap:Lines>
   <ap:Paragraphs>4</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>26 732</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
   <ap:CharactersWithSpaces>2377</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>