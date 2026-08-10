--- v0 (2026-06-25)
+++ v1 (2026-08-10)
@@ -1,4099 +1,1808 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="28D50F62" w14:textId="77777777">
-[...45 lines deleted...]
-    <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="1471C803" w14:textId="77777777">
+    <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="35D22AF5" w14:textId="3BD61E67">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">nr. </w:t>
-[...12 lines deleted...]
-        <w:t>Lijst van vragen en antwoorden</w:t>
+        <w:t xml:space="preserve">Lijst van vragen </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="6C12E7AA" w14:textId="77777777">
+    <w:p w:rsidR="006C6F6C" w:rsidP="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="153520F1" w14:textId="663F0FDE">
       <w:r>
-        <w:tab/>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> over de </w:t>
+        <w:t xml:space="preserve">De vaste commissie voor Defensie heeft een aantal vragen voorgelegd aan de minister van Defensie over de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Stand van Defensie voorjaar 2026</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>36800-X</w:t>
+        <w:t>36800 X</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, nr. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>82</w:t>
       </w:r>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED2D12" w:rsidRDefault="00ED2D12" w14:paraId="3A2B8895" w14:textId="77777777">
+    <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="323D7945" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="33238B1B" w14:textId="77777777">
+    <w:p w:rsidR="006C6F6C" w:rsidP="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="7B621CFC" w14:textId="5FD94115">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
-        <w:ind w:left="703" w:firstLine="709"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Voorzitter van de commissie, </w:t>
+        <w:t xml:space="preserve">De voorzitter van de commissie, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="759C6685" w14:textId="036E54DE">
+    <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="7DFEF657" w14:textId="76452EA8">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:tab/>
+        <w:t>Paternotte</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:tab/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Paternotte </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="0C15E2BF" w14:textId="77777777">
+    <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="393D5F1E" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="3EA8788D" w14:textId="7323A8E3">
+    <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="0276D0F4" w14:textId="37364650">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:tab/>
-[...8 lines deleted...]
-        <w:t>Griffier van de commissie,</w:t>
+        <w:t>Adjunct-griffier van de commissie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="602597C8" w14:textId="0788BA5B">
+    <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="233AC5F5" w14:textId="64F1BAA5">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:tab/>
+        <w:t>Manten</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:tab/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Manten </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED2D12" w:rsidRDefault="00ED2D12" w14:paraId="1D3CB657" w14:textId="77777777"/>
+    <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="20C90D04" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9497" w:type="dxa"/>
+        <w:tblW w:w="7088" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="6521"/>
-        <w:gridCol w:w="850"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00ED2D12" w:rsidTr="00E7153D" w14:paraId="6642BBDF" w14:textId="77777777">
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="2A4867C1" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="3D2BE38C" w14:textId="77777777">
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="5C052818" w14:textId="77777777">
             <w:bookmarkStart w:name="bmkStartTabel" w:id="0"/>
             <w:bookmarkEnd w:id="0"/>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Nr</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="57C557B0" w14:textId="77777777">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="4CE01229" w14:textId="77777777">
             <w:r>
               <w:t>Vraag</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="292E4EC0" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="34821194" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="36C122CB" w14:textId="77777777">
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="708FF570" w14:textId="77777777">
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="2A608AC2" w14:textId="77777777">
             <w:r>
               <w:t>Welk aandeel van de defensie-investeringen in 2025 betrof gezamenlijke Europese aanbesteding, gezamenlijke productie of deelname aan Europese defensieprogramma’s?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="7DD2B00E" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="625F8998" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="7CE932E1" w14:textId="77777777">
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="16B9138E" w14:textId="77777777">
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="1951D2F5" w14:textId="77777777">
             <w:r>
               <w:t>Welke concrete afhankelijkheden van niet-Europese leveranciers wil Defensie de komende vijf jaar verminderen, en op welke capaciteiten ziet dat?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="2281B4B2" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="00A656C8" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="062E82FC" w14:textId="77777777">
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="64FDE5A1" w14:textId="77777777">
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="4163AD34" w14:textId="77777777">
             <w:r>
               <w:t>Hoe wordt bij materieelverwerving gestuurd op interoperabiliteit met Europese partners, gezamenlijke instandhouding en gezamenlijke munitievoorraden?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="175BCD84" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="51952705" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="085BF9B6" w14:textId="77777777">
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="37E7F4CE" w14:textId="77777777">
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="4B877524" w14:textId="77777777">
             <w:r>
               <w:t>Op welke manier wordt met Oekraïne samengewerkt op de versterking van onze krijgsmacht en het minder afhankelijk worden van niet-Europese partners?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="715D555F" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="5BE727CA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="6206BAD7" w14:textId="77777777">
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="24A107C3" w14:textId="77777777">
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="373AA3A5" w14:textId="77777777">
             <w:r>
               <w:t>Welke Nederlandse en Europese productiecapaciteit wordt opgebouwd om zowel Oekraïne als de eigen krijgsmacht duurzaam van munitie en reserveonderdelen te voorzien?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="71EFF692" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="6631DB11" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="4DEE686B" w14:textId="77777777">
             <w:r>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="1DD337AD" w14:textId="77777777">
-[...47 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="536C5297" w14:textId="77777777">
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="4E28AA43" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Waarom is de directe </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>contractering</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> bij Nederlandse bedrijven in 2025 in absolute zin gestegen naar € 6,53 miljard, maar als aandeel van de totale defensie-uitgaven uitkwam op circa 37%, tegenover meer dan 50% in 2022 en 2023?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="1037FB74" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="21AE160F" w14:textId="77777777">
             <w:r>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="7DA94B82" w14:textId="77777777">
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="2E911318" w14:textId="77777777">
             <w:r>
               <w:t>Op welke wijze borgt Defensie dat vrouwen tijdens hun loopbaan voldoende worden ondersteund, onder meer ten aanzien van sociale veiligheid, passende uitrusting, gezondheidszorg en genderspecifieke gezondheidsbehoeften? Welke knelpunten zijn hierbij bekend en welke maatregelen worden genomen om deze weg te nemen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="24255E7C" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="55F59DD8" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="4EB639C0" w14:textId="77777777">
             <w:r>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="48A6830E" w14:textId="77777777">
-[...47 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="7B224B6C" w14:textId="77777777">
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="3FD265D3" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Welke kritieke digitale afhankelijkheden van niet-Europese </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>cloud</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">-, software- en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>hardwareleveranciers</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> heeft Defensie en hoe wordt daarop gestuurd?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="12FD4930" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="4AB54547" w14:textId="77777777">
             <w:r>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="6DB45DA6" w14:textId="77777777">
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="272F9E85" w14:textId="77777777">
             <w:r>
               <w:t>Welke ruimtelijke knelpunten verwacht Defensie bij uitbreiding van oefenterreinen, kazernes, logistieke infrastructuur en munitieopslag nog bij het toegroeien naar de 3,5%?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...42 lines deleted...]
-            <w:r>
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="083E4696" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="19ED6126" w14:textId="77777777">
+            <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="393BC8DC" w14:textId="77777777">
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="42B4B6D0" w14:textId="77777777">
             <w:r>
               <w:t>Kunt u een overzicht geven van alle wapensystemen, wapenonderdelen, en ander defensiematerieel die we uit Israël ooit hebben geïmporteerd en nu nog steeds in gebruik hebben?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="6AEA17F3" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="3EDFCFF3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="5826AE19" w14:textId="77777777">
             <w:r>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="31A5B6A5" w14:textId="77777777">
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="5EF1EB78" w14:textId="77777777">
             <w:r>
               <w:t>Welke cybersoftware gebruikt Defensie nu uit Israël?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="0CFD33C6" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="33A9702A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="2B39852B" w14:textId="77777777">
             <w:r>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="68B7E594" w14:textId="77777777">
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="58B6835C" w14:textId="77777777">
             <w:r>
               <w:t>Wat is het defensie-aankoopbeleid voor landen die aan heimelijke buitenlandse beïnvloeding doen richting Nederland?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="1FA89719" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="0E54A3CA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="0640BC60" w14:textId="77777777">
             <w:r>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="21B9671C" w14:textId="77777777">
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="7C875C6E" w14:textId="77777777">
             <w:r>
               <w:t>Kunt u een overzicht geven van de recente deals, contracten, formele en informele overeenkomsten die gesloten zijn met Israël op het gebied van defensiematerieel en andersoortige militaire samenwerking?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="2146E57D" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="788A2AFC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="601C2ECF" w14:textId="77777777">
             <w:r>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="37DEBFF5" w14:textId="77777777">
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="343C9E68" w14:textId="77777777">
             <w:r>
               <w:t>Kunt u een overzicht geven van bij welk defensiematerieel Nederland nu actief haar afhankelijkheid van Israël en Israëlische bedrijven aan het afbouwen is? Kunt u aangeven welke concrete stappen daartoe zijn gezet?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...43 lines deleted...]
-              <w:lastRenderedPageBreak/>
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="76250ADA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="679FF291" w14:textId="77777777">
+            <w:r>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="4165A7B9" w14:textId="60899264">
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="7E29899A" w14:textId="77777777">
             <w:r>
               <w:t>Welke nieuwe aankopen of overeenkomsten zijn er met Israëlische bedrijven aangegaan sinds de motie van het lid Teunissen over de Nederlandse afhankelijkheid van de Israëlische wapenindustrie afbouwen is aangenomen (Kamerstuk 22054 nr. 476)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="272C519F" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="5388BB7B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="061E53C5" w14:textId="77777777">
             <w:r>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="6A440279" w14:textId="77777777">
-[...47 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="5FFD85B3" w14:textId="77777777">
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="548068BC" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Welk defensiematerieel waar Nederland gebruik van maakt is </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>battle-tested</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> door Israël op Palestijnen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="4FA7B7F7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="3F8D4469" w14:textId="77777777">
             <w:r>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="1BFF0F8E" w14:textId="77777777">
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="29864B1C" w14:textId="77777777">
             <w:r>
               <w:t>Kunt u een overzicht geven van in welke beschermde natuurgebieden in Nederland de afgelopen 10 jaar geoefend is of geoefend gaat worden door Defensie?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="26EAD79A" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="3A99CE08" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="70496EE5" w14:textId="77777777">
             <w:r>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="1A5DFD8C" w14:textId="77777777">
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="4C30442C" w14:textId="77777777">
             <w:r>
               <w:t>Hoe groot is het personeelstekort (absoluut en procentueel) bij Defensie uitgesplitst naar (onderdeel per) krijgsmachtdeel?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="6A907F1E" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="07ACD8D9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="3981D050" w14:textId="77777777">
             <w:r>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="44699CB5" w14:textId="77777777">
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="44216ADF" w14:textId="77777777">
             <w:r>
               <w:t>Welke projecten ondervinden vertragingen of andere onvolkomenheden als gevolg van personeelstekorten, en hoeveel vacatures staan voor deze projecten momenteel open?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="311B4DD0" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="49139BCC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="0D07B6E8" w14:textId="77777777">
             <w:r>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="7F84F1A9" w14:textId="77777777">
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="7C008CFD" w14:textId="77777777">
             <w:r>
               <w:t>Hoeveel oefeningen zijn in 2025 uitgesteld, geannuleerd of vertraagd vanwege tekorten aan personeel, materieel of munitie?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="1368B045" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="0E1D157D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="104CCDC2" w14:textId="77777777">
             <w:r>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="323EF60C" w14:textId="77777777">
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="6D7E4D7C" w14:textId="77777777">
             <w:r>
               <w:t>Bij welke categorieën materieel zijn de onderhoudsachterstanden momenteel het grootst?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="3F2A4D4D" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="655C6F03" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="0CCE20D3" w14:textId="77777777">
             <w:r>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="54E4668D" w14:textId="77777777">
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="5ACDEBE8" w14:textId="77777777">
             <w:r>
               <w:t>Hoeveel defensielocaties verkeren momenteel (deels) in een slechte of zeer slechte bouwkundige staat?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="523C9B67" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="3CE311DD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="261BA853" w14:textId="77777777">
             <w:r>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="7A22ACA2" w14:textId="77777777">
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="0E1530A7" w14:textId="77777777">
             <w:r>
               <w:t>Hoeveel extra huisvestingscapaciteit is nodig om de voorgenomen groei van de krijgsmacht mogelijk te maken?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="094F1911" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="6B0AB82C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="6E3117C9" w14:textId="77777777">
             <w:r>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="3A815F72" w14:textId="77777777">
-[...47 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="4C1B276C" w14:textId="77777777">
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="6C6A6551" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">In 2025 bedroeg het aandeel directe </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>contractering</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> bij de Nederlandse defensie-industrie 36,8%; welke doelstelling hanteert Defensie voor 2026?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="65998693" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="15485D28" w14:textId="77777777">
             <w:r>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="48C435F2" w14:textId="77777777">
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="142A9409" w14:textId="77777777">
             <w:r>
               <w:t>Welke aanvullende kosten verwacht Defensie dat de doelstelling om de afhankelijkheid van fossiele brandstoffen in 2030 met 30% te verminderen met zich meebrengt?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="1B24A742" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="1100C4B6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="4DCC989B" w14:textId="77777777">
             <w:r>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="68315209" w14:textId="77777777">
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="3D075F08" w14:textId="77777777">
             <w:r>
               <w:t>Hoe verhoudt de doelstelling om de CO2-uitstoot in 2030 met 55% te verminderen ten opzichte van 1990 zich tot de geplande groei van de krijgsmacht? Heeft deze doelstelling gevolgen voor de omvang, frequentie of uitvoering van oefeningen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="71B206EF" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="490535F8" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="6587389B" w14:textId="77777777">
             <w:r>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="55C0E5B3" w14:textId="77777777">
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="0F937EE2" w14:textId="77777777">
             <w:r>
               <w:t>Welke digitale systemen worden door Defensie aangemerkt als kritiek voor de operationele inzetbaarheid van de krijgsmacht?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="09B2935A" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="20DDE6DE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="67F452DE" w14:textId="77777777">
             <w:r>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="22CB9886" w14:textId="77777777">
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="231BFE72" w14:textId="77777777">
             <w:r>
               <w:t>Hoeveel projecten voor de levering van digitale systemen of software hebben vertraging opgelopen als gevolg van internationale leveringsproblemen of capaciteitsproblemen op de defensiemarkt?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="083A5719" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="0A59CC51" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="7BEE9050" w14:textId="77777777">
             <w:r>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="412C1E44" w14:textId="77777777">
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="0A2339B6" w14:textId="77777777">
             <w:r>
               <w:t>In hoeveel bedrijven of andere particuliere ondernemingen heeft Defensie momenteel een direct of indirect eigendomsbelang, aandelenbelang of ander financieel belang?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="2462AE66" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="54336226" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="31FFE51E" w14:textId="77777777">
             <w:r>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="78C9578B" w14:textId="77777777">
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="41057163" w14:textId="77777777">
             <w:r>
               <w:t>Welke concrete berekeningen heeft Defensie gemaakt over de toename van geluidsoverlast door de stationering van F-35's op Lelystad Airport? Kunt u deze berekeningen delen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="0680B8B2" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="63C3F183" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="52493441" w14:textId="77777777">
             <w:r>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="133A43D5" w14:textId="77777777">
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="5D668365" w14:textId="77777777">
             <w:r>
               <w:t>Hoeveel extra CO₂-uitstoot wordt jaarlijks verwacht als gevolg van de stationering van F-35's op Lelystad Airport?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="564523BD" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="6A4A3444" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="6F15237A" w14:textId="77777777">
             <w:r>
               <w:t>32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="3578DBDC" w14:textId="77777777">
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="18FEE6F3" w14:textId="77777777">
             <w:r>
               <w:t>Welke berekeningen heeft Defensie gemaakt van de totale klimaatimpact van de uitbreiding van de militaire activiteiten op Lelystad Airport? Kunt u deze delen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="5BE053F0" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="03AE7727" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="3BC40A1E" w14:textId="77777777">
             <w:r>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="48010045" w14:textId="77777777">
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="6AC4EC93" w14:textId="77777777">
             <w:r>
               <w:t>Welke beschermde dier- en plantensoorten bevinden zich binnen het uitbreidingsgebied van 150 hectare voor de stationering van F-35's op Lelystad Airport?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...43 lines deleted...]
-              <w:lastRenderedPageBreak/>
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="441BB8FE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="571DCCDD" w14:textId="77777777">
+            <w:r>
               <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="4FFE81EB" w14:textId="77777777">
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="2D490EE1" w14:textId="77777777">
             <w:r>
               <w:t>Wat zijn de effecten op biodiversiteit als gevolg van de uitbreiding van 150 hectare voor de stationering van F-35's op Lelystad Airport?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="7EDF9C26" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="3112D870" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="7694CB40" w14:textId="77777777">
             <w:r>
               <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="63766067" w14:textId="77777777">
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="4546546E" w14:textId="77777777">
             <w:r>
               <w:t>Hoeveel inwoners zullen volgens Defensie worden blootgesteld aan hogere geluidsbelasting als gevolg van de defensie-uitbreiding op Lelystad Airport?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="59BFA93B" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="1748E324" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="3B061FEC" w14:textId="77777777">
             <w:r>
               <w:t>36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="28CC1E4B" w14:textId="6D9A4993">
-[...13 lines deleted...]
-              <w:t>gebieden Friese Front, Klaverbank en Doggersbank, zelfstandig en in</w:t>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="75037567" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u wetenschappelijk aantonen dat defensieactiviteiten in Natura 2000-gebieden Friese Front, Klaverbank en Doggersbank, zelfstandig en in</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>cumulatie met andere activiteiten geen significante gevolgen hebben voor de natuurgebieden?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="2EF9F2CD" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="0C380282" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="623EAAC0" w14:textId="77777777">
             <w:r>
               <w:t>37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="45E4659C" w14:textId="77777777">
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="19297D51" w14:textId="77777777">
             <w:r>
               <w:t>Hoe zagen de protocollen van Defensie voor oefeningen in droge periodes eruit voordat en tijdens dat de recente branden in natuurgebieden plaatsvonden, waaronder die in 't Harde? Kunt u de exacte tekst van de protocollen delen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="7A849A6A" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="49838DF3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="5BC4E541" w14:textId="77777777">
             <w:r>
               <w:t>38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="4C24BD55" w14:textId="77777777">
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="2B9BD903" w14:textId="77777777">
             <w:r>
               <w:t>Kan de Kamer een overzicht ontvangen van alle thema’s, doelen en indicatoren waarvan ooit is afgesproken of toegezegd dat Kamer die tegemoet kan zien in de SVD?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="7B5DD60E" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="670274C5" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="56E97AB8" w14:textId="77777777">
             <w:r>
               <w:t>39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="59E9C0BC" w14:textId="77777777">
-[...47 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="3CD35410" w14:textId="77777777">
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="5615BDB5" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoe, en onder welke groepen wordt het draagvlak voor Defensie gemeten? Zijn hiervoor betere (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>onafgeronde</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) cijfers beschikbaar die ook inzicht geven in de ontwikkeling van het draagvlak voor Defensie? En hoe verhoudt dit zich tot het onderzoek van Clingendael over draagvlak in de maatschappij voor Defensie-uitgaven?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="22DB1889" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="64469B3B" w14:textId="77777777">
             <w:r>
               <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="124CD018" w14:textId="77777777">
-[...47 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="02ED1D15" w14:textId="77777777">
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="03BE1555" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Wat is de reden achter de significante </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>overrealisatie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van burgerpersoneel (138.4%) in 2025?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="6906F629" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="4A490E85" w14:textId="77777777">
             <w:r>
               <w:t>41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="5D816D31" w14:textId="6AD43995">
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="6FBEDA7B" w14:textId="77777777">
             <w:r>
               <w:t>Wat gaat u extra ondernemen om het streven van 30% vrouwen bij Defensie in 2030 te realiseren, gezien het feit dat het aandeel vrouwen onder beroepsmilitairen en reservisten nog achterloopt?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="4B2C7867" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="2CC1EA8A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="4B1E81E6" w14:textId="77777777">
             <w:r>
               <w:t>42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="0413EA1A" w14:textId="17126682">
-[...133 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="524150EE" w14:textId="77777777">
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="6C6A29D2" w14:textId="77777777">
+            <w:r>
+              <w:t>Wat kan Nederland van andere NAVO-landen leren om het aantal reservisten in hogere verhouding te krijgen tot het aantal beroepsmilitairen, gezien het feit dat Nederland relatief weinig reservisten heeft ten opzichte van andere EU NAVO-landen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="1E52E1B0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="264F736C" w14:textId="77777777">
+            <w:r>
+              <w:t>43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="510BAE0E" w14:textId="77777777">
+            <w:r>
+              <w:t>Waarom zijn er geen actuele cijfers over 2024 en 2025 over de Nederlandse defensie- en veiligheid gerelateerde technologische industriële basis in de SVD opgenomen? Kunt u deze alsnog geven?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="6F82230B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="6CA8E311" w14:textId="77777777">
+            <w:r>
+              <w:t>44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="261C03FB" w14:textId="77777777">
             <w:r>
               <w:t>Wat zijn de meest actuele cijfers ten aanzien van de doelstelling uit het regeerakkoord "minstens 50% aankoop bij Nederlandse en Europese ondernemers, resp. minstens 40% van de defensieaankopen en productie gezamenlijk met Europese partners"? Kunt u de Kamer informeren hoe dit precies berekend en gemonitord gaat worden?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...54 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="0B23B7E4" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="55517CCB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="6E87406C" w14:textId="77777777">
+            <w:r>
+              <w:t>45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="55BF70EF" w14:textId="77777777">
             <w:r>
               <w:t>Kunt u de Kamer informeren hoeveel VTE werkzaam zijn met betrekking tot samenwerking binnen Europa (EDF, EDIP, EDA, PESCO, etc.)? Welke nieuwe initiatieven gaat Defensie uitrollen om de streefgetallen van 50% aankoop bij Nederlandse en Europese ondernemers, en minstens 40% van de defensieaankopen en productie gezamenlijk met Europese partners te behalen? Hoe gaat Defensie hier gezamenlijk met Nederlandse industrie in optrekken?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...115 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="7D4E0974" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="2865B066" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="322D5110" w14:textId="77777777">
+            <w:r>
+              <w:t>46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="0F8B9A13" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">In de toelichting bij paragraaf 1.3 Kennis en Innovatie wordt aangegeven dat bij succesvolle initiatieven op wordt geschaald als </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>launching</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> customer: bij hoeveel projecten in 2025 is dat daadwerkelijk gebeurd?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="074913D0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="602D08B4" w14:textId="77777777">
+            <w:r>
+              <w:t>47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="3AB3BE74" w14:textId="77777777">
             <w:r>
               <w:t>Wat is de gemiddelde doorlooptijd van Kort Cyclisch Innovatieprojecten, van ambitie, naar contract, naar opleveren resultaat?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="004723B5" w14:paraId="7E159987" w14:textId="3237E0CD">
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="73D0CA74" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="1989BB7A" w14:textId="77777777">
             <w:r>
               <w:t>48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="1DAFC78E" w14:textId="77777777">
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="53E9F18A" w14:textId="77777777">
             <w:r>
               <w:t>Hoe sluiten de uitgaven van Research &amp; Technology aan op de Kort Cyclisch Innovatieprojecten of andere initiatieven binnen de Defensie Strategie voor Industrie en Innovatie?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="004723B5" w14:paraId="14B75D56" w14:textId="1A085523">
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="25A8A157" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="2BF3A985" w14:textId="77777777">
             <w:r>
               <w:t>49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="59845FCB" w14:textId="77777777">
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="3DBB2404" w14:textId="77777777">
             <w:r>
               <w:t xml:space="preserve">In de Defensie Strategie voor Industrie en Innovatie worden meerdere toolboxen genoemd om kennis en innovatie aan te jagen (Doelfinanciering TO2, EDF, </w:t>
             </w:r>
-            <w:r>
-[...47 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="004723B5" w14:paraId="02A9F542" w14:textId="68A1F92B">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Industriele</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Participatie, NTP, KCI, SDIR etc.): kunt u een openbaar overzicht geven aan de Kamer van de verschillende uitgaven, initiatieven, projecten binnen deze toolboxen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="701A3146" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="51424073" w14:textId="77777777">
             <w:r>
               <w:t>50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="4D32A15E" w14:textId="77777777">
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="75AF5E4E" w14:textId="77777777">
             <w:r>
               <w:t>Het merendeel van de initiatieven op blz. 16 zijn (logischerwijs) initiatieven waar Defensie of de defensie-industrie zelf ook direct baat bij heeft: welke nieuwe initiatieven gaat Defensie ondernemen om draagvlak van omwonenden bij Defensielocaties te onderhouden?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...57 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="1F6DDB51" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="4BA082F3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="37E131D5" w14:textId="77777777">
+            <w:r>
+              <w:t>51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="55418554" w14:textId="77777777">
             <w:r>
               <w:t>Over welke kostenbasis (inclusief absoluut bedrag) gaat de op pagina 20 genoemde KPI ‘gezamenlijke aanschaf Defensiematerieel in Europees verband’?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...57 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="382A66BC" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="15139EC0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="67CC7EF0" w14:textId="77777777">
+            <w:r>
+              <w:t>52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="2B2EB526" w14:textId="77777777">
             <w:r>
               <w:t>Kunt u een tabel delen voor de jaren 2022, 2023, 2024 en 2025 met daarin een breakdown van de categorieën burgerpersoneel (management, IT, HR, Finance, etc.)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...57 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="6BF8F9A4" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="07E4A62F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="2CBDFAE0" w14:textId="77777777">
+            <w:r>
+              <w:t>53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="0F4E3606" w14:textId="77777777">
             <w:r>
               <w:t>Wat zijn de praktische gevolgen van het feit dat de gemiddelde operationele gereedheid van alle A-(wapen)systemen jaarlijks op zo’n 54% zit? Betekent dit dat gemiddeld genomen zo’n 46% van de A-systemen niet volledig gereed is?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...57 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="6A1F680A" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="30DE7716" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="69C804E8" w14:textId="77777777">
+            <w:r>
+              <w:t>54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="39711C16" w14:textId="77777777">
             <w:r>
               <w:t>Wat is de verklaring van de stijging van de operationele gereedheid in 2025 die in de vorige SVD nog op 50% werd ingeschat?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...185 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="21DBB321" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="094C645F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="618B4242" w14:textId="77777777">
+            <w:r>
+              <w:t>55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="3679D1D1" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Waarom is het percentage van directe </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>contractering</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> bij Nederlandse industrie jaarlijks zo verschillend (afgerond: 60% in 2023, 21% in 2024 en 37% in 2025)? Wordt hier beleid op gevoerd en op gestuurd?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="6BBCC331" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="52B34E07" w14:textId="77777777">
+            <w:r>
+              <w:t>56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="43C54141" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Wat is de streefwaarde en wat is raming voor de komende jaren met betrekking tot directe </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>contractering</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> bij de Nederlandse industrie?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="34D8DEF7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="43990CD6" w14:textId="77777777">
+            <w:r>
+              <w:t>57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="618E4615" w14:textId="77777777">
             <w:r>
               <w:t>Wat is de verklaring voor de tendens dat in 2025 in het kader van de politiewet de strafrechtelijke handhaving rechtsorde fors is afgenomen, maar handhaving openbare orde is gestegen ten opzichte van voorgaande jaren?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="004723B5" w14:paraId="48A9A39C" w14:textId="1D4F92BB">
+      </w:tr>
+      <w:tr w:rsidR="006C6F6C" w:rsidTr="006C6F6C" w14:paraId="64B27207" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="7EEE6BD0" w14:textId="77777777">
             <w:r>
               <w:t>58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2D12" w:rsidRDefault="001856D0" w14:paraId="2EF6776E" w14:textId="77777777">
+          <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="1BAB12B6" w14:textId="77777777">
             <w:r>
               <w:t>Hoe verhoudt de IT-medewerkerspopulatie (met een groei van 3000 FTE tussen 2023 en 2025) zich tot de externe inhuurkosten van 344 miljoen voor ‘Advisering opdrachtgevers automatisering’? Wat is de overlap tussen deze groepen? Kunt u in het geval van overlap een kwantitatieve inschatting van kosten/ FTE geven?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...37 lines deleted...]
-        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00ED2D12" w:rsidRDefault="00ED2D12" w14:paraId="147AC4C4" w14:textId="77777777"/>
-    <w:sectPr w:rsidR="00ED2D12" w:rsidSect="00B915EC">
+    <w:p w:rsidR="006C6F6C" w:rsidRDefault="006C6F6C" w14:paraId="2CCD67E9" w14:textId="77777777"/>
+    <w:p w:rsidR="00EC711E" w:rsidRDefault="00EC711E" w14:paraId="5F1828AA" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00EC711E">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
-      <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30D54D7B" w14:textId="77777777" w:rsidR="00366B3C" w:rsidRDefault="00366B3C">
+    <w:p w14:paraId="34F398DD" w14:textId="77777777" w:rsidR="002F715D" w:rsidRDefault="002F715D" w:rsidP="006C6F6C">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B2DA9A1" w14:textId="77777777" w:rsidR="00366B3C" w:rsidRDefault="00366B3C">
+    <w:p w14:paraId="1F00D975" w14:textId="77777777" w:rsidR="002F715D" w:rsidRDefault="002F715D" w:rsidP="006C6F6C">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...8 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="540AAD2A" w14:textId="77777777" w:rsidR="00ED2D12" w:rsidRDefault="00ED2D12">
+  <w:p w14:paraId="5A637B18" w14:textId="77777777" w:rsidR="006C6F6C" w:rsidRPr="006C6F6C" w:rsidRDefault="006C6F6C" w:rsidP="006C6F6C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="399DD6C1" w14:textId="77777777" w:rsidR="00ED2D12" w:rsidRDefault="001856D0">
+  <w:p w14:paraId="101A7AD0" w14:textId="77777777" w:rsidR="006C6F6C" w:rsidRPr="006C6F6C" w:rsidRDefault="006C6F6C" w:rsidP="006C6F6C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...38 lines deleted...]
-    </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4FEC8E26" w14:textId="77777777" w:rsidR="00ED2D12" w:rsidRDefault="00ED2D12">
+  <w:p w14:paraId="3027B315" w14:textId="77777777" w:rsidR="006C6F6C" w:rsidRPr="006C6F6C" w:rsidRDefault="006C6F6C" w:rsidP="006C6F6C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31EDD42E" w14:textId="77777777" w:rsidR="00366B3C" w:rsidRDefault="00366B3C">
+    <w:p w14:paraId="4259780C" w14:textId="77777777" w:rsidR="002F715D" w:rsidRDefault="002F715D" w:rsidP="006C6F6C">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52D30323" w14:textId="77777777" w:rsidR="00366B3C" w:rsidRDefault="00366B3C">
+    <w:p w14:paraId="47249BC1" w14:textId="77777777" w:rsidR="002F715D" w:rsidRDefault="002F715D" w:rsidP="006C6F6C">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="018EE2F4" w14:textId="77777777" w:rsidR="00ED2D12" w:rsidRDefault="00ED2D12">
+  <w:p w14:paraId="7932DADC" w14:textId="77777777" w:rsidR="006C6F6C" w:rsidRPr="006C6F6C" w:rsidRDefault="006C6F6C" w:rsidP="006C6F6C">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1F242191" w14:textId="77777777" w:rsidR="00ED2D12" w:rsidRDefault="00ED2D12">
+  <w:p w14:paraId="262F0E10" w14:textId="77777777" w:rsidR="006C6F6C" w:rsidRPr="006C6F6C" w:rsidRDefault="006C6F6C" w:rsidP="006C6F6C">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1A75BA17" w14:textId="77777777" w:rsidR="00ED2D12" w:rsidRDefault="00ED2D12">
+  <w:p w14:paraId="36BCFE3C" w14:textId="77777777" w:rsidR="006C6F6C" w:rsidRPr="006C6F6C" w:rsidRDefault="006C6F6C" w:rsidP="006C6F6C">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A77C3E"/>
-[...18 lines deleted...]
-    <w:rsid w:val="00EF7929"/>
+    <w:rsidRoot w:val="006C6F6C"/>
+    <w:rsid w:val="002F715D"/>
+    <w:rsid w:val="00566ABE"/>
+    <w:rsid w:val="00691FF2"/>
+    <w:rsid w:val="006C6F6C"/>
+    <w:rsid w:val="009F5F36"/>
+    <w:rsid w:val="00EC711E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="12E93EE3"/>
-  <w15:docId w15:val="{9F887B5A-B196-4D09-B1D8-32B8EB493051}"/>
+  <w14:docId w14:val="745D56C1"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{3635A90A-2837-496F-BAD4-4A93DA637397}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4206,51 +1915,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -4432,503 +2141,932 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B915EC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="006C6F6C"/>
     <w:pPr>
-      <w:spacing w:before="60" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006C6F6C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006C6F6C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006C6F6C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006C6F6C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006C6F6C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006C6F6C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006C6F6C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006C6F6C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="006C6F6C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006C6F6C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006C6F6C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006C6F6C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006C6F6C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006C6F6C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006C6F6C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006C6F6C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006C6F6C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="006C6F6C"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="006C6F6C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="006C6F6C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="006C6F6C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="006C6F6C"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="006C6F6C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="006C6F6C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="006C6F6C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="006C6F6C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="006C6F6C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="006C6F6C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="006C6F6C"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B915EC"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="006C6F6C"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="006C6F6C"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B915EC"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="006C6F6C"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>4</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>9630</ap:Characters>
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>1698</ap:Words>
+  <ap:Characters>9340</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>80</ap:Lines>
+  <ap:Lines>77</ap:Lines>
   <ap:Paragraphs>22</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>11358</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>11016</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>