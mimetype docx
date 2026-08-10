--- v0 (2026-06-25)
+++ v1 (2026-08-10)
@@ -1,2562 +1,868 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A97BB8" w:rsidP="00A25907" w:rsidRDefault="00A97BB8" w14:paraId="7AE4712B" w14:textId="77777777">
-[...5 lines deleted...]
-      <w:bookmarkStart w:name="bmkMinuut" w:id="0"/>
+    <w:p w:rsidRPr="002D6D50" w:rsidR="002D6D50" w:rsidP="002D6D50" w:rsidRDefault="00D1017F" w14:paraId="1C5D4ABD" w14:textId="3FDB96D0">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk232451845" w:id="0"/>
+      <w:r w:rsidRPr="002D6D50">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6D50" w:rsidR="002D6D50">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6D50">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>140</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6D50" w:rsidR="002D6D50">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002D6D50" w:rsidR="002D6D50">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Evaluatie orgaandonatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D6D50" w:rsidR="002D6D50" w:rsidP="002D6D50" w:rsidRDefault="002D6D50" w14:paraId="427DFCB4" w14:textId="100629CC">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D6D50">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6D50" w:rsidR="00D1017F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>128</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6D50">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00957A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002D6D50">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brief van de minister van Volksgezondheid, Welzijn en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D6D50" w:rsidR="002D6D50" w:rsidP="002D6D50" w:rsidRDefault="002D6D50" w14:paraId="681BAA22" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D6D50">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D6D50" w:rsidR="00D1017F" w:rsidP="002D6D50" w:rsidRDefault="002D6D50" w14:paraId="77773B85" w14:textId="27685753">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D6D50">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 25 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6D50" w:rsidR="00D1017F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002D6D50" w:rsidR="00D1017F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">De vaste commissie voor Volksgezondheid, Welzijn en Sport heeft in een brief d.d. 29 januari 2026 (kenmerk: 2026Z01807) gevraagd om een reactie op de ‘Oproep m.b.t. brief naar jongeren over stamceldonatie’ van Stichting Matchis. </w:t>
+      </w:r>
       <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="002D6D50" w:rsidR="00D1017F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hierbij voldoet het kabinet aan dit verzoek.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00A97BB8" w:rsidP="00A25907" w:rsidRDefault="00A97BB8" w14:paraId="28D689FD" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w:rsidRPr="002D6D50" w:rsidR="00D1017F" w:rsidP="002D6D50" w:rsidRDefault="00D1017F" w14:paraId="34335C8C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00A97BB8" w:rsidR="00A97BB8" w:rsidP="00A25907" w:rsidRDefault="00156CD9" w14:paraId="4978830E" w14:textId="77777777">
-[...10 lines deleted...]
-      <w:r w:rsidR="005C61EB">
+    <w:p w:rsidRPr="002D6D50" w:rsidR="00D1017F" w:rsidP="002D6D50" w:rsidRDefault="00D1017F" w14:paraId="31722AD2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk232451903" w:id="1"/>
+      <w:r w:rsidRPr="002D6D50">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Matchis geeft in hun oproep aan dat, om te zorgen dat voor patiënten die in aanmerking komen voor een stamceltransplantatie de best mogelijke donor tijdig beschikbaar is, er ‘vele jonge geregistreerde donoren nodig zijn’. De stamcellen van donoren tussen 18 en 35 jaar geven namelijk betere transplantatieresultaten bij patiënten. Zoals Matchis aangeeft is het daarbij de verwachting dat het aantal jonge donoren de komende jaren afvlakt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D6D50" w:rsidR="00D1017F" w:rsidP="002D6D50" w:rsidRDefault="00D1017F" w14:paraId="03E18A77" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002D6D50" w:rsidR="00D1017F" w:rsidP="002D6D50" w:rsidRDefault="00D1017F" w14:paraId="7E89B857" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D6D50">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Matchis stelt dat een brief vanuit de overheid over stamceldonatie het beste middel is om jongeren een besluit te laten nemen om wel of geen stamceldonor te worden. Hierbij noemt Matchis de brief die alle 18-jarigen ontvangen ten aanzien van orgaandonatie. Ook ontvangen 21-jarigen die in het Donorregister geregistreerd staan met ‘geen bezwaar’ vanaf juli van dit jaar hierover een herhaalbrief.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidRPr="002D6D50" w:rsidR="00D1017F" w:rsidP="002D6D50" w:rsidRDefault="00D1017F" w14:paraId="0471DBE4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002D6D50" w:rsidR="00D1017F" w:rsidP="002D6D50" w:rsidRDefault="00D1017F" w14:paraId="1F0D7E17" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D6D50">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het kabinet acht het werk van Matchis zeer belangrijk. Matchis zet zich in om stamceltransplantatie mogelijk te maken voor patiënten met bijvoorbeeld leukemie en andere ernstige bloedaandoeningen. Het kabinet deelt de zorgen van Matchis over de donorbereidheid voor stamcellen, specifiek onder jongeren</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk232452139" w:id="2"/>
+      <w:r w:rsidRPr="002D6D50">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Hoewel het kabinet begrip heeft voor het voorstel van Matchis om vanuit de overheid een brief voor stamceldonatie aan jongeren te sturen, is het kabinet om verschillende redenen terughoudend om een brief te sturen. Het versturen van de brieven voor orgaandonatie zijn opgenomen in de Wet op de orgaandonatie. Een dergelijke wettelijke grondslag ontbreekt voor stamceldonatie.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="002D6D50">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daarnaast kwam tijdens de ontwikkeling van de brieven voor orgaandonatie uit tests naar voren dat het van groot belang is dat dergelijke brieven concreet, kort en bondig zijn en zo min mogelijk verschillende boodschappen bevatten. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk232452336" w:id="3"/>
+      <w:r w:rsidRPr="002D6D50">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarmee zou het toevoegen van stamceldonatie aan de brieven over orgaandonatie, of het versturen van een aparte brief, ertoe leiden dat de brieven minder goed worden gelezen en daardoor minder effectief zijn. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="002D6D50">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dat acht het kabinet niet wenselijk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D6D50" w:rsidR="00D1017F" w:rsidP="002D6D50" w:rsidRDefault="00D1017F" w14:paraId="63AAFE09" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002D6D50" w:rsidR="00D1017F" w:rsidP="002D6D50" w:rsidRDefault="00D1017F" w14:paraId="31E09CA0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D6D50">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het kabinet deelt met Matchis dat het van groot belang is om meer jonge stamceldonoren te werven.</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk232452448" w:id="4"/>
+      <w:r w:rsidRPr="002D6D50">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Samen met Matchis wordt besproken op welke andere wijze jongeren voor dit doel kunnen worden bereikt. Hierbij wordt ook de mogelijkheid voor verdere samenwerking met onder meer Sanquin en de Nederlandse Transplantatiestichting (NTS) verkend. De gezamenlijke eerdere campagne over diversiteit van donoren voor zowel organen, bloed, weefsels als stamcellen, verloopt succesvol. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w:rsidRPr="002D6D50" w:rsidR="00D1017F" w:rsidP="002D6D50" w:rsidRDefault="00D1017F" w14:paraId="10E57B8C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002D6D50" w:rsidR="00D1017F" w:rsidP="002D6D50" w:rsidRDefault="00D1017F" w14:paraId="4EC16008" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D6D50">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Door gezamenlijke inzet en goede voorlichting hoopt het kabinet dat meer jonge stamceldonoren zich zullen aanmelden, zodat we ook in de toekomst goede zorg kunnen blijven leveren aan patiënten die een stamceltransplantatie nodig hebben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D6D50" w:rsidR="00D1017F" w:rsidP="002D6D50" w:rsidRDefault="00D1017F" w14:paraId="6B8DF942" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002D6D50" w:rsidR="00D1017F" w:rsidP="002D6D50" w:rsidRDefault="002D6D50" w14:paraId="2A065825" w14:textId="1C14A980">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D6D50">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6D50" w:rsidR="00D1017F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>e minister van Volksgezondheid,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6D50">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A97BB8">
-        <w:t>Den Haag</w:t>
+      <w:r w:rsidRPr="002D6D50" w:rsidR="00D1017F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>Welzijn en Sport,</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...33 lines deleted...]
-          <w:rFonts w:eastAsia="SimSun" w:cs="Lohit Hindi"/>
+    <w:p w:rsidRPr="002D6D50" w:rsidR="00D1017F" w:rsidP="002D6D50" w:rsidRDefault="00D1017F" w14:paraId="2EC39B24" w14:textId="3A066BED">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
-          <w:szCs w:val="24"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D6D50">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6D50" w:rsidR="002D6D50">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>.T.M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6D50">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hermans</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="005801BB" w:rsidP="00A25907" w:rsidRDefault="00156CD9" w14:paraId="1B014368" w14:textId="77777777">
-[...18 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="002D6D50" w:rsidR="004E5D09" w:rsidP="002D6D50" w:rsidRDefault="004E5D09" w14:paraId="68E371C1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="005801BB" w:rsidR="003502AE" w:rsidP="00A25907" w:rsidRDefault="003502AE" w14:paraId="1A83B1DE" w14:textId="77777777">
-[...425 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId9"/>
+    <w:sectPr w:rsidRPr="002D6D50" w:rsidR="004E5D09" w:rsidSect="00642856">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2268" w:right="2784" w:bottom="1134" w:left="1588" w:header="0" w:footer="970" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11B263C8" w14:textId="77777777" w:rsidR="007E690C" w:rsidRDefault="007E690C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1232FFD6" w14:textId="77777777" w:rsidR="00B13077" w:rsidRDefault="00B13077" w:rsidP="00D1017F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="427AF575" w14:textId="77777777" w:rsidR="007E690C" w:rsidRDefault="007E690C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="52DB0762" w14:textId="77777777" w:rsidR="00B13077" w:rsidRDefault="00B13077" w:rsidP="00D1017F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers">
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...59 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1092D8D8" w14:textId="77777777" w:rsidR="00D1017F" w:rsidRPr="00D1017F" w:rsidRDefault="00D1017F" w:rsidP="00D1017F">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F839E77" w14:textId="77777777" w:rsidR="00D1017F" w:rsidRPr="00D1017F" w:rsidRDefault="00D1017F" w:rsidP="00D1017F">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6D9A8AEC" w14:textId="77777777" w:rsidR="00D1017F" w:rsidRPr="00D1017F" w:rsidRDefault="00D1017F" w:rsidP="00D1017F">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C77099C" w14:textId="77777777" w:rsidR="007E690C" w:rsidRDefault="007E690C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0BC7FE99" w14:textId="77777777" w:rsidR="00B13077" w:rsidRDefault="00B13077" w:rsidP="00D1017F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6942DECC" w14:textId="77777777" w:rsidR="007E690C" w:rsidRDefault="007E690C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2AD48C37" w14:textId="77777777" w:rsidR="00B13077" w:rsidRDefault="00B13077" w:rsidP="00D1017F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3DB2FE4F" w14:textId="77777777" w:rsidR="00830438" w:rsidRDefault="00156CD9">
+  <w:p w14:paraId="39E855F8" w14:textId="77777777" w:rsidR="00D1017F" w:rsidRPr="00D1017F" w:rsidRDefault="00D1017F" w:rsidP="00D1017F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-    </w:pPr>
-[...74 lines deleted...]
-      <w:spacing w:after="2630"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4BB2F592" w14:textId="77777777" w:rsidR="00830438" w:rsidRDefault="00156CD9" w:rsidP="00536636">
+  <w:p w14:paraId="52ABAE7A" w14:textId="77777777" w:rsidR="007F04CD" w:rsidRPr="00D1017F" w:rsidRDefault="007F04CD" w:rsidP="00D1017F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...317 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...945 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7062973E" w14:textId="77777777" w:rsidR="007F04CD" w:rsidRPr="00D1017F" w:rsidRDefault="007F04CD" w:rsidP="00D1017F">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...5 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3079"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:footnoteLayoutLikeWW8/>
-[...30 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00BA2E03"/>
-[...267 lines deleted...]
-    <w:rsid w:val="00FB3314"/>
+    <w:rsidRoot w:val="00D1017F"/>
+    <w:rsid w:val="00187597"/>
+    <w:rsid w:val="002D6D50"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="004F3A3B"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00642856"/>
+    <w:rsid w:val="0068014A"/>
+    <w:rsid w:val="007F04CD"/>
+    <w:rsid w:val="00957A96"/>
+    <w:rsid w:val="00B13077"/>
+    <w:rsid w:val="00B976C4"/>
+    <w:rsid w:val="00D1017F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3079"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="432301BB"/>
+  <w14:docId w14:val="49B308EB"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{08D86004-19A9-492A-A450-99AA7B2DE751}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2578,74 +884,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -2794,1346 +1101,1020 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00261464"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00D1017F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore/>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-[...2 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00D1017F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Kop2"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-[...9 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+    <w:rsid w:val="00D1017F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00D1017F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="260"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="00D1017F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="00D1017F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="00D1017F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="00D1017F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="00D1017F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bijschrift">
-    <w:name w:val="caption"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D1017F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D1017F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D1017F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D1017F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D1017F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D1017F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D1017F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D1017F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D1017F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-[...8 lines deleted...]
-    <w:name w:val="table of authorities"/>
+    <w:rsid w:val="00D1017F"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00D1017F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...29 lines deleted...]
-    <w:name w:val="index 1"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D1017F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00D1017F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...7 lines deleted...]
-    <w:name w:val="index 2"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D1017F"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00D1017F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D1017F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D1017F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...93 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D1017F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00D1017F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D1017F"/>
+    <w:rPr>
       <w:b/>
-    </w:rPr>
-[...513 lines deleted...]
-      <w:i/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00494227"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00D1017F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenskopjes">
     <w:name w:val="Afzendgegevens kopjes"/>
     <w:basedOn w:val="Afzendgegevens"/>
     <w:next w:val="Afzendgegevens"/>
-    <w:rsid w:val="00494227"/>
+    <w:rsid w:val="00D1017F"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00132B19"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00D1017F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
-    </w:pPr>
-[...21 lines deleted...]
-      <w:sz w:val="9"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00D1017F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenswitregel2">
     <w:name w:val="Afzendgegevens witregel 2"/>
     <w:basedOn w:val="Afzendgegevens"/>
     <w:next w:val="Afzendgegevenskopjes"/>
-    <w:rsid w:val="004B5A41"/>
+    <w:rsid w:val="00D1017F"/>
     <w:pPr>
       <w:spacing w:line="270" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="27"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-TabelTitel">
-    <w:name w:val="Huisstijl-TabelTitel"/>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Standaard"/>
-[...65 lines deleted...]
-    </w:rPr>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D1017F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D1017F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D6D50"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>489</ap:Words>
-  <ap:Characters>2849</ap:Characters>
+  <ap:Words>497</ap:Words>
+  <ap:Characters>2739</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>23</ap:Lines>
+  <ap:Lines>22</ap:Lines>
   <ap:Paragraphs>6</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>3332</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3230</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>